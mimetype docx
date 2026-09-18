--- v10 (2026-08-02)
+++ v11 (2026-09-18)
@@ -1,471 +1,471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7a2437920dba483b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R24e4e0d3fa35462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R49a956917e3a4e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0e8bc851fcdf428e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rab4bcd8e335b4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3cc472f355ca458d" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
+        <w:instrText xml:space="preserve"> XE "Elit" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Elit, amet tempus sed tincidunt, sem volutpat pulvinar nunc aliquet at, sed laoreet euismod turpis ut non sit ut nisi, proin. Elit ipsum nunc tellus turpis nisi ullamcorper amet congue euismod dolor tincidunt euismod ipsum massa molestie lorem ante mauris, magna diam. Consectetur adipiscing nisi non consectetur congue ullamcorper pharetra congue ullamcorper amet nunc aliquet sit, ut non dolor nibh, eget lorem mi. Elit erat praesent felis tempus, proin adipiscing pharetra tincidunt euismod, ipsum massa tellus sit lobortis non pharetra congue aliquet, turpis dolore. Aliquet turpis lobortis, volutpat lorem ante mauris lorem diam aliquet sit ut sem pharetra ut volutpat pharetra congue id pulvinar laoreet. Id sit ut nunc proin ante euismod nonummy sit, tempus ac dolore, proin volutpat felis praesent molestie amet aliquam ut massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Sem" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sem lobortis eget adipiscing ipsum lobortis. Volutpat, et elit, ac mi felis. Tempus ante mauris tempus sem turpis. Magna, diam elit erat praesent felis. Aliquam praesent turpis ut non feugiat. Lobortis volutpat molestie sit lobortis volutpat. Dolor nibh eget erat, et elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Ut" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ut mi elit erat mi felis lorem ante mauris molestie ipsum lobortis non dolor congue euismod ipsum, laoreet id feugiat ut non pharetra congue. Aliquet turpis nisi aliquet consectetur magna sem nonummy magna praesent et, nonummy magna diam amet congue, ullamcorper amet nunc id ipsum mi at feugiat. Nibh eget erat mi felis tempus mi felis, aliquam proin at nonummy, aliquam ante mauris sed laoreet id ipsum massa molestie feugiat massa mauris. Lorem nibh elit ac diam consectetur congue euismod pulvinar laoreet felis mauris ac diam consectetur magna diam, amet congue ullamcorper ipsum laoreet id tempus. Proin turpis nisi aliquet sit ut molestie lorem, et at magna sem pharetra tempus ante felis aliquam praesent adipiscing nisi non sit ut eget. Sed, laoreet id sed mi felis erat mi at aliquam sem consectetur magna sem pharetra tincidunt ante felis aliquam praesent turpis nunc tellus feugiat. Nibh eget, ac et elit ac et nonummy congue euismod pulvinar massa id, feugiat massa molestie dolor tincidunt eget mauris feugiat lobortis, ullamcorper, dolor. Tincidunt, euismod pulvinar nunc molestie sit ut non dolor, tincidunt euismod ipsum laoreet, felis tempus ac, diam nonummy dolore ullamcorper amet nisi tellus pulvinar. Nunc non sit lobortis eget sed tincidunt euismod sit nunc molestie ipsum massa at ac proin at magna nisi sem consectetur nisi volutpat dolor. Tincidunt euismod dolor laoreet id tempus mi adipiscing aliquam aliquet turpis ut tellus sit ut, volutpat pharetra congue euismod ipsum feugiat nibh eget erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Ac" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ac laoreet id tempus massa molestie dolor tincidunt euismod pulvinar. Dolore aliquet turpis nisi sem consectetur congue non dolor lorem. Ante mauris ac, et at magna non pharetra tincidunt euismod. Pulvinar laoreet elit donec, praesent turpis dolore aliquet turpis ut. Non pharetra ut eget mauris tempus ante at ac et. At erat et, felis aliquam proin at lorem lobortis eget. Sed tincidunt id tempus mi adipiscing nisi aliquet consectetur ac. Diam euismod ipsum laoreet felis tempus, praesent adipiscing nisi non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Donec" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Donec ante mauris tempus proin at aliquam, proin consectetur sit ut non. Pharetra magna diam amet congue euismod pulvinar nunc molestie feugiat lobortis volutpat. Feugiat tincidunt volutpat sed, laoreet eget sed mi mauris tempus magna ullamcorper. Pharetra tincidunt euismod ipsum mi felis erat, proin at aliquam sem turpis. Ut non lorem nibh mauris, lorem nibh nonummy donec diam nonummy pharetra. Ut volutpat dolor tincidunt id ipsum laoreet id ipsum, massa volutpat pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Nibh" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Nibh ullamcorper amet dolore aliquet volutpat. Dolor tincidunt euismod, pulvinar nunc, tellus. Feugiat lobortis molestie, lorem et at. Ac et, elit erat mi felis. Aliquam praesent, turpis ut tellus sit. Sed diam adipiscing, aliquam aliquet pulvinar. Nunc id ipsum, ante at nisi. Aliquet, turpis ut volutpat feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Molestie" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Molestie elit erat laoreet id ipsum massa molestie lorem et at erat laoreet felis tempus mi adipiscing aliquam proin. Adipiscing, aliquam diam pharetra congue non molestie tempus massa at ac proin turpis congue ullamcorper, nonummy dolore praesent adipiscing. Tempus ante, mauris lorem nibh nonummy, donec praesent nonummy dolore tellus pulvinar ac sem consectetur congue ullamcorper dolor laoreet. Id ipsum mi, elit erat mi adipiscing nisi sem consectetur nisi sem at ac diam consectetur magna, diam amet. Dolore praesent adipiscing aliquam sem consectetur congue non pharetra, dolore ullamcorper turpis nisi aliquet sit lobortis laoreet elit donec. Praesent adipiscing donec tellus sit ut, non sit ut volutpat dolor laoreet elit erat et elit, donec praesent adipiscing. Aliquam proin at magna sem euismod tempus mi nonummy dolore aliquet pulvinar massa molestie lorem, ante mauris aliquam non. Feugiat massa mauris lorem proin pharetra ut, volutpat feugiat lobortis eget erat et sem sit nisi, volutpat feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
         <w:instrText xml:space="preserve"> XE "Congue" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Congue, mi proin ullamcorper laoreet tincidunt, ante diam euismod volutpat adipiscing nonummy, sit sed dolore ante ullamcorper molestie lobortis mi, sem volutpat felis pharetra erat ut mi aliquet mauris amet. Sit erat nunc proin aliquet mauris pharetra tempus magna massa sem euismod mi aliquet elit pulvinar nisi nibh euismod adipiscing sit sed nisi nibh tellus mauris, pharetra tempus magna massa. Proin aliquet molestie amet ipsum erat nisi lobortis diam laoreet aliquet eget nonummy feugiat donec nunc proin euismod at nonummy feugiat, magna laoreet, sem volutpat adipiscing dolor tempus nisi laoreet. Proin volutpat sem id, at dolor aliquam ut mi, non elit pulvinar lorem donec lobortis et tellus at amet tempus tincidunt mi tellus elit pulvinar lorem laoreet praesent volutpat laoreet. Praesent volutpat amet tempus lobortis mi, aliquet volutpat adipiscing dolor donec massa diam euismod, mauris, amet lorem congue massa et euismod adipiscing feugiat donec lobortis et, congue mi non elit. Sit ac dolore ante euismod mauris euismod at amet aliquam, ut praesent molestie pharetra, sed nisi sit erat nunc, et ullamcorper mauris consectetur ipsum magna nunc ante diam, molestie elit. Sit sed aliquam ut mi aliquet eget turpis feugiat dolore, massa sem felis diam tellus elit pulvinar ac nunc proin non adipiscing sit sed nunc et ullamcorper mauris pharetra tempus. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Volutpat sem volutpat felis pharetra pulvinar ac nunc nibh praesent, tellus eget turpis lorem donec congue laoreet turpis erat massa et ullamcorper molestie nonummy pulvinar magna tincidunt. Proin ullamcorper felis pharetra sed nisi tincidunt praesent molestie nonummy sit sed dolore lobortis magna tincidunt ante euismod adipiscing feugiat donec ut laoreet praesent eget, nonummy feugiat. Ac ut tincidunt praesent non felis, sit sed nisi ante aliquet molestie, pharetra tempus, amet, lorem magna nunc, sem id adipiscing pharetra, tempus lobortis, et tellus consectetur. Sed nisi et euismod adipiscing dolor donec nunc et tellus ante sem id sit lorem congue ante ullamcorper felis sit ac mi tellus consectetur erat nunc, ante. Euismod molestie nonummy pulvinar magna tincidunt proin ullamcorper id consectetur non adipiscing, pharetra sed dolore nibh aliquet felis dolor tempus ut mi aliquet mauris amet tempus ut. Praesent tellus nonummy pulvinar aliquam tincidunt praesent molestie amet tempus turpis lorem donec lobortis mi proin volutpat adipiscing sit, donec massa sem eget turpis sed, donec massa. Diam tellus at non felis consectetur amet, tempus congue, ante sem id consectetur lorem dolore ante non felis consectetur ipsum nisi nibh, aliquet mauris nonummy ipsum magna. Dolore lobortis, praesent nunc ante euismod mauris consectetur pulvinar ac congue proin non felis sit ac massa sem volutpat felis dolor erat lobortis et tellus mauris pulvinar. </w:t>
+        <w:t xml:space="preserve">Congue mi adipiscing tempus ante massa tellus lorem nibh mauris ac et elit donec praesent adipiscing donec aliquet amet nunc tellus feugiat lobortis molestie dolor, lobortis volutpat. Dolor tincidunt id mauris lorem diam nonummy erat mi adipiscing, donec praesent, adipiscing nisi non sit ut non pharetra dolore ullamcorper amet nunc tellus feugiat ante molestie. Lorem, donec diam amet dolore tellus, sit ut tellus sit lobortis eget lorem, nibh, elit ac diam amet congue euismod ipsum massa id tempus mi adipiscing dolor. Congue ullamcorper pulvinar, nunc, aliquet sit, ut tellus euismod pharetra erat nunc et euismod adipiscing feugiat donec lobortis, diam elit sit ac nunc aliquet ut et euismod. Consectetur amet sit donec laoreet non pharetra, ut volutpat id, volutpat elit sit magna et id turpis magna mi euismod consectetur sed aliquam ut sed dolore massa. Diam non eget turpis lorem donec massa sem felis ipsum nisi mi id sit nisi et euismod turpis ac laoreet, praesent eget pharetra ullamcorper mauris amet tempus. Ut ac congue massa sem euismod at pulvinar lorem congue massa diam euismod at dolor aliquam amet ac dolore, massa et tellus, eget adipiscing dolor erat ut. Laoreet, sem volutpat adipiscing, pharetra, erat ut nibh ullamcorper mauris, amet ipsum magna, massa proin volutpat diam id turpis erat dolore lobortis diam molestie, nonummy pulvinar ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Ullamcorper" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper tincidunt ut mi tellus, elit turpis feugiat magna praesent non nonummy pulvinar ut sem nonummy sed ut laoreet, tellus. Volutpat donec lobortis et tellus consectetur sed nisi lobortis ante et, tellus at pulvinar aliquam ut mi non eget sit. Dolor tempus congue laoreet et, ullamcorper mi felis erat praesent amet, dolore, aliquet turpis ut non dolor, lobortis euismod dolor. Tincidunt tellus, sit nunc molestie ipsum proin adipiscing nisi non id nibh ullamcorper laoreet, tellus mauris dolor, dolore proin ullamcorper. Adipiscing sit magna laoreet sem eget sit ac congue ante non id, at pulvinar tempus tincidunt erat dolore ante volutpat. Nonummy feugiat donec laoreet non eget sit sed donec lobortis, ullamcorper felis turpis, ipsum aliquam donec lobortis sem, felis sit. Ac nunc aliquet magna nibh id sit nisi proin elit pulvinar nisi sem elit ipsum dolore, nibh ullamcorper mauris dolor. Donec nisi laoreet sem eget nonummy feugiat donec nunc, ipsum donec nunc proin id adipiscing pharetra erat lobortis et molestie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Pharetra" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Pharetra consectetur, adipiscing dolor erat, ut mi aliquet. Eget nibh aliquet eget amet lorem, congue massa. Sem ullamcorper molestie nonummy feugiat magna laoreet proin. Volutpat turpis, tempus magna, nunc diam euismod consectetur. Dolor tempus turpis sed aliquam ut laoreet non. Euismod at, pharetra tempus nisi mi sem volutpat. Adipiscing pharetra erat nunc diam euismod, at pharetra. Tempus congue mi, aliquam lobortis et tellus at. Dolor tempus tincidunt ante diam tellus eget nonummy. Feugiat donec nunc et tellus mauris dolor aliquam. </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Eget mauris pharetra sed nisi proin tellus at dolor aliquam ut, mi. Aliquet at pulvinar aliquam lobortis nisi laoreet, tellus mauris amet aliquam ut. Praesent molestie pharetra erat, nunc, et ullamcorper adipiscing feugiat donec lobortis et. Molestie at sed aliquam ipsum nisi nibh aliquet mauris, pulvinar tempus lobortis. Ullamcorper molestie, consectetur pulvinar ac congue proin, volutpat sem volutpat turpis, feugiat. Donec, ut mi tellus at dolor donec, ipsum aliquam tincidunt praesent volutpat. </w:t>
+        <w:t xml:space="preserve">Pharetra pharetra erat dolore nibh praesent volutpat elit ipsum magna dolore ante euismod felis. Pharetra sed ut nibh tellus mi tellus eget adipiscing dolor donec ante ullamcorper, felis. Sit sed nisi nibh diam felis, pharetra tempus nisi nibh, aliquet, volutpat id, sit. Ac dolor aliquam, lobortis et molestie, consectetur dolor aliquam tincidunt praesent molestie, nonummy ipsum. Ut tincidunt proin non, felis consectetur sed nisi et ullamcorper, at, amet ipsum amet. Aliquam lobortis mi sem id consectetur dolor tempus ut praesent mauris consectetur ipsum aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Donec" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Donec ac nunc nibh mi molestie elit turpis sed dolore nibh euismod molestie, nonummy ipsum aliquam laoreet praesent volutpat. Adipiscing consectetur pulvinar, aliquam tincidunt nisi laoreet sem, eget turpis feugiat, magna massa diam euismod at pulvinar aliquam ut. Laoreet sem id turpis lorem dolore massa ullamcorper molestie consectetur dolor nonummy, ipsum ac tincidunt proin volutpat adipiscing sit. Donec nunc proin euismod adipiscing dolor tempus ut et aliquet eget amet lorem congue ante non elit sit felis. Sit sed aliquam dolore nibh non pharetra, donec praesent turpis nisi aliquet turpis ut molestie lorem nibh elit ac. Et nonummy magna ullamcorper mauris lorem proin adipiscing nisi non sit ut volutpat sed et at congue non dolor. Nibh elit erat diam amet congue ullamcorper amet nunc euismod ipsum ante diam consectetur magna ullamcorper amet nunc lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Diam" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Diam sem felis turpis, pulvinar lorem mauris pharetra aliquam ut mi. Proin euismod at, pharetra tempus magna tincidunt sem euismod mauris pharetra. Ipsum ac nunc proin volutpat felis sit donec laoreet eget amet. Lorem tempus, lobortis et molestie consectetur dolor aliquam lobortis praesent tellus. Elit turpis lorem dolore nibh diam id consectetur ipsum aliquam tincidunt. Sed nisi tincidunt ante sem id at pulvinar tempus lobortis praesent. Tellus nonummy sit ac congue, proin non felis consectetur sed, nisi. Lobortis mi feugiat congue ante non id consectetur, pulvinar lorem congue. Massa proin id turpis lorem congue ante ullamcorper felis turpis erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Laoreet" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet sed nunc, sem euismod amet aliquam nibh volutpat amet, tempus nibh, volutpat amet, donec nibh. Diam tellus, elit sit lorem ullamcorper adipiscing feugiat tincidunt proin volutpat nonummy erat, ante molestie feugiat. Tincidunt euismod nonummy, aliquam lobortis ullamcorper felis tempus, lobortis ullamcorper nonummy aliquam massa ut sem elit. Ipsum massa tellus turpis ac mi euismod sit, nisi, diam nonummy donec ante molestie sit ut. Ullamcorper felis lorem ut, diam felis, ipsum lobortis ac lobortis ullamcorper amet dolore sem at dolor. Dolore nibh ullamcorper nonummy tempus ante eget dolor dolore, proin mauris dolor dolore praesent molestie et. Id at feugiat congue mi mauris feugiat tincidunt diam molestie pharetra donec praesent non eget turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Adipiscing" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquet diam molestie, nonummy adipiscing. Sed erat ut tincidunt praesent volutpat. Felis pharetra sed, ac congue massa. Et aliquet volutpat turpis sem volutpat. Felis, consectetur sed nisi nibh tellus. Mauris nonummy, sit erat dolore et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Non" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Non sem euismod mauris nonummy sit dolor elit pulvinar lorem dolore massa ullamcorper id at pulvinar ac congue ante sem id. Consectetur amet tempus, congue massa sem eget, turpis sed aliquam ut sed aliquam lobortis diam, molestie consectetur dolor dolore, nibh ullamcorper. Felis consectetur ipsum nisi nibh euismod turpis sed dolore lobortis diam tellus, elit ipsum dolore tincidunt euismod pulvinar tincidunt molestie feugiat. Massa volutpat feugiat lobortis mauris magna diam pharetra ut volutpat sed laoreet elit sed praesent adipiscing donec ut molestie lorem nibh. Volutpat ipsum laoreet id ipsum ante felis lorem nibh mauris ac et elit, erat praesent adipiscing donec, aliquet turpis nunc molestie. Ipsum ante et nonummy dolore ullamcorper amet nunc molestie ipsum ante felis aliquam proin consectetur nisi non, pharetra tincidunt euismod dolor. Tincidunt id sed laoreet felis aliquam proin at pharetra congue ullamcorper, pulvinar nunc, molestie ipsum ante felis aliquam sem turpis nisi. Non dolor lobortis mauris, ac nibh elit eget lorem diam elit tempus ante mauris, ac et elit ac ullamcorper amet, congue. Ullamcorper amet nunc euismod tempus mi adipiscing aliquam praesent consectetur ut tellus eget erat mi felis, tempus proin adipiscing aliquam sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Lobortis" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis sit pulvinar feugiat congue mi, mauris lorem nibh mauris lorem, nibh eget sed laoreet id tempus ante. At lorem nibh aliquet volutpat felis sit felis sit erat massa non pharetra donec, mi molestie pharetra magna. Laoreet et praesent mauris feugiat congue mi molestie dolor congue, ante non felis nunc non nonummy sed ut. Erat aliquam tincidunt praesent mauris dolor erat, ante, volutpat nonummy tempus nisi laoreet, proin euismod felis pharetra sed. Nisi tincidunt praesent eget donec, massa ullamcorper id at pulvinar aliquam lobortis praesent molestie nonummy ipsum nisi tincidunt. Proin euismod adipiscing sit erat nunc proin euismod at id at ipsum nisi lobortis praesent non felis consectetur. Pulvinar tempus congue mi tellus nonummy pulvinar, lorem donec lobortis praesent id consectetur ipsum nisi lobortis praesent non. Proin ullamcorper mauris pharetra erat nunc diam, euismod at pharetra aliquam ut laoreet sem eget adipiscing feugiat dolore. Massa, et tellus eget amet lorem magna ante tellus praesent volutpat mauris pharetra magna massa proin eget, turpis. Lorem dolore massa ullamcorper elit tempus lobortis molestie lorem ante at nonummy dolore tellus pulvinar, nunc tellus lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Nunc" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Nunc magna nisi, diam felis erat praesent adipiscing tempus proin mauris lorem et elit ac diam sem at congue. Massa mi tellus consectetur sed, nunc tellus sit pulvinar nunc id sed laoreet adipiscing aliquam praesent at ac proin. Consectetur ac diam, felis donec, praesent adipiscing nisi sem turpis nisi, sem consectetur sit nunc tellus lorem ante at. Magna sem, consectetur congue volutpat dolor laoreet id ipsum laoreet id erat proin at ac proin consectetur nisi non. Pharetra, magna massa mauris tempus ante at, magna diam nonummy donec praesent adipiscing aliquam, proin at ac et elit. Erat mi felis ipsum massa molestie euismod ipsum ante felis aliquam aliquet sit nunc molestie, lorem nibh eget sed. Et elit donec diam nonummy dolore ullamcorper pulvinar laoreet id erat praesent adipiscing aliquam donec aliquet, amet nunc euismod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Dolor" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Dolor feugiat magna nunc proin ullamcorper mauris consectetur ipsum magna. Nunc ante euismod felis tellus mauris pharetra, tempus magna laoreet. Non id adipiscing, dolor erat lobortis, et euismod elit amet. Lorem magna, massa et euismod at dolor aliquam lobortis ac. Congue ante non, nonummy ipsum nisi mi aliquet eget amet. Tempus, magna massa sem, eget sit ac nunc nibh diam. </w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">Felis id turpis ac lobortis aliquet mauris consectetur. Consectetur amet dolor magna mi molestie feugiat at. Sed dolore ante non nonummy feugiat ac massa. Sem eget amet tempus lobortis aliquet felis feugiat. Congue massa diam tellus, mauris amet tempus, lobortis. Nisi et id amet, nisi et eget pulvinar. </w:t>
+        <w:t xml:space="preserve">Dolor dolore proin mauris ac diam consectetur magna praesent sem pharetra magna diam amet congue, euismod pulvinar massa, id ipsum massa at, ac proin consectetur nisi non. Pharetra magna ullamcorper pulvinar tincidunt id ipsum ac et nonummy, donec diam nonummy dolore aliquet nibh volutpat sed tincidunt id ipsum massa, mauris lorem sed pharetra sed. Dolore, nibh praesent volutpat nonummy praesent molestie pharetra magna praesent mauris pharetra, donec massa non eget sit ac, tincidunt proin volutpat elit, sit, erat nisi nibh aliquet. Mauris tincidunt massa sem felis sit ac nunc nibh diam felis pharetra, ipsum aliquam tincidunt lobortis, diam felis, tempus lobortis sem felis, erat praesent adipiscing, nisi sem. Turpis, amet dolore tellus, sit ut molestie lorem ante at ac nibh elit ac ullamcorper pharetra lobortis elit erat diam nonummy donec praesent turpis nisi aliquet turpis. Nisi nunc euismod mauris dolor non, felis consectetur sed nunc tellus feugiat massa mauris lorem proin at nisi sem, consectetur congue diam nunc euismod ipsum massa mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Euismod" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Euismod adipiscing, lorem laoreet id ipsum, pharetra dolore aliquet adipiscing aliquam, proin, turpis nisi non pharetra tincidunt volutpat sed laoreet. Eget sed, mi, felis aliquam proin turpis ut tellus, sit lobortis laoreet id tempus, ante, mauris ac proin at ac. Sem consectetur congue ullamcorper pulvinar tincidunt id ipsum ante, felis, aliquam proin turpis aliquam, non, pharetra mauris lorem et elit. Ac diam amet congue ullamcorper dolor tincidunt euismod ipsum massa mauris aliquam proin consectetur, magna et, consectetur congue ullamcorper felis. Lorem nibh, mauris ac et ac diam nonummy donec diam amet dolore, aliquet non, felis ullamcorper felis pharetra ipsum aliquam. Tincidunt ante non elit pulvinar ut consectetur ipsum nisi nibh, aliquet volutpat nonummy ipsum congue mi non elit ipsum nisi. Nibh, praesent volutpat consectetur tempus ut et, aliquet eget amet tempus magna massa lorem ut ullamcorper amet congue euismod, pulvinar. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Ante" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Ante massa sem euismod eget felis pharetra erat nunc proin id adipiscing et aliquet molestie nonummy feugiat ac nunc, nibh, diam tellus elit pulvinar lorem tincidunt tellus at. Molestie consectetur ac laoreet aliquet eget amet ac tincidunt praesent nisi nibh diam ipsum ac nunc lobortis laoreet non, elit pulvinar, ac laoreet praesent molestie pharetra tempus nisi. Dolore nibh aliquet molestie nonummy sit ac id adipiscing dolor aliquam ut, laoreet sem id mauris dolor erat ut, et tellus elit pulvinar lorem congue ante tellus pharetra. Erat nisi, sit erat massa, sem id turpis, feugiat aliquam congue laoreet proin euismod adipiscing, dolor donec massa et euismod at pulvinar lorem, magna ut et euismod, pulvinar. Nisi tempus proin at ac, et elit erat et, nonummy donec aliquet amet dolore aliquet sit, ut non, feugiat nibh eget lorem nibh elit donec praesent adipiscing donec. Magna ullamcorper amet, dolore ullamcorper pulvinar massa molestie, ipsum ante mauris lorem ante, mauris sed nibh id sed mi adipiscing aliquam proin nunc tellus feugiat lobortis volutpat dolor. Lobortis id sed mi elit erat praesent amet dolore euismod, ipsum massa mauris tempus ante at magna sem consectetur congue volutpat id tempus proin adipiscing aliquam proin consectetur. Magna ullamcorper amet congue volutpat sed mi elit erat mi mauris, tempus, lobortis, eget lorem nibh, elit erat praesent nonummy consectetur congue ullamcorper amet congue aliquet pulvinar massa. Felis tempus praesent adipiscing aliquam proin at ac et nonummy magna diam nonummy donec aliquet sit ut sem pharetra pulvinar nunc, tellus sit ut volutpat dolor lobortis eget. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Elit pulvinar ut non at ac. Et elit erat mi turpis nisi. Proin at, ac et elit donec. Praesent nonummy dolore lobortis volutpat sed. Laoreet id ipsum massa id, ipsum. Ante mauris lorem proin at, magna. Ullamcorper nonummy tempus ante molestie lorem. Nibh eget sed tempus ante mauris. Lorem, nibh eget sed mi, adipiscing. </w:t>
+        <w:t xml:space="preserve">Ante non, pharetra erat mi sem consectetur magna ullamcorper amet, dolore tellus, sit, massa molestie. Ipsum massa, molestie, sed laoreet elit ac diam nonummy congue, euismod amet nunc euismod pulvinar. Ac laoreet id pulvinar massa mauris, lorem nibh volutpat, sed tincidunt euismod pulvinar nunc tellus. Feugiat massa molestie feugiat lobortis eget erat, et elit donec nisi non consectetur congue ullamcorper. Pulvinar nunc id ipsum laoreet felis aliquam proin at, ac proin consectetur, magna ullamcorper pharetra. Dolore ullamcorper turpis dolor tincidunt euismod pulvinar nunc euismod sit nunc tellus, feugiat lobortis, volutpat. Pulvinar dolore aliquet turpis ut sem sit lobortis molestie lorem et at magna non pharetra. Ipsum lobortis non, pharetra congue volutpat sed mi elit donec diam nonummy dolore aliquet pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "At" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">At diam euismod at id consectetur, ipsum ut proin eget amet aliquam lobortis volutpat amet. Tempus tincidunt, ullamcorper, felis dolor ipsum, nisi nibh donec nunc, sem id at nonummy feugiat. Erat nisi lobortis praesent molestie nonummy sit erat nunc ante ullamcorper molestie consectetur pulvinar lorem. Dolore lobortis laoreet dolore massa diam id at, tellus eget pulvinar dolore proin volutpat amet. Aliquam massa volutpat nonummy, tempus ut non amet, erat massa non nonummy tempus lobortis sem. Congue praesent tellus consectetur donec massa non nonummy sed nunc non consectetur magna et molestie. Turpis ac et id sit ac tincidunt sem nisi laoreet aliquet eget amet aliquam ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Proin" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Proin mi molestie nonummy tempus ante non nonummy donec amet tempus magna mi id, sit magna laoreet molestie. Sit ac massa proin volutpat adipiscing feugiat magna, ante non felis sit magna et, euismod at proin eget. Adipiscing, dolor, dolore ante non, felis sit sed nisi tincidunt mi, volutpat felis turpis dolor donec nibh diam. Id nonummy ipsum nisi laoreet erat nisi nibh praesent volutpat nonummy ipsum magna mi tellus mauris pulvinar aliquam. Lobortis mi tellus eget turpis sed dolore lobortis diam id pharetra non elit sit erat tincidunt proin euismod. Mauris consectetur tempus nisi nibh aliquet mauris amet tempus magna nunc proin, id turpis feugiat donec ut et. Tellus massa diam euismod at dolor aliquam, nibh diam id nonummy sed, ut nibh, ullamcorper mauris pharetra erat. Ut laoreet aliquet elit pulvinar, lorem congue massa sem, id diam tellus elit ipsum nisi laoreet praesent volutpat. Nonummy feugiat ac nunc proin, volutpat adipiscing dolor magna, mi tellus elit ipsum magna nibh tellus mauris pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Turpis" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Turpis adipiscing pharetra erat ut laoreet aliquet at, lorem dolore ante, aliquam tincidunt proin ullamcorper felis ipsum ut et tellus eget amet aliquam lobortis ullamcorper felis dolor erat. Massa diam eget sit lorem tincidunt tellus mauris pharetra ante diam tellus elit pulvinar aliquam et eget pulvinar aliquam ante eget pulvinar donec ante non felis sit erat. Ut laoreet aliquet molestie amet ipsum molestie nonummy feugiat magna nunc ante ullamcorper molestie elit sit lorem, nunc ante non felis pharetra, erat dolore laoreet praesent molestie nonummy. Feugiat, felis consectetur pulvinar magna mi aliquet at, pulvinar aliquam magna laoreet massa mi aliquet eget amet tempus ut, praesent molestie sit, magna massa proin id pulvinar nisi. Consectetur sed nunc aliquet at sed nunc aliquet at lorem laoreet tellus consectetur lorem laoreet euismod sit nisi sem eget pulvinar aliquam nibh id amet aliquam et nisi. Laoreet tellus consectetur erat mi felis ipsum magna nibh tellus adipiscing lorem tincidunt ullamcorper, at ac tincidunt aliquet at id feugiat nisi diam felis tempus massa volutpat pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Proin" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Proin, lobortis lorem donec ut et praesent volutpat nonummy feugiat donec nunc et euismod adipiscing dolor erat lobortis et molestie, elit pulvinar lorem magna massa, sem. Ut mi tellus, elit pulvinar lorem congue ante ullamcorper felis pharetra, sed aliquam, lobortis praesent molestie nonummy ipsum nisi laoreet proin volutpat adipiscing sit donec sed. Aliquam lobortis praesent, tellus eget turpis lorem dolore massa ante mi, tellus at sed dolore proin aliquet volutpat adipiscing, pharetra sed nisi tincidunt praesent ac congue. Ante, mi sem eget adipiscing feugiat donec, nunc et euismod consectetur dolor donec, lobortis praesent molestie consectetur, ipsum nisi laoreet ullamcorper at pharetra eget turpis lorem. Congue ante sem id consectetur dolor aliquam, ut mi sem id, turpis sed donec massa non, felis turpis dolor, nisi tincidunt mi volutpat elit praesent tellus. Elit sit lorem nunc nibh ullamcorper felis pharetra sed dolore, lobortis proin volutpat nonummy tempus ut mi tellus mauris pulvinar aliquam lobortis mi consectetur ipsum ac. Congue proin volutpat adipiscing feugiat magna et tellus at dolor aliquam nibh aliquet mauris consectetur ipsum, magna laoreet praesent volutpat nonummy feugiat magna, massa feugiat magna. Massa proin ullamcorper, mauris amet tempus nisi, laoreet aliquet eget nonummy sit donec nunc et id adipiscing, dolor donec, ante ullamcorper id pharetra sed massa ipsum. Magna tincidunt proin, volutpat felis feugiat magna ante non, eget adipiscing sed congue ante non nonummy dolore aliquet turpis, nunc id feugiat lobortis molestie lorem ante. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Nisi" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Nisi ipsum magna laoreet, sem eget nonummy tempus lobortis volutpat nonummy lorem non id feugiat lobortis ullamcorper id turpis erat ac tincidunt, ante sem nonummy donec ante non eget turpis. Pulvinar tempus congue laoreet non id adipiscing, feugiat eget amet ac congue massa, sem id consectetur sed dolore nibh euismod adipiscing feugiat magna nunc nibh ullamcorper mauris amet ipsum congue. Laoreet sem volutpat et molestie consectetur sed dolore nibh diam mauris pharetra erat nunc non elit sit lorem dolore massa et tellus at pulvinar ac lobortis ac mi, euismod sit. Nisi et id sit ac nunc proin, volutpat nonummy aliquam lobortis ullamcorper id, sit magna laoreet tellus elit dolor nunc ante ullamcorper adipiscing euismod consectetur sed donec lobortis diam id. Pharetra sed nunc et euismod at pharetra erat lobortis diam id, turpis sed dolore, ante ullamcorper mauris sit erat nunc tempus congue, mi tellus consectetur ipsum aliquam, lobortis aliquet molestie. Nonummy ipsum nisi et tellus eget pulvinar tempus congue mi tempus magna laoreet sem eget amet lorem tincidunt ante non felis sit ac, dolore ante ullamcorper mauris pharetra erat nisi. Nibh tellus mauris amet ipsum ut praesent tincidunt praesent mauris pharetra erat ut et id, consectetur pulvinar tempus lobortis praesent mauris pharetra sed ut et euismod turpis ac tincidunt massa. Non tellus elit, pulvinar id at dolor nisi tincidunt ante, molestie id, at dolor lorem magna nunc, et ullamcorper at, pharetra tempus ut et molestie at pulvinar nisi lobortis ullamcorper. Mauris congue ante tellus elit sit ac, congue ante ullamcorper id pharetra sed nisi nibh aliquet, felis consectetur ipsum magna laoreet aliquet at dolor dolore praesent at, lorem pharetra magna. Laoreet non at erat massa proin, eget sed massa aliquet mi molestie sit magna ante, non eget pulvinar nisi laoreet ante ullamcorper felis elit pulvinar congue massa et, tellus, mauris. </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Erat sed dolore nibh diam molestie consectetur ipsum aliquam tincidunt ante non id massa diam aliquet elit amet tempus tincidunt. Mi sem turpis et aliquet praesent sem euismod, consectetur dolor aliquam ut, praesent tellus, eget sit dolor aliquam ut proin. Ullamcorper diam tellus elit amet aliquam, magna nunc, sem pharetra congue, ullamcorper amet dolore aliquet, adipiscing ac, proin at, ac. Et, elit donec proin et elit, dolore aliquet amet nunc tellus pulvinar massa molestie feugiat tincidunt euismod dolor, mauris adipiscing. Feugiat ac massa tellus elit ipsum nunc donec lobortis diam id turpis erat tincidunt proin diam mauris, consectetur sed ut. Nibh proin eget pharetra tincidunt euismod ipsum massa molestie tempus ante non volutpat adipiscing proin volutpat adipiscing sit sed nisi. Et elit erat mi felis tempus praesent adipiscing aliquam aliquet turpis congue, ullamcorper, pharetra congue, euismod pulvinar, tincidunt id ipsum. </w:t>
+        <w:t xml:space="preserve">Nisi nibh id sed lorem nibh elit erat et nonummy dolore ullamcorper, amet nunc tellus turpis magna et. Elit donec diam nonummy donec proin at ac et eget erat, ac nibh, at ac mi elit, erat. Mi adipiscing nisi, sem turpis nisi sem dolor tincidunt euismod sed laoreet id sed mi adipiscing donec tellus. Eget lorem proin at magna ullamcorper, nonummy tempus ante molestie dolor tincidunt volutpat sed mi felis erat ante. Molestie, lorem lobortis eget ac et, elit donec diam tellus feugiat lobortis molestie ac et elit erat mi. Felis tempus mi felis aliquam sem turpis ut tellus, feugiat lobortis eget lorem nibh aliquet pulvinar massa felis. Aliquam proin adipiscing aliquam sem, sit ut volutpat pharetra congue ullamcorper amet dolore aliquet sit ut volutpat dolor. Lobortis volutpat sed et aliquet sit ut tellus sit ut volutpat dolor laoreet eget ac, diam elit erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Molestie" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Molestie tellus turpis magna diam elit erat praesent adipiscing aliquam sem turpis ut tellus sit, lobortis volutpat dolor tincidunt tellus sit ut tellus feugiat, massa. Mi felis aliquam ante, at ac et at ac diam, consectetur magna diam amet dolore tellus pulvinar ut tellus feugiat lobortis eget lorem proin consectetur. Adipiscing aliquam, proin consectetur magna ullamcorper pharetra tincidunt euismod dolor tincidunt, id tempus ante felis aliquam sem, consectetur nisi, diam nonummy congue ullamcorper pharetra feugiat. Ante mauris ac, et elit ac diam amet dolore ullamcorper pulvinar massa felis, donec praesent adipiscing dolore tellus pulvinar, massa molestie feugiat nibh mauris lorem. Dolore tellus pulvinar, massa molestie ipsum ante at aliquam proin at magna non feugiat nibh elit erat mi felis tempus mi, adipiscing aliquam sem turpis. Nisi sem, tellus sit ut non sit, ut non sed nibh elit erat mi, felis erat praesent turpis nisi tellus sit lobortis volutpat dolor lobortis. Volutpat, dolor tincidunt id mauris ac et nonummy donec ullamcorper pharetra congue euismod ipsum massa molestie ipsum massa mauris ac proin consectetur ut molestie nonummy. Donec diam nonummy dolore tellus sit nunc mauris lorem lobortis volutpat dolor laoreet, eget sed laoreet id tempus proin adipiscing nisi aliquet turpis, nisi non. Id sit ut volutpat, feugiat nibh at, ac diam consectetur magna diam amet congue euismod pulvinar massa id ipsum massa mauris ac proin consectetur magna. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Nibh" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Nibh, massa diam molestie volutpat felis dolor donec nunc diam euismod adipiscing. Sed tempus eget amet ipsum ut et aliquet eget amet feugiat tempus. Nisi laoreet, tellus turpis nisi, sem pharetra congue ullamcorper pulvinar laoreet eget. Sed mi id elit magna, et amet congue euismod ipsum laoreet id. Ipsum ante molestie lorem ante at magna diam nonummy donec diam amet. Dolore aliquet turpis nisi donec tellus turpis ut molestie feugiat ante mauris. Lorem nibh, volutpat erat mi felis tempus mi, felis tempus ante at. </w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">Lorem tincidunt euismod turpis aliquam proin at, ac, et. Felis tempus ante mi, felis, tempus ante mauris lorem. Nibh mauris lorem et elit erat praesent adipiscing, aliquam. Praesent turpis aliquam proin at ac diam amet, congue. Euismod mauris lorem proin at ac, et elit erat. Mi felis aliquam praesent at aliquam sem consectetur congue. </w:t>
+        <w:t xml:space="preserve">Nibh ullamcorper nonummy donec praesent at ac erat. Mi felis aliquam proin consectetur magna sem consectetur. Congue ullamcorper, dolor nunc euismod ipsum nunc molestie. Feugiat, nibh mauris lorem nibh at ac et. Aliquet pharetra ut volutpat amet congue ullamcorper turpis. Nisi sem, sit ut molestie lorem ante mauris. Ac et, nonummy congue non pharetra congue id. Sed lorem et eget sed laoreet molestie ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Turpis" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Turpis ac et elit, erat mi molestie feugiat lobortis volutpat feugiat. Sit lobortis molestie feugiat nibh elit erat diam nonummy magna diam. Amet, dolore praesent adipiscing magna diam nonummy congue non sed nibh. At ac et nonummy sit congue ullamcorper pharetra dolore aliquet turpis. Dolore aliquet sit ut tellus feugiat lobortis, mauris sed et elit. Donec diam amet tincidunt, eget sed mi sem, consectetur magna diam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Nibh" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Nibh, volutpat dolor consectetur, congue ullamcorper amet tincidunt euismod ipsum massa. Tellus sit lobortis eget sed laoreet eget sed laoreet id ipsum. Ante adipiscing nisi sem turpis nisi tincidunt, id ipsum ante felis. Aliquam sem consectetur nisi non, pharetra ut volutpat dolor laoreet eget. Sed et, adipiscing donec aliquet turpis dolore tellus sit erat, mi. Elit erat, praesent turpis dolore tellus pulvinar ante, mauris tempus praesent. Sit ut non sit congue, non dolor tincidunt id sed massa. Molestie ipsum erat et nonummy congue euismod pulvinar tincidunt id tempus. Mi adipiscing aliquam praesent turpis ut tellus feugiat nibh at nisi. Sem consectetur magna ullamcorper molestie, feugiat ante mauris ac et elit. </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">At ipsum massa, molestie sit lobortis non dolor tincidunt euismod pulvinar tincidunt id tempus ante felis, tempus erat mi felis aliquam proin adipiscing aliquam sem consectetur congue massa nisi laoreet. Nibh aliquet mauris dolor pulvinar nisi tincidunt, nibh ullamcorper amet, nunc lobortis laoreet aliquet, molestie amet tempus ut mi sem volutpat amet nunc euismod pulvinar nunc molestie feugiat ante consectetur. Magna et elit erat mi felis tempus proin diam elit donec aliquet turpis nisi aliquet sit ut non mi sem tellus mauris dolor feugiat, donec nunc tincidunt praesent mauris lorem. Proin praesent adipiscing aliquam et at ac et nonummy, magna praesent turpis nisi, aliquet turpis nisi sem consectetur magna ullamcorper nonummy, dolore aliquet turpis ut non pharetra magna nunc tellus. Feugiat lobortis volutpat lorem lobortis volutpat dolor laoreet felis tempus mi aliquet ullamcorper tellus nonummy ipsum dolor aliquam, magna laoreet id feugiat lobortis molestie lorem erat mi adipiscing tempus ante. Mauris lorem et euismod pulvinar massa molestie, tempus proin at aliquam proin at ac diam non pharetra ut non pharetra lobortis volutpat sed, mi felis erat mi felis, aliquam sem. </w:t>
+        <w:t xml:space="preserve">Nibh tellus turpis aliquam sem, consectetur congue ullamcorper pharetra dolore ullamcorper amet dolore aliquet euismod, dolor laoreet molestie tempus mi adipiscing dolore, tellus, pulvinar nunc, molestie. Sit ut non dolor, tincidunt euismod ipsum laoreet id, ipsum massa mauris elit donec aliquet adipiscing nisi sem turpis nisi non pharetra tincidunt, euismod dolor laoreet. Felis erat, mi, felis aliquam proin adipiscing nisi non pharetra lobortis molestie sed aliquam praesent adipiscing nisi aliquet turpis ut non dolor tincidunt euismod pulvinar tincidunt. Id ipsum mi adipiscing aliquam proin turpis ut molestie feugiat pulvinar massa id, tempus proin adipiscing aliquam proin, turpis ut volutpat lorem et at magna sem. Consectetur congue ullamcorper, amet tincidunt euismod, ipsum mi, felis tempus ante diam nonummy donec aliquet amet dolore tellus sit lobortis volutpat pharetra lobortis eget erat et. Nonummy magna praesent nonummy dolore tellus, ipsum massa mauris aliquam praesent turpis dolor laoreet id sed laoreet tellus feugiat massa, molestie, lorem nibh at ac diam. Nonummy magna ullamcorper amet dolore aliquet euismod pulvinar tincidunt id sed mi felis aliquam praesent adipiscing nisi non sit lobortis molestie feugiat et elit, sed mi. Elit erat aliquet pulvinar, tincidunt euismod mauris lorem nibh nonummy donec diam pulvinar laoreet id sed mi adipiscing aliquam praesent, adipiscing nisi sem sit lobortis molestie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> XE "Praesent" </w:instrText>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Praesent, donec lobortis, nunc et ullamcorper. Mauris nonummy consectetur amet feugiat magna. Mi, adipiscing tempus, proin, mauris sed. Laoreet id mauris, lorem nibh id. Ipsum massa id, ipsum ante mauris. Lorem ante eget, ac et, elit. </w:t>
+        <w:instrText xml:space="preserve"> XE "Tellus" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tellus, euismod adipiscing dolor tincidunt volutpat, sed laoreet felis erat mi nonummy consectetur congue ullamcorper amet, congue ullamcorper sit, nunc. Molestie, feugiat lobortis non dolor lobortis eget sed laoreet felis tempus ante, felis aliquam sem turpis, pulvinar nunc euismod pulvinar. Massa molestie lorem, ante mauris aliquam proin at ac diam nonummy congue ullamcorper amet, massa molestie, ipsum massa felis tempus. Ante eget, lorem donec praesent turpis nisi sem pharetra congue volutpat, dolor laoreet id sed mi elit dolore praesent, adipiscing. Nisi sem turpis nisi non dolor ipsum ante felis nisi, sem turpis nisi non sit, lobortis volutpat sed laoreet id. Ipsum massa, molestie ipsum ante adipiscing nisi tellus sit lobortis volutpat dolor lobortis praesent turpis dolore, tellus sit ut sem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INDEX \h "A" \c 2 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
@@ -476,748 +476,727 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t>Ac</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Adipiscing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ante</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 3</w:t>
+        <w:t>, 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>At</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 7</w:t>
+        <w:t>, 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Congue</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 1</w:t>
-[...19 lines deleted...]
-        <w:t>, 1</w:t>
+        <w:t>, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t>Diam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Dolor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 2</w:t>
-[...19 lines deleted...]
-        <w:t>, 2</w:t>
+        <w:t>, 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Donec</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 1, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Eget</w:t>
-[...18 lines deleted...]
-      <w:r>
         <w:t>Elit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 3</w:t>
-[...19 lines deleted...]
-        <w:t>, 2, 5</w:t>
+        <w:t>, 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Euismod</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>F</w:t>
-[...13 lines deleted...]
-        <w:t>Felis</w:t>
+        <w:t>L</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Laoreet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lobortis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>L</w:t>
-[...39 lines deleted...]
-        <w:t>, 6</w:t>
+        <w:t>M</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Molestie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 2, 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>M</w:t>
-[...13 lines deleted...]
-        <w:t>Magna</w:t>
+        <w:t>N</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nibh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 1, 6, 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nisi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Non</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nunc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>N</w:t>
-[...53 lines deleted...]
-        <w:t>Nonummy</w:t>
+        <w:t>P</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pharetra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Proin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 5</w:t>
-      </w:r>
-[...18 lines deleted...]
-        <w:t>, 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>P</w:t>
-[...59 lines deleted...]
-        <w:t>, 4</w:t>
+        <w:t>S</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>S</w:t>
-[...19 lines deleted...]
-        <w:t>, 2</w:t>
+        <w:t>T</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tellus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Turpis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 5, 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>T</w:t>
-[...13 lines deleted...]
-        <w:t>Tempus</w:t>
+        <w:t>U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ullamcorper</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="IndexHeading"/>
-[...35 lines deleted...]
-        <w:t>, 1, 5</w:t>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720" w:num="2"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1783,51 +1762,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc58bdeb6eb604be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R50b605b67911408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R3dc79fc0da744063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf145c16cf6f94458" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R978298f494074122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Reae211db91ef42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb6ef441bb6d84a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Recbcc4b57657492a" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>