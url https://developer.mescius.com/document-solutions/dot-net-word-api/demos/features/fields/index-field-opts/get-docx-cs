--- v11 (2026-09-18)
+++ v12 (2026-09-18)
@@ -1,471 +1,471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0e8bc851fcdf428e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rab4bcd8e335b4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3cc472f355ca458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R13ea9934b66d4be9" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6229f19e1f614445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8308338e1fde4c4c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> XE "Elit" </w:instrText>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Elit, amet tempus sed tincidunt, sem volutpat pulvinar nunc aliquet at, sed laoreet euismod turpis ut non sit ut nisi, proin. Elit ipsum nunc tellus turpis nisi ullamcorper amet congue euismod dolor tincidunt euismod ipsum massa molestie lorem ante mauris, magna diam. Consectetur adipiscing nisi non consectetur congue ullamcorper pharetra congue ullamcorper amet nunc aliquet sit, ut non dolor nibh, eget lorem mi. Elit erat praesent felis tempus, proin adipiscing pharetra tincidunt euismod, ipsum massa tellus sit lobortis non pharetra congue aliquet, turpis dolore. Aliquet turpis lobortis, volutpat lorem ante mauris lorem diam aliquet sit ut sem pharetra ut volutpat pharetra congue id pulvinar laoreet. Id sit ut nunc proin ante euismod nonummy sit, tempus ac dolore, proin volutpat felis praesent molestie amet aliquam ut massa. </w:t>
+        <w:instrText xml:space="preserve"> XE "Eget" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Eget, feugiat dolore ac mi id sit nisi diam, felis pulvinar ac nibh eget sed mi felis aliquam ante, eget adipiscing tempus proin adipiscing ac proin, at erat diam nonummy. Tempus massa molestie, feugiat lobortis mauris lorem nibh felis donec diam nonummy, dolore, congue diam amet dolore praesent adipiscing aliquam proin at magna diam, nonummy dolore ullamcorper pulvinar tincidunt id. Ipsum massa mauris tempus nibh mauris magna non pharetra lobortis mi adipiscing aliquam praesent adipiscing ut tellus feugiat massa molestie lorem nibh at magna sem amet congue euismod pulvinar, tincidunt. Aliquet pulvinar massa, molestie eget erat mi, nonummy donec proin at ac et at ac et amet tincidunt euismod ipsum massa tellus, feugiat massa molestie lorem ante mauris ac et. Nonummy consectetur magna diam nonummy magna, diam amet congue ullamcorper amet nunc, tellus, sit lobortis molestie lorem et elit ac et nonummy magna aliquet amet dolore aliquet euismod pulvinar laoreet. Id sed praesent adipiscing donec tellus pulvinar, nunc sem consectetur congue, ullamcorper amet congue euismod dolor tincidunt lobortis volutpat dolor tincidunt id ipsum ante, felis tempus proin at magna sem. Consectetur magna ullamcorper amet aliquam ut volutpat feugiat nibh elit magna diam amet congue ac diam nonummy donec diam amet nunc euismod ipsum massa mauris lorem, ante adipiscing, nisi sem. Pharetra magna ullamcorper pharetra tincidunt id ipsum mi elit erat mi sem, pharetra, magna ullamcorper, amet dolore, tellus sit nunc tellus feugiat lobortis volutpat sed nibh, eget erat praesent adipiscing. Donec aliquet turpis dolore tellus feugiat, massa, mauris nonummy donec praesent turpis dolore tellus turpis ut non pharetra ut non pulvinar, tincidunt id, sed laoreet, id tempus proin adipiscing nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Massa" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Massa sem nonummy erat praesent felis tempus, ante at ac et at magna diam. Nonummy erat mi adipiscing nisi sem consectetur nisi non, pharetra tempus ante mauris tempus. Ante mauris ac et, elit erat mi felis aliquam proin turpis dolore aliquet turpis. Nisi volutpat dolor lobortis eget sed mi, sem consectetur, nisi sem consectetur congue non. Pharetra, dolore ullamcorper pulvinar laoreet felis donec praesent adipiscing nisi aliquet turpis nisi non. Feugiat et elit ac diam nonummy turpis ut tellus feugiat lobortis volutpat dolor laoreet. Id ipsum laoreet felis tempus proin adipiscing nisi aliquet turpis, ut volutpat dolor tincidunt. Volutpat adipiscing aliquam sem consectetur magna diam consectetur congue euismod, pulvinar nunc euismod ipsum. Laoreet, felis aliquam praesent turpis dolore tellus sit ut volutpat feugiat nibh, eget erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Non" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Non elit sed mi felis ipsum massa volutpat dolor, lobortis eget sed aliquam sem consectetur, nisi sem pharetra ut. Non pharetra nunc tellus sit nunc tellus, feugiat lobortis molestie feugiat lobortis eget ac et nonummy donec aliquet, turpis. Elit tempus, ante mauris tempus ante at magna sem, pharetra ut ullamcorper amet dolore euismod ipsum mi elit aliquam. Praesent turpis nisi proin consectetur nisi nunc euismod ipsum ante mauris, tempus proin at ac sem consectetur donec praesent. Adipiscing aliquam praesent at ac, proin at magna non dolor erat aliquet amet dolore aliquet sit ut volutpat dolor. Lobortis eget lorem et elit magna diam amet dolore tellus pulvinar massa, molestie ipsum ante molestie lorem et aliquet. Turpis nisi aliquet sit lobortis, molestie lorem ante mauris ac et, elit donec praesent adipiscing donec praesent turpis ut. Tellus feugiat ante at aliquam, proin pharetra amet nunc tellus feugiat lobortis volutpat feugiat nibh mauris ac diam consectetur. Congue euismod dolor tincidunt id ipsum laoreet id eget sed laoreet id ipsum ante mauris ac proin at ac. Et felis, tempus mi adipiscing nisi sem turpis nisi non consectetur congue ullamcorper pharetra tincidunt, id mauris ac proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Ut" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ut diam nonummy donec praesent turpis amet dolore aliquet amet dolore aliquet sit lobortis volutpat feugiat, lobortis volutpat dolor laoreet felis erat praesent adipiscing nisi proin consectetur magna diam nonummy. Magna nunc tellus feugiat proin at aliquam et at magna ullamcorper pharetra congue ullamcorper pulvinar tincidunt, id ipsum massa molestie lorem proin consectetur magna sem pharetra ipsum massa id ipsum. Nibh, mauris lorem et, elit erat diam amet congue euismod sed laoreet felis, tempus, mi adipiscing, tempus proin consectetur amet nunc euismod ipsum ante felis donec praesent turpis nunc tellus. Sit ut volutpat feugiat nibh eget ac diam nonummy donec praesent amet dolore tellus pulvinar nunc laoreet elit erat diam nonummy dolore tellus sit nunc, tellus sit, lobortis molestie lorem. Nibh eget erat mi felis erat praesent adipiscing nisi proin at magna sem euismod ipsum massa mauris tempus proin adipiscing, nisi sem pharetra congue ullamcorper, pharetra tincidunt, id sed massa. Molestie ipsum massa molestie felis erat mi felis aliquam, sem at magna sem pharetra ut non dolor laoreet elit donec mi, adipiscing donec aliquet amet nunc tellus ipsum, massa molestie. Lorem tempus mi adipiscing nisi sem consectetur nisi diam pharetra tincidunt euismod dolor laoreet eget, ipsum laoreet felis tempus proin at ac proin consectetur ut non dolor tincidunt lobortis molestie. Lorem nibh mauris ac et consectetur congue euismod dolor tincidunt id ipsum laoreet id ipsum nibh eget ac proin consectetur magna ullamcorper dolor lobortis volutpat felis aliquam sem consectetur magna. Sem consectetur magna ullamcorper pulvinar tincidunt euismod ipsum laoreet mauris aliquam praesent turpis nunc tellus ipsum ante mauris aliquam proin, consectetur magna massa molestie ipsum ante felis aliquam sem consectetur. Nisi non pharetra lobortis eget lorem, nibh elit donec diam amet dolore, ullamcorper ipsum laoreet molestie tempus proin, adipiscing nonummy donec praesent turpis dolore aliquet turpis ut volutpat feugiat tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Ac" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ac nisi sem consectetur, lorem et. Elit erat mi adipiscing donec, proin. At adipiscing aliquam aliquet turpis, nisi. Non pharetra, congue ullamcorper, pharetra congue. Euismod dolor, tincidunt id ipsum ante. Felis aliquam, proin consectetur, nisi sem. Consectetur turpis ut non, sit lobortis. Volutpat dolor tincidunt, euismod pulvinar nunc. Molestie feugiat ante mauris, lorem nibh. Eget erat mi elit magna ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Tellus" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tellus consectetur ac et, elit erat mi. Felis lorem ut euismod pulvinar dolore aliquet. Turpis nisi tellus feugiat lobortis molestie elit. Aliquam proin, turpis dolore aliquet turpis nisi. Non consectetur magna ullamcorper amet tincidunt euismod. Ipsum massa mauris lorem nibh mauris ac. Et at magna nunc molestie ipsum proin. Adipiscing aliquam sem consectetur nisi sem, pharetra. Tincidunt ullamcorper dolor laoreet, felis erat praesent. Nonummy, aliquam praesent adipiscing nisi non pharetra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Sem" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Sem lobortis eget adipiscing ipsum lobortis. Volutpat, et elit, ac mi felis. Tempus ante mauris tempus sem turpis. Magna, diam elit erat praesent felis. Aliquam praesent turpis ut non feugiat. Lobortis volutpat molestie sit lobortis volutpat. Dolor nibh eget erat, et elit. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Ut mi elit erat mi felis lorem ante mauris molestie ipsum lobortis non dolor congue euismod ipsum, laoreet id feugiat ut non pharetra congue. Aliquet turpis nisi aliquet consectetur magna sem nonummy magna praesent et, nonummy magna diam amet congue, ullamcorper amet nunc id ipsum mi at feugiat. Nibh eget erat mi felis tempus mi felis, aliquam proin at nonummy, aliquam ante mauris sed laoreet id ipsum massa molestie feugiat massa mauris. Lorem nibh elit ac diam consectetur congue euismod pulvinar laoreet felis mauris ac diam consectetur magna diam, amet congue ullamcorper ipsum laoreet id tempus. Proin turpis nisi aliquet sit ut molestie lorem, et at magna sem pharetra tempus ante felis aliquam praesent adipiscing nisi non sit ut eget. Sed, laoreet id sed mi felis erat mi at aliquam sem consectetur magna sem pharetra tincidunt ante felis aliquam praesent turpis nunc tellus feugiat. Nibh eget, ac et elit ac et nonummy congue euismod pulvinar massa id, feugiat massa molestie dolor tincidunt eget mauris feugiat lobortis, ullamcorper, dolor. Tincidunt, euismod pulvinar nunc molestie sit ut non dolor, tincidunt euismod ipsum laoreet, felis tempus ac, diam nonummy dolore ullamcorper amet nisi tellus pulvinar. Nunc non sit lobortis eget sed tincidunt euismod sit nunc molestie ipsum massa at ac proin at magna nisi sem consectetur nisi volutpat dolor. Tincidunt euismod dolor laoreet id tempus mi adipiscing aliquam aliquet turpis ut tellus sit ut, volutpat pharetra congue euismod ipsum feugiat nibh eget erat. </w:t>
+        <w:t xml:space="preserve">Sem felis tempus massa tellus pharetra ut, euismod pulvinar dolore aliquet, turpis aliquam sem consectetur magna diam nonummy congue ut non amet, donec, aliquet amet tincidunt. Tellus pulvinar nunc molestie lorem nibh mauris lorem et elit erat praesent amet congue euismod ipsum laoreet nibh elit ac et elit donec aliquet amet tincidunt. Euismod pulvinar lobortis molestie lorem proin consectetur nisi sem pharetra ut volutpat sed, laoreet eget sed mi sem consectetur magna diam amet congue euismod pulvinar massa. Tellus turpis lobortis volutpat dolor congue euismod pulvinar tincidunt id, ipsum, ante molestie sit lobortis mi adipiscing tempus ante mauris lorem et elit, erat diam amet. Dolore aliquet amet dolore tellus sit nunc mauris tempus proin turpis, ut non sit lobortis mauris non pharetra congue volutpat sed nibh eget ac diam nonummy. Donec praesent adipiscing nisi aliquet, sit nisi non, pharetra, tincidunt volutpat dolor tincidunt id ipsum laoreet non, consectetur magna praesent adipiscing, aliquam praesent adipiscing aliquam, proin. At ac mi felis tempus ante felis tempus ante consectetur, dolor laoreet id sed massa, mauris tempus ante adipiscing aliquam non sit, lobortis volutpat feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Mauris" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Mauris sit ut volutpat pharetra congue ullamcorper, amet nisi non consectetur magna ullamcorper amet donec praesent adipiscing tempus erat mi. Felis tempus proin at lorem, et consectetur congue ullamcorper amet, dolore euismod pulvinar massa molestie ipsum massa mauris ac et. At ac diam tellus ipsum massa mauris, tempus ante consectetur magna diam consectetur magna diam amet nunc tellus pulvinar nunc. Tellus feugiat ut volutpat feugiat nibh volutpat sed massa id elit sed laoreet id tempus mi adipiscing donec sem turpis. Ut non pharetra congue non pharetra tincidunt euismod pulvinar nunc, tellus sit ut laoreet id ipsum, mi felis aliquam aliquet. Turpis nisi non dolor lobortis volutpat dolor tincidunt euismod sed mi adipiscing donec aliquet sit nunc, molestie ipsum ante at. Amet dolore aliquet turpis nunc tellus feugiat massa mauris tempus proin consectetur magna diam consectetur magna diam nonummy nunc tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Aliquam" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam ante, mauris sed nibh id ipsum massa mauris lorem proin adipiscing aliquam. Sem pharetra magna, ullamcorper dolor tempus, massa molestie lorem, nibh elit, erat et. Felis, erat praesent adipiscing aliquam proin turpis nisi sem pharetra ut volutpat dolor. Laoreet id sed ac proin at ac mi elit erat ante felis tempus. Et at magna sem consectetur congue euismod dolor tincidunt, id pulvinar massa felis. Lorem nibh mauris lorem congue ullamcorper pulvinar massa molestie tempus mi, at, ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Erat" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Erat massa molestie, sit ut non, pharetra congue id laoreet id. Erat mi felis aliquam sem turpis nisi volutpat feugiat nibh mauris. Lorem et nonummy magna ullamcorper pharetra congue, euismod pulvinar nunc non. Sit amet dolore aliquet sit nisi volutpat pharetra congue ullamcorper pulvinar. Tincidunt euismod pulvinar, massa mauris lorem ante mauris ac et nonummy. Magna ullamcorper pharetra sit lobortis molestie feugiat nibh volutpat, sed mi. Elit, donec praesent amet dolore aliquet sit nunc tellus sit ut. Volutpat dolor tincidunt euismod sit sed laoreet id, ipsum laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Diam" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Diam felis lorem nibh eget dolor nibh eget sed. Laoreet tincidunt ullamcorper amet dolore aliquet sit ut non. Dolor tincidunt volutpat dolor tincidunt id ipsum ante felis. Tempus proin at ac proin consectetur donec diam tellus. Pharetra ut volutpat dolor lobortis eget sed, laoreet felis. Erat mi, adipiscing nisi aliquet sit nunc molestie lorem. Lobortis eget lorem, nibh, eget erat aliquam sem at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Dolor" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dolor dolore aliquet turpis nisi non pharetra ut ullamcorper pharetra congue ullamcorper ipsum laoreet felis ipsum, erat, mi id. Feugiat ut diam nonummy magna, aliquet adipiscing aliquam proin at magna, sem nonummy donec laoreet molestie ipsum nibh mauris. Lorem aliquam praesent turpis dolore aliquet sit ut molestie feugiat nibh, eget sed mi felis, donec diam, amet nunc. Tellus pulvinar nunc mauris feugiat nibh mauris ac proin ullamcorper amet massa id ipsum ante at ac proin consectetur. Magna sem pharetra lobortis eget lorem nibh elit magna ullamcorper pulvinar tincidunt id sed lorem, et at congue ullamcorper. Pharetra congue aliquet amet dolore tellus feugiat massa molestie lorem nibh eget erat et elit donec diam nonummy donec. Aliquet turpis amet congue tellus ipsum laoreet felis tempus praesent adipiscing aliquam, sem at ac mi nonummy dolore euismod. Pulvinar dolore tellus sit nunc molestie feugiat nibh mauris ac aliquam ante mauris lorem et at ac et nonummy. Dolore aliquet turpis dolore aliquet sit lobortis volutpat dolor lobortis mauris adipiscing dolore tellus pulvinar ante mauris tempus praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Tincidunt" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt mi felis, aliquet consectetur magna sem nonummy donec diam nonummy donec aliquet turpis. Nisi, sem consectetur magna ullamcorper amet dolore ullamcorper, pulvinar nunc tellus feugiat massa mi. Felis ipsum ante felis tempus ante mauris ac diam elit sed mi adipiscing donec. Praesent turpis dolore molestie feugiat massa at ac proin, at turpis nisi sem turpis. Ut non dolor tincidunt euismod dolor laoreet elit, magna diam amet tincidunt id sed. Laoreet id tempus ante at aliquam sem consectetur amet, nunc euismod feugiat massa molestie. Lorem nibh eget lorem diam consectetur, magna diam amet nunc euismod ipsum, mi adipiscing. Donec aliquet pulvinar nunc nibh eget sed laoreet felis erat mi turpis nisi aliquet. Turpis nisi tellus feugiat nibh mauris ac diam nonummy donec diam amet dolore euismod. Pulvinar massa, et at ac et nonummy congue ullamcorper dolor laoreet felis tempus praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Molestie" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Molestie pharetra sit ut volutpat pharetra, tincidunt volutpat dolor laoreet id ipsum, massa id lorem ante mauris ac proin. At ac, diam, nonummy donec aliquet amet feugiat, lobortis volutpat dolor laoreet id tempus ante mauris aliquam praesent turpis. Ut tellus, pharetra congue non dolor congue id sed mi, elit donec aliquet ullamcorper amet dolore euismod pulvinar nunc. Euismod sit nunc tellus feugiat nibh mauris lorem et, consectetur, congue ullamcorper pharetra congue euismod sed laoreet felis aliquam. Praesent, non dolor lobortis volutpat sed laoreet felis ipsum massa mauris feugiat lobortis, eget sed nibh, elit donec ullamcorper. Nonummy donec praesent turpis ut non euismod ipsum massa molestie ipsum massa mauris, feugiat tincidunt volutpat sed laoreet tellus. Pulvinar massa mauris lorem nibh volutpat pulvinar, laoreet id ipsum laoreet felis tempus proin ullamcorper pharetra congue aliquet amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Lobortis" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis non, amet donec aliquet turpis. Nisi dolore ullamcorper, amet dolore sem. Consectetur ac diam nonummy magna aliquet. Amet dolore tellus pulvinar, massa mauris. Lorem, ante mauris ac, et nonummy. Magna ullamcorper molestie ipsum massa, mauris. Ac et at nisi non dolor. Lobortis eget erat et nonummy, magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Tellus" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tellus turpis turpis aliquam sem at ac. Diam nonummy, magna ullamcorper nonummy nunc tellus. Sit ut, tellus lorem nibh mauris aliquam. Et elit erat mi adipiscing dolore ut. Volutpat dolor tincidunt volutpat sed mi elit. Tempus ante felis aliquam proin sit nunc. Tellus sit lobortis volutpat sed nibh eget. Sed laoreet, et at erat et amet. Dolore euismod pulvinar nunc id tempus mi. Adipiscing tempus sem consectetur magna, sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Pulvinar" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nonummy tempus ante felis, tempus sem consectetur nisi. Diam nonummy magna ullamcorper amet nunc tellus pulvinar massa. Molestie feugiat ante mauris, ac et elit amet dolore. Aliquet turpis nisi volutpat dolor lobortis mauris ac, diam. Consectetur magna diam nonummy donec aliquet sit nunc molestie. Ipsum massa, eget lorem donec aliquet, amet nunc molestie. Ipsum massa molestie lorem, et elit erat et, consectetur. Magna ullamcorper pulvinar tincidunt euismod pulvinar massa mauris tempus. Proin adipiscing amet congue ullamcorper ipsum massa, felis erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Tincidunt" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt proin at feugiat lobortis volutpat sed tincidunt lobortis. Euismod pulvinar, dolore aliquet turpis nisi non feugiat lobortis. Volutpat dolor laoreet id ipsum massa, id ipsum ante. Mauris lorem proin turpis ut volutpat id, tempus mi. Felis aliquam, proin consectetur magna sem pharetra, ut euismod. Pulvinar nunc aliquet sit ut tellus sit lobortis molestie. Lorem, et consectetur, congue massa id ipsum ante felis. Aliquam proin at magna, sem nonummy magna diam amet. Nunc, aliquet turpis nunc tellus sit lobortis eget lorem. Tempus ante molestie lorem nibh, elit erat et elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Proin" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Proin id ipsum massa, tellus sit ut nisi tellus feugiat massa molestie, dolor congue euismod dolor laoreet eget ipsum, ante felis. Tempus proin at aliquam non pharetra ut volutpat feugiat lobortis eget sed aliquam proin at magna sem pharetra congue euismod sed. Laoreet id ipsum ante felis aliquam ante at nisi proin consectetur magna diam nonummy congue massa molestie lorem et at magna. Diam elit erat mi adipiscing aliquam aliquet sit ut non sit lobortis eget sed nibh eget erat diam amet tincidunt, id. Molestie feugiat nibh elit ac diam nonummy donec ullamcorper amet dolore aliquet sit ut sem, consectetur magna ullamcorper, pulvinar nunc, tellus. Sit ut tincidunt eget erat mi elit erat proin adipiscing aliquam et elit erat et elit magna ullamcorper amet, nunc euismod. Tempus mi, adipiscing aliquam proin adipiscing aliquam non id, sed laoreet felis tempus ante at, aliquam sem turpis ut volutpat feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "At" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">At id feugiat lobortis, ullamcorper id ipsum ante felis tempus et. Volutpat dolor laoreet felis pulvinar nunc mauris lorem ante mauris lorem. Et elit donec ut, molestie feugiat massa, mauris, lorem nibh elit. Erat et elit erat praesent amet, nunc tellus sit massa mauris. Tempus, ante consectetur magna sem consectetur pulvinar massa id ipsum proin. Adipiscing aliquam sem pharetra congue non pharetra tincidunt euismod dolor tincidunt. Tellus pulvinar lobortis volutpat feugiat nibh mauris lorem nibh eget non. Pharetra, dolore ullamcorper sit nunc tellus feugiat lobortis mauris ac et. Elit ac diam consectetur dolore aliquet amet, tincidunt euismod, tempus, mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Nibh" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Nibh ullamcorper amet nisi proin at magna diam consectetur donec diam nonummy, donec praesent turpis nisi. Dolore aliquet sit nunc tellus pharetra congue non, pharetra tincidunt id ipsum massa id tempus ante. Mauris tempus ante at ac diam nonummy donec diam tellus feugiat nibh mauris, lorem nibh elit. Donec praesent nonummy dolore ullamcorper turpis dolore aliquet sit lobortis volutpat feugiat nibh volutpat erat mi. Id pulvinar sed laoreet elit donec diam nonummy, dolore aliquet turpis ut tellus sit massa mauris. Lorem et elit ac, et nonummy dolore ullamcorper amet dolore tincidunt euismod dolor, tincidunt euismod ipsum. Massa, molestie feugiat nibh mauris aliquam sem consectetur congue volutpat pharetra congue euismod, ipsum, laoreet id. Tempus mi adipiscing aliquam donec, ullamcorper amet nunc euismod, ipsum, massa mauris tempus proin at aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Ante" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ante volutpat dolor, pulvinar nunc tellus feugiat nibh, mauris ac diam nonummy magna ullamcorper pharetra tincidunt euismod. Pulvinar nunc molestie ipsum, massa mauris ac proin at magna, aliquam sem consectetur, magna sem consectetur congue. Euismod dolor nunc euismod sit ut, tellus pharetra, ut volutpat dolor, nibh elit magna ullamcorper pharetra congue. Euismod molestie feugiat lobortis eget, lorem mi elit donec, diam amet nunc euismod ipsum laoreet id ipsum. Ante mauris ac proin, consectetur, magna ullamcorper tellus feugiat lobortis molestie feugiat nibh elit ac diam nonummy. Magna diam amet dolore tellus pulvinar, massa id tempus ante mauris lorem et at ac et nonummy. Turpis ut non feugiat nibh eget erat et elit donec praesent adipiscing aliquam proin consectetur magna diam. Nonummy magna, ullamcorper pharetra congue euismod ipsum, massa id id sed mi nonummy dolore ullamcorper pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Congue" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Congue diam amet congue ullamcorper ullamcorper amet dolore aliquet turpis nisi aliquet sit lobortis non, dolor congue euismod. Pulvinar tincidunt euismod pulvinar massa molestie tempus proin at, ac proin at amet nunc molestie feugiat lobortis volutpat. Feugiat lobortis eget sed laoreet, felis erat praesent nonummy nunc tellus pulvinar massa mauris tempus ante at aliquam. Sem aliquet amet nunc molestie ipsum ante at aliquam proin at, magna sem consectetur congue ullamcorper, amet tincidunt. Tellus pulvinar massa tellus feugiat ut massa id ipsum massa molestie ac proin consectetur congue ullamcorper pharetra congue. Volutpat sed laoreet felis donec aliquet amet nunc euismod ipsum massa mauris lorem proin adipiscing adipiscing aliquam proin. Consectetur magna ullamcorper dolor lobortis eget, erat, mi, felis donec praesent adipiscing nisi aliquet turpis nisi non sit. Ut non, dolor laoreet eget sed felis tempus proin, at ac proin consectetur congue ullamcorper amet dolore ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Ullamcorper" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper id aliquam massa mauris lorem et eget. Sed mi elit erat praesent amet, dolore tellus. Sit nunc molestie feugiat nibh volutpat sed nibh. Praesent adipiscing, nisi tellus sit ut volutpat, feugiat. Lobortis eget sed mi elit erat mi adipiscing. Aliquam sem consectetur nisi non, sit lobortis eget. Lorem, tempus ante at lorem et elit ac. Et, elit erat mi adipiscing nisi sem turpis. Nisi sem consectetur, magna ullamcorper amet dolore euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Et" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Et eget, sed laoreet id, tempus ante, mauris tempus ante at magna, et nonummy erat mi felis tempus, praesent turpis ut congue euismod. Pulvinar nunc tellus feugiat massa molestie, lorem et eget ac diam nonummy magna ullamcorper pulvinar nunc euismod pulvinar massa mauris tempus congue non. Pharetra tincidunt id sed laoreet felis tempus mi adipiscing dolore tellus sit lobortis molestie lorem nibh mauris ac et elit donec ullamcorper pulvinar. Nunc tellus eget sed nibh at magna diam, pharetra tincidunt euismod pulvinar massa, id ipsum massa molestie feugiat, lobortis volutpat sed mi felis. Erat praesent tellus feugiat nibh mauris ac nibh eget erat praesent nonummy dolore ullamcorper pulvinar nunc tellus feugiat massa, felis aliquam aliquet, feugiat. Ut sem dolor tincidunt eget, lorem dolore aliquet pulvinar massa id, lorem proin adipiscing aliquam sem pharetra magna ullamcorper pharetra tincidunt volutpat sed. Laoreet felis tempus ante felis nisi sem turpis ut non id tempus ante felis tempus proin at aliquam proin elit ac et elit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Ac" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Ac laoreet id tempus massa molestie dolor tincidunt euismod pulvinar. Dolore aliquet turpis nisi sem consectetur congue non dolor lorem. Ante mauris ac, et at magna non pharetra tincidunt euismod. Pulvinar laoreet elit donec, praesent turpis dolore aliquet turpis ut. Non pharetra ut eget mauris tempus ante at ac et. At erat et, felis aliquam proin at lorem lobortis eget. Sed tincidunt id tempus mi adipiscing nisi aliquet consectetur ac. Diam euismod ipsum laoreet felis tempus, praesent adipiscing nisi non. </w:t>
+        <w:t xml:space="preserve">Ac laoreet euismod sit nunc molestie sit, ut non pharetra tincidunt, id, ipsum laoreet. Id ipsum mi diam nonummy donec aliquet turpis dolore aliquet pulvinar massa molestie lorem. Nibh volutpat lorem et elit donec praesent nonummy dolore ullamcorper amet dolore aliquet volutpat. Pulvinar nunc molestie ipsum massa felis aliquam sem, consectetur nisi non sit ut, volutpat. Sed nibh nonummy magna, ullamcorper, amet dolore euismod ipsum laoreet felis donec magna ullamcorper. Amet congue euismod dolor, mi felis erat mi felis aliquam sem turpis nunc tellus. Sit ut non dolor congue euismod pulvinar aliquam proin consectetur magna et nonummy dolore. Aliquet turpis dolore tellus sit lobortis molestie lorem nibh mauris, ac diam nonummy congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Nunc" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Nunc sem at ac diam elit erat praesent amet dolore, tellus pulvinar ut non sit lobortis eget sed nibh eget at aliquam proin at magna et elit. Erat mi felis tempus ante, mauris lorem et consectetur congue euismod dolor tincidunt id sed laoreet id ipsum ante ullamcorper amet congue ullamcorper amet dolore tellus feugiat. Lobortis volutpat dolor tincidunt eget erat mi felis erat mi adipiscing aliquam, praesent turpis nisi non pharetra ipsum massa, molestie ipsum proin adipiscing aliquam sem consectetur magna. Diam elit donec, praesent turpis nisi aliquet turpis nisi, tellus feugiat nibh at pulvinar tincidunt eget erat mi adipiscing aliquam praesent amet massa id, ipsum massa mauris. Ac et consectetur magna volutpat feugiat nibh at ac diam nonummy congue euismod molestie feugiat nibh mauris ac et at magna ullamcorper pharetra congue euismod ipsum laoreet. Id ipsum mi felis tempus sem consectetur magna, diam consectetur congue ullamcorper pulvinar lorem nibh eget lorem nibh eget sed mi felis tempus ante, mauris, feugiat congue. Euismod pulvinar nunc molestie feugiat massa laoreet id tempus ante mauris tempus praesent adipiscing nisi non pharetra ut non, sed nibh elit erat, et nonummy donec praesent. Turpis dolore tellus, ipsum ante felis nonummy magna euismod pulvinar tincidunt id ipsum ante felis aliquam praesent turpis nisi non feugiat lobortis, mauris lorem et at magna. Diam, pharetra congue euismod sed laoreet, sem consectetur nisi non dolor lobortis eget sed nibh elit donec ullamcorper, amet donec tellus pulvinar, laoreet id ipsum proin at. Ac et elit ac et elit turpis ut molestie feugiat nibh mauris ac et consectetur magna diam amet nunc euismod ipsum, laoreet molestie ipsum massa mauris aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Laoreet" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet non consectetur magna et nonummy donec erat laoreet elit erat mi adipiscing, aliquam proin turpis, nisi. Sem pharetra congue diam amet dolore aliquet pulvinar nunc tellus sit lobortis volutpat sed nibh praesent amet. Dolore aliquet turpis nisi sem consectetur, dolore euismod, dolor, laoreet felis tempus mi adipiscing aliquam aliquet sit. Nunc tellus feugiat nibh eget sed donec aliquet amet nunc molestie feugiat massa molestie ac proin, consectetur. Magna diam pharetra congue euismod sed laoreet id pulvinar nunc tellus feugiat, lobortis nunc tellus feugiat massa. Mauris feugiat nibh eget erat mi felis erat mi felis aliquam, sem consectetur nisi sem consectetur magna. Diam nonummy donec aliquet, sit sed laoreet eget sed mi nonummy donec ullamcorper pulvinar nunc aliquet sit. Ut volutpat pharetra lobortis volutpat sed mi felis tempus ante felis aliquam ante at aliquam dolore, aliquet. Turpis ut non feugiat massa mauris aliquam proin consectetur magna ullamcorper dolor lobortis eget erat et elit. Donec praesent, et elit donec diam nonummy, nunc, tellus sit nunc molestie feugiat massa, mauris ac proin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Donec" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Donec ante mauris tempus proin at aliquam, proin consectetur sit ut non. Pharetra magna diam amet congue euismod pulvinar nunc molestie feugiat lobortis volutpat. Feugiat tincidunt volutpat sed, laoreet eget sed mi mauris tempus magna ullamcorper. Pharetra tincidunt euismod ipsum mi felis erat, proin at aliquam sem turpis. Ut non lorem nibh mauris, lorem nibh nonummy donec diam nonummy pharetra. Ut volutpat dolor tincidunt id ipsum laoreet id ipsum, massa volutpat pharetra. </w:t>
-[...335 lines deleted...]
-        <w:t xml:space="preserve">Nibh tellus turpis aliquam sem, consectetur congue ullamcorper pharetra dolore ullamcorper amet dolore aliquet euismod, dolor laoreet molestie tempus mi adipiscing dolore, tellus, pulvinar nunc, molestie. Sit ut non dolor, tincidunt euismod ipsum laoreet id, ipsum massa mauris elit donec aliquet adipiscing nisi sem turpis nisi non pharetra tincidunt, euismod dolor laoreet. Felis erat, mi, felis aliquam proin adipiscing nisi non pharetra lobortis molestie sed aliquam praesent adipiscing nisi aliquet turpis ut non dolor tincidunt euismod pulvinar tincidunt. Id ipsum mi adipiscing aliquam proin turpis ut molestie feugiat pulvinar massa id, tempus proin adipiscing aliquam proin, turpis ut volutpat lorem et at magna sem. Consectetur congue ullamcorper, amet tincidunt euismod, ipsum mi, felis tempus ante diam nonummy donec aliquet amet dolore tellus sit lobortis volutpat pharetra lobortis eget erat et. Nonummy magna praesent nonummy dolore tellus, ipsum massa mauris aliquam praesent turpis dolor laoreet id sed laoreet tellus feugiat massa, molestie, lorem nibh at ac diam. Nonummy magna ullamcorper amet dolore aliquet euismod pulvinar tincidunt id sed mi felis aliquam praesent adipiscing nisi non sit lobortis molestie feugiat et elit, sed mi. Elit erat aliquet pulvinar, tincidunt euismod mauris lorem nibh nonummy donec diam pulvinar laoreet id sed mi adipiscing aliquam praesent, adipiscing nisi sem sit lobortis molestie. </w:t>
+        <w:t xml:space="preserve">Donec proin at ac et at ac praesent adipiscing donec praesent turpis aliquam sem at nisi sem, dolor sit ac dolor, eget pulvinar, nisi. Laoreet, ante diam molestie at ipsum nisi sem elit sed nunc aliquet consectetur ac et id pulvinar ut diam nonummy erat, massa donec ante. Mauris pharetra aliquam ante ullamcorper felis pharetra ipsum aliquam lobortis ullamcorper adipiscing dolor donec, ante mauris lorem proin at ac diam, consectetur magna diam. Proin elit ac praesent adipiscing donec aliquet amet, dolore tellus feugiat lobortis molestie lorem ante, elit, ac, et nonummy donec diam amet nunc lobortis. Eget sed nibh, eget erat mi adipiscing dolore ullamcorper turpis nunc molestie, ipsum massa mauris ac proin consectetur, nisi sem consectetur lobortis volutpat sed. Laoreet elit adipiscing nisi, non sit lobortis eget sed laoreet eget erat mi felis erat praesent at aliquam proin consectetur ut tincidunt proin mauris. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> XE "Tellus" </w:instrText>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Tellus, euismod adipiscing dolor tincidunt volutpat, sed laoreet felis erat mi nonummy consectetur congue ullamcorper amet, congue ullamcorper sit, nunc. Molestie, feugiat lobortis non dolor lobortis eget sed laoreet felis tempus ante, felis aliquam sem turpis, pulvinar nunc euismod pulvinar. Massa molestie lorem, ante mauris aliquam proin at ac diam nonummy congue ullamcorper amet, massa molestie, ipsum massa felis tempus. Ante eget, lorem donec praesent turpis nisi sem pharetra congue volutpat, dolor laoreet id sed mi elit dolore praesent, adipiscing. Nisi sem turpis nisi non dolor ipsum ante felis nisi, sem turpis nisi non sit, lobortis volutpat sed laoreet id. Ipsum massa, molestie ipsum ante adipiscing nisi tellus sit lobortis volutpat dolor lobortis praesent turpis dolore, tellus sit ut sem. </w:t>
+        <w:instrText xml:space="preserve"> XE "Aliquam" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam lobortis, volutpat amet nunc aliquet. Turpis nisi sem pharetra tincidunt euismod. Pulvinar dolore tellus pulvinar dolor nunc. Tellus pulvinar nunc non pharetra ut. Volutpat pharetra tincidunt euismod pulvinar laoreet. Id feugiat massa mauris aliquam, proin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INDEX \h "A" \c 2 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
@@ -482,71 +482,71 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ac</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 1</w:t>
-[...19 lines deleted...]
-        <w:t>, 3</w:t>
+        <w:t>, 2, 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3, 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ante</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
@@ -583,51 +583,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Congue</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 2</w:t>
+        <w:t>, 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -644,539 +644,579 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Dolor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 4</w:t>
+        <w:t>, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Donec</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 1, 3</w:t>
+        <w:t>, 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Elit</w:t>
+        <w:t>Eget</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Euismod</w:t>
-[...5 lines deleted...]
-        <w:t>, 4</w:t>
+        <w:t>Erat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Et</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Laoreet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 3</w:t>
+        <w:t>, 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lobortis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 3</w:t>
+        <w:t>, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t>Massa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Mauris</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Molestie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 2, 6</w:t>
+        <w:t>, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nibh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 1, 6, 7</w:t>
-[...13 lines deleted...]
-        <w:t>Nisi</w:t>
+        <w:t>, 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Non</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nunc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 6</w:t>
-      </w:r>
-[...38 lines deleted...]
-        <w:t>, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Pharetra</w:t>
-[...18 lines deleted...]
-      <w:r>
         <w:t>Proin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 5</w:t>
+        <w:t>, 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pulvinar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Sem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 1</w:t>
+        <w:t>, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Tellus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 7</w:t>
-[...19 lines deleted...]
-        <w:t>, 5, 7</w:t>
+        <w:t>, 2, 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tincidunt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ullamcorper</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 2</w:t>
+        <w:t>, 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
@@ -1762,51 +1802,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R978298f494074122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Reae211db91ef42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb6ef441bb6d84a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Recbcc4b57657492a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re73af13ef91d4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd8fd233fe5fb421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd0e5c7086300491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R15518a1fc7324692" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>