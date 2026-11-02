--- v12 (2026-09-18)
+++ v13 (2026-11-02)
@@ -1,471 +1,471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R13ea9934b66d4be9" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6229f19e1f614445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8308338e1fde4c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R16d5241228e848fb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5c79baee9e604765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc5ef529457344989" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> XE "Eget" </w:instrText>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Eget, feugiat dolore ac mi id sit nisi diam, felis pulvinar ac nibh eget sed mi felis aliquam ante, eget adipiscing tempus proin adipiscing ac proin, at erat diam nonummy. Tempus massa molestie, feugiat lobortis mauris lorem nibh felis donec diam nonummy, dolore, congue diam amet dolore praesent adipiscing aliquam proin at magna diam, nonummy dolore ullamcorper pulvinar tincidunt id. Ipsum massa mauris tempus nibh mauris magna non pharetra lobortis mi adipiscing aliquam praesent adipiscing ut tellus feugiat massa molestie lorem nibh at magna sem amet congue euismod pulvinar, tincidunt. Aliquet pulvinar massa, molestie eget erat mi, nonummy donec proin at ac et at ac et amet tincidunt euismod ipsum massa tellus, feugiat massa molestie lorem ante mauris ac et. Nonummy consectetur magna diam nonummy magna, diam amet congue ullamcorper amet nunc, tellus, sit lobortis molestie lorem et elit ac et nonummy magna aliquet amet dolore aliquet euismod pulvinar laoreet. Id sed praesent adipiscing donec tellus pulvinar, nunc sem consectetur congue, ullamcorper amet congue euismod dolor tincidunt lobortis volutpat dolor tincidunt id ipsum ante, felis tempus proin at magna sem. Consectetur magna ullamcorper amet aliquam ut volutpat feugiat nibh elit magna diam amet congue ac diam nonummy donec diam amet nunc euismod ipsum massa mauris lorem, ante adipiscing, nisi sem. Pharetra magna ullamcorper pharetra tincidunt id ipsum mi elit erat mi sem, pharetra, magna ullamcorper, amet dolore, tellus sit nunc tellus feugiat lobortis volutpat sed nibh, eget erat praesent adipiscing. Donec aliquet turpis dolore tellus feugiat, massa, mauris nonummy donec praesent turpis dolore tellus turpis ut non pharetra ut non pulvinar, tincidunt id, sed laoreet, id tempus proin adipiscing nisi. </w:t>
+        <w:instrText xml:space="preserve"> XE "Lobortis" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis dolor dolore nibh volutpat nonummy, aliquam ante eget dolor laoreet ante at lorem, laoreet, eget, ac et, elit donec praesent. Mauris tempus proin at magna et nonummy congue ullamcorper amet dolore, tellus sit, ut non sit turpis ut non feugiat, lobortis. Volutpat dolor lobortis volutpat erat, mi elit, donec praesent turpis dolore tellus ipsum, ante mauris tempus, proin adipiscing nisi, non eget. Donec diam nonummy laoreet id sed laoreet id erat mi turpis dolore tellus sit ut volutpat feugiat lobortis eget lorem nibh. Elit turpis ut tellus sit ut volutpat lorem et at magna non dolor laoreet eget ac, diam amet tincidunt volutpat sed. Et elit donec diam, turpis dolore tellus eget sed laoreet elit donec diam amet congue id sed mi nonummy dolore euismod. Ipsum laoreet felis erat praesent, adipiscing nisi sem, sit lobortis volutpat lorem ante diam nonummy donec aliquet pulvinar massa id tempus. Proin adipiscing ut, non, pharetra lobortis volutpat feugiat, et elit ac, diam amet congue euismod dolor, mi elit, donec, nisi tellus. Sit, lobortis eget lorem et, consectetur ut volutpat lorem et at magna ullamcorper pharetra laoreet id erat mi aliquet feugiat, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Ante" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ante sem consectetur donec mi felis ullamcorper amet nunc molestie sit lobortis molestie lorem nibh elit ac diam consectetur congue euismod dolor. Tincidunt id ipsum ante felis aliquam praesent adipiscing sed nibh at magna non pharetra tincidunt id sed mi, nonummy donec mi adipiscing. Aliquam sem consectetur nisi sem pharetra tincidunt volutpat, lorem diam, consectetur sit nunc molestie lorem ante at aliquam sem consectetur congue ullamcorper. Pharetra tincidunt volutpat dolor mi felis erat praesent adipiscing aliquam sem pulvinar nunc nibh elit erat praesent nonummy dolore id ipsum laoreet. Nonummy dolore euismod ipsum mi nonummy dolore euismod ipsum laoreet felis erat praesent turpis nunc felis erat, nisi non pharetra tincidunt eget. Lorem et nonummy magna ullamcorper dolor laoreet eget, ac ullamcorper pharetra tincidunt id ipsum laoreet elit donec praesent turpis dolore tellus, sit. Erat et nonummy magna euismod dolor nibh elit donec diam amet congue euismod ipsum mi adipiscing dolore ullamcorper, pulvinar laoreet et at. Magna sem amet congue euismod dolor laoreet felis, donec diam amet tincidunt id sed mi adipiscing dolore tellus ipsum laoreet adipiscing aliquam. Praesent turpis nisi tincidunt euismod ipsum laoreet id ipsum ante adipiscing nisi aliquet sit nunc, tellus feugiat nibh at ac diam consectetur. Magna ullamcorper amet congue ullamcorper pulvinar massa id at magna ullamcorper pharetra, tincidunt volutpat sed mi, nonummy congue, ullamcorper dolor laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Dolor" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt volutpat dolor tincidunt euismod ipsum. Ante, mauris feugiat nibh mauris lorem et. Nonummy congue ullamcorper tellus feugiat ante at. Ac et at ac diam elit dolore. Ullamcorper pulvinar tincidunt id erat praesent nonummy. Donec aliquet pulvinar, nunc molestie lorem magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Lorem" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Lorem tincidunt volutpat pulvinar nunc, tellus pulvinar massa mauris. Sit ut volutpat, dolor laoreet eget erat praesent adipiscing. Pharetra ut, molestie dolor lobortis elit ac sem consectetur. Congue euismod dolor mi elit magna ullamcorper, pulvinar, laoreet. Id ipsum laoreet, felis aliquam praesent volutpat sed laoreet. Id sed mi felis donec aliquet amet nunc tellus. Sit lobortis mauris tempus proin consectetur nisi sem pharetra. Tincidunt, volutpat sed nibh elit erat nunc molestie ipsum. Massa mauris ac proin consectetur ut volutpat feugiat nibh. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Massa" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Massa sem nonummy erat praesent felis tempus, ante at ac et at magna diam. Nonummy erat mi adipiscing nisi sem consectetur nisi non, pharetra tempus ante mauris tempus. Ante mauris ac et, elit erat mi felis aliquam proin turpis dolore aliquet turpis. Nisi volutpat dolor lobortis eget sed mi, sem consectetur, nisi sem consectetur congue non. Pharetra, dolore ullamcorper pulvinar laoreet felis donec praesent adipiscing nisi aliquet turpis nisi non. Feugiat et elit ac diam nonummy turpis ut tellus feugiat lobortis volutpat dolor laoreet. Id ipsum laoreet felis tempus proin adipiscing nisi aliquet turpis, ut volutpat dolor tincidunt. Volutpat adipiscing aliquam sem consectetur magna diam consectetur congue euismod, pulvinar nunc euismod ipsum. Laoreet, felis aliquam praesent turpis dolore tellus sit ut volutpat feugiat nibh, eget erat. </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Ut diam nonummy donec praesent turpis amet dolore aliquet amet dolore aliquet sit lobortis volutpat feugiat, lobortis volutpat dolor laoreet felis erat praesent adipiscing nisi proin consectetur magna diam nonummy. Magna nunc tellus feugiat proin at aliquam et at magna ullamcorper pharetra congue ullamcorper pulvinar tincidunt, id ipsum massa molestie lorem proin consectetur magna sem pharetra ipsum massa id ipsum. Nibh, mauris lorem et, elit erat diam amet congue euismod sed laoreet felis, tempus, mi adipiscing, tempus proin consectetur amet nunc euismod ipsum ante felis donec praesent turpis nunc tellus. Sit ut volutpat feugiat nibh eget ac diam nonummy donec praesent amet dolore tellus pulvinar nunc laoreet elit erat diam nonummy dolore tellus sit nunc, tellus sit, lobortis molestie lorem. Nibh eget erat mi felis erat praesent adipiscing nisi proin at magna sem euismod ipsum massa mauris tempus proin adipiscing, nisi sem pharetra congue ullamcorper, pharetra tincidunt, id sed massa. Molestie ipsum massa molestie felis erat mi felis aliquam, sem at magna sem pharetra ut non dolor laoreet elit donec mi, adipiscing donec aliquet amet nunc tellus ipsum, massa molestie. Lorem tempus mi adipiscing nisi sem consectetur nisi diam pharetra tincidunt euismod dolor laoreet eget, ipsum laoreet felis tempus proin at ac proin consectetur ut non dolor tincidunt lobortis molestie. Lorem nibh mauris ac et consectetur congue euismod dolor tincidunt id ipsum laoreet id ipsum nibh eget ac proin consectetur magna ullamcorper dolor lobortis volutpat felis aliquam sem consectetur magna. Sem consectetur magna ullamcorper pulvinar tincidunt euismod ipsum laoreet mauris aliquam praesent turpis nunc tellus ipsum ante mauris aliquam proin, consectetur magna massa molestie ipsum ante felis aliquam sem consectetur. Nisi non pharetra lobortis eget lorem, nibh elit donec diam amet dolore, ullamcorper ipsum laoreet molestie tempus proin, adipiscing nonummy donec praesent turpis dolore aliquet turpis ut volutpat feugiat tincidunt. </w:t>
+        <w:t xml:space="preserve">Massa tellus eget sed, laoreet felis tempus, proin adipiscing aliquam sem turpis lobortis, molestie lorem lobortis eget erat et nonummy magna ullamcorper pulvinar tincidunt id ipsum laoreet. Et, elit magna non dolor laoreet id sed mi elit donec, ullamcorper amet nunc molestie feugiat ante, felis nisi tellus sit nunc molestie feugiat ante praesent adipiscing. Aliquam praesent sit nunc molestie ipsum proin adipiscing aliquam sem pharetra congue, volutpat dolor lobortis elit erat diam consectetur tincidunt volutpat felis aliquam aliquet, sit massa molestie. Elit sit ante laoreet tellus elit amet aliquam congue mi mauris, feugiat, dolore mi molestie, consectetur erat massa sem euismod, turpis sem nonummy erat mi nonummy donec. Aliquet turpis dolore tellus tempus mi turpis nisi aliquet feugiat massa mauris tempus proin, turpis ut tellus lorem ante consectetur magna nunc id sed mi nonummy dolore. Ullamcorper ipsum laoreet, felis donec, praesent turpis dolore molestie ipsum ante felis aliquam proin turpis ut volutpat tellus sit massa, molestie tempus ante adipiscing nisi sem pharetra. Congue volutpat dolor, et at magna, ullamcorper dolor lobortis eget, erat mi nonummy magna ullamcorper turpis, dolore nibh mauris ac sem pharetra lobortis eget sed nibh eget. Erat praesent amet tincidunt id ipsum mi elit, donec praesent, turpis dolore tellus, ipsum massa mauris nisi, tincidunt eget lorem et nonummy, congue euismod dolor nibh elit. Donec praesent nonummy, congue ullamcorper, ipsum laoreet elit aliquam aliquet pulvinar massa id ipsum ante adipiscing nisi lobortis eget sed mi consectetur congue euismod dolor laoreet elit. Donec praesent nonummy donec ullamcorper pulvinar massa felis aliquam proin at, aliquam sem, turpis ut volutpat feugiat tempus ante felis aliquam sem turpis ut tellus feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Nibh" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Nibh volutpat sed tincidunt eget erat mi nonummy dolore aliquet turpis nisi tellus eget ac diam consectetur tincidunt eget sed laoreet euismod ipsum. Massa mauris lorem, ante, mauris aliquam sem sit lobortis molestie sed nibh consectetur magna ullamcorper tellus feugiat ante mauris aliquam sem, turpis lobortis. Molestie feugiat ante mauris ac, et consectetur magna, ullamcorper pharetra tincidunt, euismod ipsum laoreet felis aliquam praesent volutpat dolor nibh eget ac diam. Pharetra congue volutpat sed tincidunt id, tempus mi felis donec tellus ipsum mi adipiscing donec tellus ipsum mi sem pharetra congue ullamcorper amet. Dolore ullamcorper pulvinar laoreet felis donec praesent amet nunc id erat praesent nonummy dolore euismod ipsum ante adipiscing donec tellus pulvinar lorem et. At magna ullamcorper pharetra tincidunt eget sed et nonummy congue volutpat erat et nonummy magna aliquet amet nunc id erat mi adipiscing donec. Aliquet pulvinar dolor laoreet eget erat praesent nonummy congue ullamcorper amet massa id ipsum ante mauris tempus sem consectetur nisi volutpat feugiat erat. Praesent adipiscing aliquam aliquet sit ut non lorem ante adipiscing ut, tellus feugiat massa mauris ac sem turpis lobortis molestie lorem et consectetur. Magna sem pharetra tempus praesent adipiscing pharetra tincidunt eget lorem diam pharetra ut eget, ac et consectetur congue non sed laoreet eget erat. Et nonummy donec aliquet amet, nunc euismod consectetur magna non feugiat nibh mauris lorem nibh, elit donec praesent nonummy donec, tellus sit massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Tempus" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tempus lobortis eget dolor nunc id ipsum mi adipiscing donec aliquet turpis dolore. Aliquet euismod pulvinar massa felis donec, aliquet turpis nisi, tellus turpis ut tellus. Feugiat ante at magna non consectetur congue non sed nibh, eget ac et. Nonummy consectetur magna diam amet dolore euismod, dolor laoreet elit erat mi turpis. Nunc euismod ipsum ante adipiscing, donec aliquet sit nunc id tempus praesent sit. Dolor nibh elit ac ullamcorper pharetra tincidunt volutpat sed et nonummy dolore, ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Proin" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Proin at magna ullamcorper amet turpis ut molestie feugiat lobortis elit magna non dolor ante consectetur magna, tellus sit. Lobortis euismod sed, laoreet, elit erat, praesent nonummy dolore, ullamcorper non pharetra tincidunt id sed mi nonummy dolore aliquet. Turpis nisi aliquet sit nunc, molestie lorem proin at lorem, et elit magna ullamcorper pharetra tincidunt massa at aliquam. Non sit ut volutpat dolor lobortis eget erat mi felis donec aliquet turpis nunc id tempus diam nonummy dolore. Euismod ipsum, laoreet nibh nonummy congue non dolor nibh at ac, ullamcorper pharetra tincidunt volutpat sed mi nonummy dolore. Ullamcorper dolor mi felis erat diam amet nunc euismod at magna non sit lobortis volutpat ac proin consectetur ut. Non pharetra laoreet elit ac diam amet congue euismod dolor, mi elit magna ullamcorper amet, tincidunt felis consectetur ut. Tellus lorem proin turpis ut tellus feugiat massa mauris ac, proin consectetur magna ullamcorper, pharetra, tincidunt volutpat sed et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Mi" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Mi adipiscing aliquam proin turpis aliquam sem turpis ut non dolor lobortis volutpat erat et, consectetur, congue nunc molestie lorem proin consectetur nisi, tellus, lorem ante at lorem. Et at magna non amet congue euismod ipsum laoreet id erat, praesent adipiscing consectetur, congue ullamcorper pulvinar, tincidunt id tempus ante felis aliquam praesent turpis ut, tellus feugiat. Ante, mauris aliquam sem pharetra ut volutpat, feugiat et at, magna diam tellus pulvinar ante felis nisi aliquet sit nunc tellus sit, lobortis eget lorem nibh nonummy, congue. Non dolor nibh at magna ullamcorper pharetra, tempus praesent turpis nisi aliquet feugiat lobortis molestie lorem lobortis eget, lorem et, nonummy magna ullamcorper pulvinar tincidunt id ipsum mi. Felis donec, aliquet turpis nunc molestie elit ac diam pharetra tincidunt eget sed mi felis donec diam amet tincidunt id, tempus praesent nonummy dolore id sed mi adipiscing. Aliquam praesent turpis ut tellus eget erat et, nonummy dolore, ullamcorper amet nunc id tempus, ante felis tempus sem sit massa mauris aliquam, aliquet pulvinar, lorem, et eget. Donec, praesent amet congue, euismod sed mi felis donec euismod sed mi, nonummy donec ullamcorper pulvinar, tincidunt id ipsum mi adipiscing donec tellus mauris magna non, feugiat lobortis. Mauris lorem, et consectetur magna non dolor lobortis eget erat diam, pharetra, congue, volutpat sed mi elit donec praesent amet nunc tellus dolore ut diam felis at pulvinar. Lorem tincidunt diam nonummy dolore tellus pulvinar massa id tempus proin, adipiscing nisi sem, pharetra ut volutpat feugiat nibh elit ac nisi tellus ipsum massa mauris tempus proin. Consectetur ut tellus feugiat nibh at magna, diam, pharetra congue volutpat, lorem et consectetur congue non dolor tincidunt eget, erat nisi sem turpis ut non feugiat ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Felis" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus ante volutpat feugiat, lobortis eget lorem. Nibh nonummy magna ullamcorper amet dolore ullamcorper ipsum. Laoreet adipiscing pharetra congue non feugiat nibh eget. Erat et elit erat praesent turpis dolore euismod. Pulvinar, massa mauris tempus proin at ac sem. Consectetur magna laoreet id, tempus ante at, ac. Et elit ac, diam, amet, congue euismod dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Sit" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut molestie lorem nibh ante mauris lorem nibh elit ac diam, consectetur, magna ullamcorper amet nunc euismod ipsum, mi adipiscing aliquam praesent adipiscing ut tellus sit lobortis mauris ac. Aliquam proin adipiscing nisi aliquet turpis nisi, sem feugiat lobortis eget ac diam consectetur tincidunt volutpat, sed nibh elit donec diam pharetra laoreet elit donec ut tellus sit lobortis, molestie. Ac et consectetur nisi volutpat lorem et at magna non pharetra congue volutpat sed nibh eget donec ullamcorper pulvinar feugiat lobortis eget lorem et at magna ullamcorper pharetra tincidunt eget. Erat et elit dolore, ullamcorper pulvinar, tincidunt felis ipsum, ante adipiscing nisi euismod ipsum ante diam pharetra ut volutpat lorem et at magna ullamcorper pharetra tincidunt euismod sed mi elit. Erat aliquet turpis dolore tellus feugiat ante felis tempus proin turpis ut, nunc tellus sit massa felis tempus praesent, turpis ut non pharetra ut volutpat lorem nibh at ac diam. Pharetra tincidunt volutpat sed mi nonummy magna magna sem pharetra ut volutpat lorem diam consectetur magna ullamcorper pharetra congue, euismod sed laoreet elit, donec ullamcorper pulvinar massa id erat mi. Adipiscing nisi aliquet sit ac diam consectetur magna ullamcorper pulvinar tincidunt id, erat praesent, nonummy congue euismod ipsum laoreet adipiscing dolore ullamcorper pulvinar massa, id tempus praesent turpis dolore aliquet. Feugiat erat et nonummy magna volutpat sed nibh elit donec diam, amet nunc euismod sed mi adipiscing dolore, ullamcorper amet nunc id tempus praesent turpis dolore tellus, ipsum pulvinar nunc. Id tempus mi adipiscing, aliquam praesent, consectetur ut tellus lorem ante at aliquam sem sit ut molestie ac sem pharetra lobortis at aliquam proin turpis sed mi elit erat praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Aliquet" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis nisi proin consectetur magna diam, consectetur magna aliquet amet tincidunt tellus pulvinar nunc tellus feugiat nibh eget lorem. Nibh praesent turpis nisi non, sit massa, molestie lorem proin at nisi non dolor tincidunt volutpat sed laoreet felis tempus. Mi felis aliquam proin adipiscing magna tincidunt id sed mi adipiscing donec aliquet, amet massa molestie, tempus proin at ac. Proin consectetur, nisi volutpat dolor lobortis eget, ac et consectetur magna ullamcorper pulvinar, tempus, proin at aliquam sem pharetra, ut. Volutpat sed nibh eget erat et nonummy dolore ullamcorper pulvinar tincidunt id erat, praesent turpis dolore ante mauris magna sem. Consectetur magna non pharetra tincidunt euismod, ipsum, laoreet felis aliquam proin adipiscing dolore tellus feugiat ante, adipiscing nisi aliquet feugiat. Massa mauris lorem, magna ullamcorper pulvinar tincidunt elit donec ullamcorper pulvinar laoreet id, sed praesent nonummy congue euismod sed mi. Elit dolore ullamcorper pulvinar massa, id tempus mi diam consectetur congue euismod dolor tincidunt felis tempus mi nonummy donec aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Lorem" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh, eget erat diam consectetur congue euismod dolor, laoreet euismod ipsum massa felis aliquam praesent turpis ut non sit, lobortis molestie lorem, donec. Aliquet amet dolore, molestie feugiat massa mauris tempus proin at, magna sem sit lobortis eget lorem et, nonummy magna ullamcorper amet, tincidunt euismod ipsum. Lorem, et eget erat diam amet tincidunt volutpat erat, mi felis erat, mi adipiscing donec aliquet sit ut, tellus feugiat ante adipiscing ut tellus. Ipsum ante at pharetra laoreet id, erat mi elit donec ullamcorper dolor, laoreet felis erat praesent turpis dolore aliquet sit nunc tellus, feugiat nibh. Eget ac congue aliquet adipiscing nisi non pharetra ut non feugiat nibh volutpat, erat et amet congue euismod amet nunc euismod ipsum ante felis. Aliquam aliquet sit ut tellus eget erat praesent nonummy, donec ullamcorper pulvinar massa id ipsum ante at aliquam sem turpis ut non dolor lobortis. Euismod dolor nibh nonummy magna ullamcorper pulvinar tincidunt, lobortis volutpat sed nibh at magna ullamcorper amet congue euismod sed mi felis erat praesent turpis. Dolore tellus pulvinar massa et nonummy donec, diam, amet dolore tellus pulvinar laoreet id tempus proin, adipiscing nisi non feugiat lobortis volutpat lorem et. Elit erat diam consectetur congue euismod dolor aliquam sem turpis nunc molestie lorem ante adipiscing ut non pharetra congue non, dolor tincidunt eget sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Magna" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam nonummy donec aliquet pulvinar nunc molestie feugiat massa mauris, ac et at ac nunc tellus feugiat massa mauris tempus ante consectetur magna sem pharetra tincidunt. Volutpat sed et nonummy donec ullamcorper dolor nibh elit magna ullamcorper pharetra pharetra ut volutpat feugiat et at magna sem dolor tincidunt eget, erat diam pharetra tincidunt. Euismod dolor laoreet eget sed, mi, adipiscing donec aliquet sit, nunc id elit, erat et elit donec aliquet amet nunc tellus feugiat ante mauris tempus sem sit. Ut tellus lorem nibh mauris ac sem pharetra sed laoreet felis aliquam praesent amet nunc id tempus ante at nisi aliquet sit lobortis molestie tempus proin turpis. Nisi non dolor nibh at, magna sem sit ipsum mi felis aliquam praesent turpis nunc molestie feugiat lobortis volutpat feugiat et at magna sem pharetra tincidunt volutpat. Dolor laoreet felis tempus mi adipiscing donec, aliquet non pharetra laoreet elit erat diam amet tincidunt eget sed mi felis donec aliquet, pulvinar nunc molestie tempus mi. Felis pharetra lobortis volutpat sed nibh eget donec diam amet tincidunt, id sed laoreet adipiscing donec praesent amet nunc, molestie ipsum ante at ac proin consectetur ut. Non tellus ipsum massa mauris tempus, sem consectetur nisi non sit nibh at ac proin consectetur congue, eget lorem et at magna, ullamcorper amet congue volutpat erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Proin" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Proin at aliquam sem at ac diam molestie feugiat, lobortis molestie lorem nibh elit ac sem consectetur magna ullamcorper dolor laoreet euismod. Ipsum massa felis tempus praesent sit nunc tellus feugiat ante diam amet, tincidunt, id, sed mi felis erat praesent turpis nisi aliquet. Turpis nisi non dolor nibh mauris magna sem pharetra ut non, sed nibh praesent amet nunc tellus feugiat ante at, nisi sem. Sit lobortis molestie, feugiat lobortis volutpat sed laoreet felis erat praesent adipiscing dolore, tellus pulvinar dolor laoreet elit erat diam amet tincidunt. Id sed, laoreet, id tempus mi adipiscing nisi aliquet sit massa molestie lorem ante, consectetur nisi non pharetra, ut massa mauris lorem. Ante at ac et at ac, et nonummy dolore euismod ipsum massa felis tempus praesent amet dolore euismod ipsum ante felis donec. Aliquet, pulvinar lorem nibh nonummy donec ullamcorper sed nibh at ac ullamcorper dolor laoreet eget erat et amet congue euismod dolor laoreet. Felis erat aliquet pulvinar nunc id erat ut non sit lobortis eget sed et consectetur congue ullamcorper pharetra tincidunt id, erat mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Turpis" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nisi sem pharetra congue non dolor laoreet id erat mi elit erat praesent volutpat feugiat nibh eget ac sem. Consectetur congue ullamcorper amet nunc euismod ipsum massa mauris tempus praesent turpis ut tellus ipsum ante adipiscing dolore molestie id. Sed mi nonummy donec ullamcorper pulvinar tincidunt euismod ipsum ante, felis nisi aliquet sit ut tellus lorem, ante adipiscing aliquam. Non pharetra lobortis mauris felis aliquam, praesent adipiscing, nisi aliquet, sit lobortis molestie tempus proin turpis nisi volutpat feugiat nibh. Mauris, lorem et consectetur magna non dolor nibh praesent turpis ut molestie tempus ante at aliquam aliquet sit lobortis mauris. Ac et at nisi non feugiat nibh, mauris ac diam pharetra congue euismod lorem dolore tellus ipsum massa felis donec. Praesent adipiscing aliquam sem sit lobortis, molestie lorem proin consectetur nisi non, dolor lobortis, eget sed et nonummy donec diam. Nonummy lorem nibh adipiscing nisi non sit lobortis eget lorem et at magna ullamcorper amet congue, ullamcorper, pulvinar tincidunt id. Tempus nisi non dolor, lobortis mauris ac diam consectetur congue non dolor nibh elit erat praesent, adipiscing donec, ullamcorper pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Et" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Et elit erat et nonummy tempus. Mi mauris aliquam sem consectetur nisi. Non, pharetra lobortis mauris nonummy dolore. Tellus pulvinar massa id ipsum ante. At ac et at magna ullamcorper. Pharetra tincidunt eget erat et consectetur. Dolore euismod dolor mi elit, consectetur. Nisi non sit lobortis, mauris lorem. Et nonummy congue non dolor nibh. Eget sed laoreet felis erat praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Donec" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent, turpis aliquam proin at, congue non pharetra, tincidunt euismod ipsum. Massa molestie ipsum massa mauris tempus proin at ac et nonummy congue. Massa, mauris feugiat ante mauris nisi non, pharetra ut volutpat, dolor tincidunt. Euismod ipsum mi elit erat praesent turpis nunc tellus feugiat ante, felis. Aliquam congue volutpat, lorem et nonummy magna ullamcorper pharetra tincidunt id, sed. Laoreet felis aliquam aliquet turpis nunc, molestie ipsum ante mauris ac proin. Consectetur, nisi sem euismod ipsum ante, felis aliquam ante at nisi sem. Pharetra, ut volutpat sed nibh, at magna ullamcorper dolor tincidunt eget, sed. Mi elit, sit lobortis molestie lorem ante at, nisi, non dolor lobortis. Eget sed et, nonummy congue non dolor laoreet elit ac diam, amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Sit" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut non dolor laoreet euismod sed praesent amet dolore ullamcorper, amet, massa id tempus, ante felis aliquam aliquet volutpat, dolor tincidunt id ipsum. Mi felis, tempus praesent adipiscing nisi non sit lobortis mauris ac, proin consectetur ut non feugiat nibh at ac nisi aliquet sit lobortis molestie. Tempus proin consectetur ut tellus, feugiat nibh mauris ac diam consectetur magna non dolor laoreet eget ac diam amet tincidunt eget erat dolore aliquet. Sit, lobortis molestie lorem ante consectetur nisi non feugiat nibh at ac, sem sit lobortis eget lorem et nonummy congue non molestie ipsum ante. At ac sem turpis ut volutpat feugiat nibh, elit magna non dolor, nibh eget ac diam consectetur ut, non dolor nibh elit magna ullamcorper. Tellus feugiat massa molestie ac proin consectetur congue volutpat dolor lobortis eget ac diam consectetur congue volutpat lorem et consectetur congue euismod sed nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Dolor" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dolor nunc, tellus sit lobortis molestie feugiat lobortis mauris ac et nonummy, donec ullamcorper molestie ipsum nibh at aliquam, proin consectetur congue, non dolor lobortis. Eget sed mi elit dolore euismod, sed mi nonummy, magna ullamcorper pulvinar laoreet proin adipiscing ut tellus feugiat, nibh mauris ac et at magna non. Dolor tincidunt eget ac ullamcorper dolor lobortis elit ac diam consectetur tincidunt eget ac diam tellus ipsum massa felis, tempus, proin at aliquam proin consectetur. Congue non pharetra tincidunt eget, erat, et amet tincidunt volutpat erat et elit pulvinar sed et nonummy magna euismod dolor nibh elit donec ullamcorper pharetra. Laoreet id erat praesent amet congue, euismod ipsum mi elit dolore ullamcorper pulvinar tincidunt, felis turpis ut volutpat feugiat, nibh mauris magna sem, pharetra ut. Non dolor laoreet eget donec, diam amet dolore sem id at dolor donec praesent eget sed nibh ante at ac et at magna diam amet. Congue ullamcorper dolor tincidunt euismod ipsum praesent turpis dolore sem consectetur nisi tincidunt eget sed, mi felis aliquam aliquet turpis ut tellus feugiat massa mauris. Ac proin consectetur nisi non dolor tincidunt eget, erat, et nonummy congue euismod dolor aliquam praesent, turpis nisi tellus tempus ante adipiscing aliquam non, sit. Ut non dolor nibh elit magna ullamcorper dolor, lobortis volutpat erat mi elit erat praesent nonummy, feugiat ante consectetur nisi non sit lobortis eget lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Aliquet" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet adipiscing lorem et elit ac, praesent adipiscing donec aliquet amet, nisi aliquet. Turpis ut sem pharetra congue mi adipiscing nisi congue euismod pulvinar tincidunt id. Ipsum laoreet felis tempus praesent, sit ut tellus feugiat massa at aliquam proin. At magna ullamcorper pharetra tincidunt euismod dolor tempus sem consectetur nisi tellus, feugiat. Lobortis eget lorem et nonummy magna non, dolor laoreet eget, erat mi nonummy. Dolore aliquet pulvinar massa, molestie tempus mi turpis pharetra lobortis volutpat sed laoreet. Felis erat praesent nonummy dolore, tellus pulvinar massa id ipsum ante mauris ac. Et at, magna diam pharetra tempus mi, felis aliquam proin consectetur nisi sem. Consectetur magna ullamcorper pulvinar laoreet eget erat praesent nonummy nunc euismod pulvinar massa. Id aliquam praesent amet dolore tellus, euismod pulvinar massa id tempus ante adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Praesent" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Praesent, turpis dolore aliquet, pharetra pulvinar nunc molestie, ipsum ante. Felis aliquam, sem turpis ut non dolor lobortis, volutpat sed. Nibh elit, magna ullamcorper pharetra, tincidunt id ipsum laoreet felis. At magna, ullamcorper amet tincidunt volutpat sed tincidunt felis erat. Aliquet turpis, nisi sem sit ut tellus, feugiat nibh at. Ac, proin pharetra lobortis, eget adipiscing donec aliquet amet dolore. Aliquet feugiat massa mauris, lorem proin consectetur nisi, volutpat dolor. Tincidunt volutpat lorem, nibh, nonummy congue ullamcorper dolor lorem proin. At ac, proin consectetur congue volutpat lorem, et at magna. Diam dolor lobortis eget erat sem pharetra tincidunt eget lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Magna" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Magna aliquam nibh diam nonummy donec proin adipiscing ac proin nonummy sed nisi laoreet aliquet adipiscing ac nibh euismod mi tellus elit pulvinar tempus tincidunt praesent nunc proin. Non felis sit donec massa non eget turpis lorem congue proin molestie amet tempus massa nunc proin volutpat amet tempus tincidunt praesent molestie consectetur, sed nisi nibh ullamcorper. Mauris pharetra, aliquam ut et molestie consectetur sed dolore proin volutpat, amet aliquam lobortis, nisi nibh aliquet at dolor donec lobortis praesent tellus, consectetur sed dolore et euismod. Adipiscing dolor dolore ante non elit pulvinar nisi laoreet congue mi tellus elit, pulvinar ac tincidunt praesent volutpat nonummy tempus massa molestie ac proin at nisi non dolor. Lobortis volutpat sed nibh elit donec diam, amet, sit nibh mauris ac, et, consectetur congue non dolor laoreet id sed et elit donec ullamcorper amet nunc tellus pulvinar. Massa, mauris lorem ante mauris ac diam euismod ipsum laoreet felis aliquam tellus pulvinar, massa felis feugiat massa mauris ac sem turpis lobortis molestie feugiat et elit adipiscing. Nisi aliquet sit nunc, molestie feugiat nibh mauris ac, diam nonummy, magna, diam amet tincidunt id erat et nonummy dolore aliquet, amet massa id tempus ante non consectetur. Congue, volutpat sed et nonummy magna ullamcorper amet, dolore aliquet turpis ut molestie tempus proin adipiscing nisi, tellus sit lobortis, molestie lorem proin consectetur magna nisi tellus pulvinar. Nunc volutpat feugiat nibh, at nisi tellus, feugiat ante at nisi non sit ut volutpat lorem et at magna ullamcorper dolor tincidunt volutpat sed aliquam sem sit lobortis. Mauris tempus proin consectetur nisi non pharetra congue non dolor tincidunt id sed praesent nonummy dolore ullamcorper, pulvinar laoreet felis erat aliquet amet lorem proin turpis nisi volutpat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Ac" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Ac nisi sem consectetur, lorem et. Elit erat mi adipiscing donec, proin. At adipiscing aliquam aliquet turpis, nisi. Non pharetra, congue ullamcorper, pharetra congue. Euismod dolor, tincidunt id ipsum ante. Felis aliquam, proin consectetur, nisi sem. Consectetur turpis ut non, sit lobortis. Volutpat dolor tincidunt, euismod pulvinar nunc. Molestie feugiat ante mauris, lorem nibh. Eget erat mi elit magna ullamcorper. </w:t>
-[...223 lines deleted...]
-        <w:t xml:space="preserve">Nibh ullamcorper amet nisi proin at magna diam consectetur donec diam nonummy, donec praesent turpis nisi. Dolore aliquet sit nunc tellus pharetra congue non, pharetra tincidunt id ipsum massa id tempus ante. Mauris tempus ante at ac diam nonummy donec diam tellus feugiat nibh mauris, lorem nibh elit. Donec praesent nonummy dolore ullamcorper turpis dolore aliquet sit lobortis volutpat feugiat nibh volutpat erat mi. Id pulvinar sed laoreet elit donec diam nonummy, dolore aliquet turpis ut tellus sit massa mauris. Lorem et elit ac, et nonummy dolore ullamcorper amet dolore tincidunt euismod dolor, tincidunt euismod ipsum. Massa, molestie feugiat nibh mauris aliquam sem consectetur congue volutpat pharetra congue euismod, ipsum, laoreet id. Tempus mi adipiscing aliquam donec, ullamcorper amet nunc euismod, ipsum, massa mauris tempus proin at aliquam. </w:t>
+        <w:t xml:space="preserve">Ac et, elit erat mi mauris tempus ante mauris lorem diam, nonummy magna diam amet congue ullamcorper pulvinar massa felis tempus magna, diam, amet congue euismod sed, mi elit erat. Praesent turpis nunc euismod pulvinar ante, mauris aliquam praesent turpis nunc tellus, feugiat lobortis mauris adipiscing donec aliquet pulvinar laoreet felis, tempus mi adipiscing nisi aliquet sit lobortis molestie lorem. Proin at magna non, feugiat lobortis mauris ac et nonummy ut non id ipsum proin adipiscing nisi aliquet pharetra ut volutpat dolor tincidunt eget erat et consectetur tincidunt euismod, dolor. Laoreet id ipsum ante felis nonummy magna non amet congue ullamcorper pulvinar massa felis tempus proin, turpis, nisi aliquet feugiat massa mauris, tempus sem sit lobortis molestie lorem ante at. Ac et tellus pulvinar massa molestie tempus praesent turpis ut non sit ut volutpat feugiat nibh, eget sed, laoreet elit donec ullamcorper pulvinar tincidunt id erat praesent adipiscing dolore nibh. Eget sed nibh eget donec diam amet dolore ullamcorper ipsum laoreet felis aliquam aliquet pulvinar massa id tempus praesent volutpat lorem nibh mauris ac diam pharetra tincidunt volutpat, lorem et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Laoreet" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet, euismod ipsum lobortis volutpat feugiat nibh mauris ac diam, consectetur donec diam amet congue euismod ipsum aliquam sem consectetur congue non pharetra. Tincidunt volutpat erat et nonummy congue volutpat sed laoreet elit donec praesent amet tincidunt id sed praesent amet, consectetur magna diam pharetra laoreet. Eget ac et, elit dolore aliquet turpis dolore aliquet sit ut volutpat lorem proin consectetur nisi sem pharetra lobortis eget ac et aliquet. Turpis ut molestie id sed mi nonummy aliquam, praesent adipiscing nisi sem turpis lobortis molestie lorem ante at nisi non pharetra lobortis ante. Felis donec, aliquet, sit nunc id tempus proin adipiscing aliquam sem sit ut molestie feugiat nibh at ac, sem pharetra nibh eget sed. Mi elit erat ut non feugiat ante mauris ac, nibh nonummy donec, diam amet congue euismod ipsum laoreet, elit donec, aliquet amet massa. Molestie ipsum ante adipiscing aliquam proin consectetur pulvinar tincidunt felis erat praesent, nonummy dolore tellus ipsum mi felis donec aliquet turpis ut, tellus. Feugiat massa at aliquam, tincidunt volutpat sed et, nonummy magna aliquet pulvinar tincidunt euismod pulvinar, nunc mauris tempus ante at aliquam proin, pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Tempus" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tempus proin consectetur magna sem pharetra ut non dolor. Laoreet euismod ipsum laoreet felis aliquam ac et nonummy. Donec praesent amet nunc molestie ipsum massa, mauris tempus. Proin consectetur magna non pharetra tincidunt, volutpat dolor laoreet. Eget erat laoreet proin at magna, ullamcorper dolor nibh. Elit ac mi nonummy, dolore aliquet amet, nunc tellus. Pulvinar lobortis mauris tempus proin turpis nunc molestie lorem. Nibh mauris nonummy dolore, euismod ipsum massa molestie ipsum. Proin adipiscing aliquam proin turpis, ut non dolor tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Mi" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis aliquam aliquet turpis dolore aliquet sit ut volutpat. Dolor tincidunt, volutpat erat et, nonummy magna ullamcorper dolor laoreet. Id tempus ante diam consectetur magna ullamcorper pharetra tincidunt euismod. Sed laoreet felis aliquam proin turpis dolore tellus feugiat massa. Molestie feugiat nibh mauris ac et nonummy turpis, ut tellus. Feugiat, ante mauris ac proin consectetur ut mauris ac et. Elit ac diam pharetra congue eget dolor laoreet elit erat. Mi, felis nisi tellus euismod, pulvinar laoreet euismod ipsum laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Ac" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ac et at nisi non pharetra congue euismod molestie tempus proin, consectetur, magna sem consectetur. Magna ullamcorper amet congue ullamcorper pulvinar massa id ipsum ante at aliquam sem turpis ut. Non dolor lobortis ante felis tempus proin at nisi sem sit lobortis eget ac et. At ac ullamcorper amet, congue euismod ipsum laoreet id tempus ante felis tempus erat aliquet. Turpis dolore tellus pulvinar massa mauris tempus praesent, turpis ut tellus feugiat ante at aliquam. Proin consectetur magna ullamcorper pharetra congue ut molestie lorem proin consectetur nisi non pharetra congue. Euismod amet nunc aliquet pulvinar, massa mauris tempus proin adipiscing nisi sem consectetur congue volutpat. Dolor tincidunt euismod mauris ac proin, turpis ut volutpat feugiat nibh, mauris lorem diam consectetur. Congue diam nonummy dolore tellus sit nunc tellus sit, massa eget sed nibh at magna. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Ante" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Ante volutpat dolor, pulvinar nunc tellus feugiat nibh, mauris ac diam nonummy magna ullamcorper pharetra tincidunt euismod. Pulvinar nunc molestie ipsum, massa mauris ac proin at magna, aliquam sem consectetur, magna sem consectetur congue. Euismod dolor nunc euismod sit ut, tellus pharetra, ut volutpat dolor, nibh elit magna ullamcorper pharetra congue. Euismod molestie feugiat lobortis eget, lorem mi elit donec, diam amet nunc euismod ipsum laoreet id ipsum. Ante mauris ac proin, consectetur, magna ullamcorper tellus feugiat lobortis molestie feugiat nibh elit ac diam nonummy. Magna diam amet dolore tellus pulvinar, massa id tempus ante mauris lorem et at ac et nonummy. Turpis ut non feugiat nibh eget erat et elit donec praesent adipiscing aliquam proin consectetur magna diam. Nonummy magna, ullamcorper pharetra congue euismod ipsum, massa id id sed mi nonummy dolore ullamcorper pulvinar nunc. </w:t>
-[...97 lines deleted...]
-        <w:t xml:space="preserve">Donec proin at ac et at ac praesent adipiscing donec praesent turpis aliquam sem at nisi sem, dolor sit ac dolor, eget pulvinar, nisi. Laoreet, ante diam molestie at ipsum nisi sem elit sed nunc aliquet consectetur ac et id pulvinar ut diam nonummy erat, massa donec ante. Mauris pharetra aliquam ante ullamcorper felis pharetra ipsum aliquam lobortis ullamcorper adipiscing dolor donec, ante mauris lorem proin at ac diam, consectetur magna diam. Proin elit ac praesent adipiscing donec aliquet amet, dolore tellus feugiat lobortis molestie lorem ante, elit, ac, et nonummy donec diam amet nunc lobortis. Eget sed nibh, eget erat mi adipiscing dolore ullamcorper turpis nunc molestie, ipsum massa mauris ac proin consectetur, nisi sem consectetur lobortis volutpat sed. Laoreet elit adipiscing nisi, non sit lobortis eget sed laoreet eget erat mi felis erat praesent at aliquam proin consectetur ut tincidunt proin mauris. </w:t>
+        <w:t xml:space="preserve">Ante mauris ac proin elit erat praesent felis aliquam praesent amet nunc tincidunt volutpat, sed mi, nonummy. Dolore aliquet amet dolore aliquet pulvinar ut tellus feugiat nibh mauris ac diam consectetur congue non, dolor. Laoreet eget erat et proin consectetur congue volutpat feugiat nibh eget sed et nonummy magna diam amet. Dolore tellus ipsum massa mauris aliquam praesent adipiscing, nisi non feugiat massa mi nonummy, dolore, ullamcorper amet. Nunc molestie tempus mi adipiscing nisi euismod pulvinar massa mauris lorem ante mauris ac, diam consectetur congue. Ullamcorper felis aliquam aliquet pulvinar massa adipiscing donec praesent turpis dolore tellus feugiat ante adipiscing nisi sem. Turpis ut volutpat dolor nibh mauris, ac diam pharetra lobortis eget tellus feugiat nibh mauris, ac, sem. At magna ullamcorper dolor lobortis eget, erat et elit dolore aliquet turpis nunc, euismod, ipsum, ante felis. Aliquam sem, sit, nunc nibh elit magna ullamcorper pharetra laoreet eget, erat mi adipiscing donec aliquet amet. Nisi aliquet sit lobortis molestie lorem, ante aliquet turpis dolore euismod ipsum ante adipiscing, donec tellus pulvinar. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> XE "Aliquam" </w:instrText>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Aliquam lobortis, volutpat amet nunc aliquet. Turpis nisi sem pharetra tincidunt euismod. Pulvinar dolore tellus pulvinar dolor nunc. Tellus pulvinar nunc non pharetra ut. Volutpat pharetra tincidunt euismod pulvinar laoreet. Id feugiat massa mauris aliquam, proin. </w:t>
+        <w:instrText xml:space="preserve"> XE "Laoreet" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet euismod pulvinar nunc molestie lorem ante mauris lorem et elit erat mi felis tempus praesent turpis nisi tellus sit ut. Volutpat dolor lobortis, mi felis, aliquam sem sit nunc molestie feugiat nibh mauris nisi, non, feugiat nibh eget lorem et, elit. Erat et nonummy, dolore aliquet amet, massa et elit magna non dolor lobortis eget erat, laoreet felis erat mi adipiscing donec. Praesent adipiscing nisi non pharetra ut non dolor laoreet elit, erat et elit turpis ut volutpat feugiat et at magna, sem. Consectetur magna ullamcorper dolor laoreet eget erat praesent nonummy, dolore aliquet pulvinar massa id aliquam ut, molestie, lorem nibh elit, ac. Diam amet congue euismod sed mi felis donec, diam amet nunc euismod tempus praesent, nonummy dolore aliquet sit, nunc, tellus feugiat. At aliquam sem pharetra ut molestie lorem et at nisi, non, feugiat lobortis eget erat mi elit donec praesent adipiscing donec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INDEX \h "A" \c 2 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
@@ -482,761 +482,600 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ac</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 2, 6</w:t>
-[...19 lines deleted...]
-        <w:t>, 3, 7</w:t>
+        <w:t>, 7, 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Aliquet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 4, 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ante</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 5</w:t>
-[...19 lines deleted...]
-        <w:t>, 5</w:t>
+        <w:t>, 1, 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>C</w:t>
-[...13 lines deleted...]
-        <w:t>Congue</w:t>
+        <w:t>D</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Dolor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 1, 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Donec</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>D</w:t>
-[...59 lines deleted...]
-        <w:t>, 7</w:t>
+        <w:t>E</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Et</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>E</w:t>
-[...33 lines deleted...]
-        <w:t>Erat</w:t>
+        <w:t>F</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Felis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 3</w:t>
-      </w:r>
-[...18 lines deleted...]
-        <w:t>, 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Laoreet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 6</w:t>
+        <w:t>, 7, 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lobortis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 4</w:t>
+        <w:t>, 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 1, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t>Magna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 4, 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Massa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Mauris</w:t>
-[...25 lines deleted...]
-        <w:t>, 4</w:t>
+        <w:t>Mi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3, 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nibh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 5</w:t>
-[...39 lines deleted...]
-        <w:t>, 6</w:t>
+        <w:t>, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t>Praesent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Proin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 4</w:t>
-[...19 lines deleted...]
-        <w:t>, 4</w:t>
+        <w:t>, 2, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Sem</w:t>
-[...5 lines deleted...]
-        <w:t>, 2</w:t>
+        <w:t>Sit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3, 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Tellus</w:t>
-[...60 lines deleted...]
-        <w:t>Ullamcorper</w:t>
+        <w:t>Tempus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 2, 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Turpis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 5</w:t>
-      </w:r>
-[...18 lines deleted...]
-        <w:t>, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720" w:num="2"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1802,51 +1641,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re73af13ef91d4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd8fd233fe5fb421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd0e5c7086300491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R15518a1fc7324692" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rab4814d02a2f4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R93ed86bf27f94e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R35bd4c02ea194e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5bb68eb480e049d0" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>