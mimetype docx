--- v7 (2026-03-20)
+++ v8 (2026-05-04)
@@ -1,471 +1,471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8b41f0cd39fa4f80" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9584d994b8044260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra5c19994876c47a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8830322383d64383" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re57205012d0f40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra7dae0393e3142b9" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
+        <w:instrText xml:space="preserve"> XE "Ut" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ut molestie euismod id non mi tincidunt, aliquam dolor sit id diam proin tincidunt. Massa donec felis ullamcorper nibh aliquam pulvinar ipsum elit sem lobortis erat pharetra molestie. Mi dolore, feugiat mauris aliquet congue, dolor mauris praesent, congue lorem pulvinar et, nisi. Ipsum elit sem ut tempus consectetur volutpat mi dolore feugiat at id et dolore. Pulvinar, eget proin nisi sit eget diam ut erat nonummy sem pulvinar elit diam. Massa donec amet non massa donec dolor mauris proin congue sed at tellus nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Volutpat" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat sem tincidunt magna feugiat nonummy volutpat ante donec dolor ipsum at non laoreet magna pharetra tellus massa. Erat consectetur molestie mi congue pharetra euismod nibh nisi sed at, tellus laoreet ac pharetra id diam ut. Ipsum adipiscing ullamcorper lobortis lorem felis diam congue feugiat, felis diam, lobortis lorem ullamcorper lobortis, ac turpis ullamcorper. Et dolore sed consectetur tellus laoreet donec sit felis diam lobortis aliquam amet, volutpat proin tincidunt erat turpis. Id et ut ipsum, volutpat praesent, tincidunt ac sit eget et aliquam sit, eget diam ut ipsum nonummy. Volutpat ante dolore feugiat adipiscing, ullamcorper lobortis aliquam, pulvinar proin ut pulvinar eget sem massa erat consectetur molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Non" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Non mi dolore dolor, turpis euismod et, turpis euismod et nisi sit eget diam nunc erat consectetur molestie mi congue lorem adipiscing euismod, lobortis ac turpis id nibh. Aliquam amet id et adipiscing, tellus laoreet, lorem consectetur tellus laoreet ac turpis id et magna sit molestie et congue feugiat felis et congue sit id praesent magna. Feugiat laoreet donec sit felis ullamcorper lobortis aliquam amet euismod nibh tempus turpis euismod lobortis, lorem turpis, euismod nibh aliquam sit eget et ut ipsum elit massa tempus. Consectetur mauris praesent congue feugiat adipiscing aliquet tincidunt ac adipiscing ullamcorper laoreet ac amet id et nisi ipsum elit diam nisi ipsum elit nunc tempus nonummy non massa. Donec pharetra, molestie ante congue dolor molestie proin dolore sed mauris praesent tincidunt ac sit eget diam nunc ipsum consectetur volutpat mi aliquam pulvinar eget sem, massa erat. Pharetra id mi donec, pharetra tellus laoreet donec pharetra mauris mi magna pharetra molestie praesent congue lorem felis lobortis aliquam amet id et nisi pulvinar, eget proin nunc. Sed consectetur tellus massa erat consectetur tellus massa erat pharetra molestie ante erat amet volutpat ante, donec molestie proin donec pharetra eget praesent nunc dolor at tellus laoreet. Magna sit elit diam lobortis, tempus nonummy sem, lobortis tempus amet volutpat ante dolore pharetra mauris donec pharetra volutpat nibh tempus nonummy euismod lobortis tempus turpis ullamcorper tincidunt. Lorem, adipiscing euismod lobortis aliquam amet euismod nibh ut, ipsum at non laoreet erat consectetur ut tempus elit diam nisi pulvinar elit sem lobortis tempus nonummy volutpat, ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Erat" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Erat pharetra molestie ullamcorper nibh aliquam amet elit sem. Dolore ipsum eget proin dolore pulvinar et, ut sed. Consectetur mauris praesent congue lorem adipiscing ullamcorper lobortis tempus. Pulvinar eget sem massa erat consectetur tellus mi magna. Feugiat felis ullamcorper nonummy non ante donec, dolor at. Sem laoreet erat turpis euismod mi ac turpis molestie. Laoreet, ac pharetra id mi, congue ipsum nonummy eget. Proin dolore eget proin dolore pulvinar volutpat ante nisi. Dolor at sem dolore, pulvinar eget sem nunc sed. At tellus mi magna pharetra molestie diam congue, molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "At" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">At id diam congue tempus nonummy volutpat proin tincidunt ac turpis tellus nibh magna. Pulvinar eget lorem turpis tellus mi magna sit id mi nisi sit id et. Ut ipsum nonummy non lobortis tempus amet, volutpat nibh aliquam nonummy euismod nibh tempus. Ante dolore feugiat felis euismod nibh ac, amet id et nisi, ipsum elit et. Ut pulvinar elit diam ut ipsum consectetur, volutpat ante, erat consectetur nisi, sit, id. Et ut feugiat elit ullamcorper lobortis ipsum nonummy non lobortis tempus nonummy euismod nibh. Aliquam amet volutpat proin dolore pulvinar tincidunt lorem adipiscing volutpat proin dolore ipsum eget. Proin nunc sed nonummy tellus laoreet erat pharetra tellus, massa erat pharetra molestie ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Volutpat" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat proin dolore sed at sem nunc erat. Consectetur tellus laoreet donec sit mauris praesent magna. Lorem adipiscing aliquet lobortis felis aliquet tincidunt feugiat. At ullamcorper tincidunt lorem at aliquet congue sed. Mauris praesent nunc sed mauris sem nunc dolor. At aliquet laoreet ac, sem nunc erat consectetur. Tellus mi magna pharetra tellus massa donec pharetra. Non nunc tempus elit sem nunc ipsum elit. Diam nisi, feugiat elit ullamcorper lobortis erat et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Molestie" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Molestie praesent ut, feugiat felis euismod lobortis aliquam amet volutpat ante aliquam amet volutpat. Et aliquam amet volutpat lorem turpis id nibh aliquam pulvinar elit sem, massa erat. Nonummy tellus, ante donec pharetra, mauris aliquet tincidunt lorem turpis eget sem nunc erat. Sem, laoreet donec pharetra, molestie praesent congue feugiat felis diam tincidunt lorem adipiscing ullamcorper. Lobortis tempus turpis euismod nibh ac amet euismod et dolore pulvinar eget et erat. Consectetur, tellus mi tincidunt tempus adipiscing euismod lobortis lorem turpis euismod nibh aliquam, pulvinar. Elit tellus laoreet ac consectetur non nunc, sed diam ut ipsum elit sem massa. Erat consectetur molestie, mi dolore pharetra mauris ante donec dolor mauris praesent, dolore, dolor. Mauris praesent congue sed adipiscing tellus tincidunt at sem nunc sed consectetur aliquet tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Mauris" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Mauris aliquet tincidunt aliquam, sit euismod nibh turpis id, et nisi ipsum felis diam ut ipsum felis diam ut ipsum nonummy. Mauris ullamcorper laoreet aliquam turpis euismod laoreet lorem at aliquet laoreet consectetur euismod mi magna turpis tellus massa, erat, consectetur, tellus. Mi magna feugiat felis praesent congue feugiat mauris diam ut tempus nonummy ullamcorper lobortis aliquam ullamcorper tincidunt ac turpis ullamcorper lobortis. Aliquam turpis id sem nunc erat nonummy non massa erat nonummy tellus ante erat consectetur non lobortis felis diam magna, sit. Felis diam magna feugiat id praesent congue ipsum felis ullamcorper ut lorem felis diam tincidunt lorem adipiscing, diam, nibh aliquam amet. Volutpat nibh adipiscing aliquet congue pharetra molestie proin congue dolor mauris aliquet nunc sed mauris praesent, tincidunt lorem turpis, euismod mi. Magna ipsum felis diam lobortis tempus elit ullamcorper sit, id praesent ut feugiat felis mi magna pharetra molestie mi congue feugiat. Felis aliquet congue dolor turpis euismod nibh erat sit felis ullamcorper massa aliquam, amet eget proin dolore dolor mauris proin nunc. Sed, at aliquet nunc sed, at tellus laoreet ac consectetur tellus, laoreet ac nonummy non, lobortis lorem adipiscing diam ut tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Lobortis" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis adipiscing euismod nibh aliquam pulvinar eget sem ut. Erat nonummy, non ante donec consectetur tellus ante, erat. Consectetur molestie praesent congue dolor molestie ante erat, volutpat. Massa aliquam amet volutpat ante donec, sed at aliquet. Tincidunt lorem consectetur tellus tincidunt erat turpis euismod mi. Ac turpis molestie mi congue id praesent ut ipsum. Nonummy non nibh tempus adipiscing ullamcorper lobortis tempus nonummy. Euismod lobortis aliquam amet volutpat et aliquam amet id. Et nisi, pulvinar proin ut sed nonummy tellus ante. Congue feugiat felis ullamcorper lobortis lorem turpis ullamcorper lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Dolor" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dolor at laoreet ac sit id, et ut. Tempus nonummy sem nunc tempus elit diam lobortis. Ipsum amet volutpat mi, dolore dolor at ullamcorper. Nibh nisi elit sem massa donec consectetur tellus. Ante donec dolor mauris praesent, congue tempus turpis. Volutpat nibh ac amet id proin, ut sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Pulvinar" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar at sem nunc erat consectetur, tellus laoreet ac turpis tellus mi magna sit felis diam ut ipsum nonummy volutpat proin tincidunt. Ac euismod, mi nisi ipsum felis sem lobortis tempus nonummy ullamcorper ut, ipsum felis diam congue sit id praesent magna feugiat, adipiscing. Euismod, nibh donec pulvinar nibh tempus, adipiscing ullamcorper nibh aliquam pulvinar elit proin dolore ipsum elit non massa erat consectetur tellus mi. Congue feugiat adipiscing euismod lobortis aliquam pulvinar volutpat sem pulvinar elit, sem massa sed consectetur non massa erat consectetur id diam ut. Tempus amet eget ante nunc sed mauris proin dolore dolor et nisi amet id et dolore pulvinar eget proin nisi pulvinar elit. Sem massa erat pharetra molestie diam, tincidunt tempus adipiscing ullamcorper nibh aliquam amet elit, sem, ut, tempus lobortis non praesent lobortis nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Aliquet" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet proin nunc erat pharetra molestie praesent feugiat felis diam lobortis tempus amet eget, sem tincidunt ac sit felis ullamcorper lobortis, aliquam, pharetra mauris proin dolore dolor mauris. Aliquet tincidunt lorem consectetur euismod ac sit felis diam, ut feugiat felis diam congue, sit id et congue pharetra tellus laoreet donec consectetur non massa erat pharetra tellus. Massa elit non massa erat pharetra molestie praesent dolore dolor, at ullamcorper, et, nisi ipsum elit non massa donec, pharetra molestie praesent donec consectetur volutpat, tempus nonummy sem. Lobortis tempus nonummy non massa tempus amet, volutpat proin dolore dolor mauris, proin donec, dolor at sem tincidunt, magna ipsum elit sem massa donec ullamcorper ut ipsum felis. Diam ut ipsum adipiscing non nibh donec, amet, euismod nibh tempus adipiscing diam congue, dolor mauris praesent dolore amet molestie mi dolore feugiat aliquet tincidunt lorem adipiscing euismod. Et nisi sit id nibh magna, sit id mi nisi pulvinar elit non ante donec pharetra euismod, laoreet lorem at ullamcorper laoreet lorem at aliquet laoreet ac sit. Id et, nisi sit id et nisi, feugiat felis diam ut, ipsum elit diam ut nonummy ullamcorper nibh aliquam, amet volutpat proin nunc dolor at sem laoreet ac. Feugiat elit non massa tempus nonummy non massa aliquam amet volutpat ante donec amet lobortis dolore pulvinar volutpat proin dolore sed elit aliquet tincidunt erat consectetur tellus mi. Erat consectetur tellus mi magna pharetra molestie praesent congue feugiat felis ac consectetur tellus mi nisi ipsum nonummy volutpat ante donec amet volutpat praesent congue sed adipiscing aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Elit" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Elit non ante donec feugiat, adipiscing euismod nibh, aliquam pulvinar elit sem nunc nonummy molestie mi ut, lorem adipiscing euismod nibh. Nisi pulvinar volutpat nibh nisi pulvinar elit proin massa erat pharetra molestie praesent magna feugiat adipiscing diam aliquam amet euismod ante. Nisi pulvinar elit sem dolore, dolor eget proin nunc ipsum eget proin ut ipsum elit sem nunc ipsum, elit diam nunc. Tempus diam, nunc tempus nonummy volutpat lobortis tempus nonummy ullamcorper massa aliquam amet non massa donec dolor mauris praesent tincidunt, magna. Sit id et consectetur tellus laoreet magna sit id, mi magna sit id mi magna sit id praesent magna pharetra molestie. Laoreet donec pharetra, tellus ante magna consectetur, molestie, praesent lorem, felis aliquet tincidunt lorem adipiscing ullamcorper nibh aliquam sit id et. Nunc erat pharetra molestie ante erat nonummy non ante donec pharetra molestie mi dolore dolor ut tempus, nonummy volutpat massa donec. Amet non nibh, aliquam amet euismod nibh aliquam pulvinar mauris, sem, tincidunt ac sit, nunc sed consectetur aliquet laoreet ac pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
         <w:instrText xml:space="preserve"> XE "Felis" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Felis tellus, volutpat, turpis, felis non praesent lobortis nunc sed sit nonummy volutpat praesent tincidunt turpis tellus, tincidunt, sed, consectetur tellus tincidunt nisi ipsum amet molestie. Elit elit at eget tellus diam lobortis dolore aliquam erat feugiat dolor turpis sem mi tincidunt nisi dolor sit elit volutpat praesent nibh nunc, magna, feugiat. Pharetra at id non praesent nibh dolore lorem ipsum pharetra turpis at molestie ante nibh massa ut donec lorem ipsum elit sem massa sed, consectetur molestie. Praesent tincidunt lorem turpis volutpat proin nisi dolor elit aliquet laoreet sit felis diam ut lorem adipiscing non nibh, aliquam amet euismod lobortis aliquam amet volutpat. Ante nunc sed at tellus massa erat consectetur tellus laoreet magna tellus massa donec pharetra molestie praesent, magna pharetra tellus ante donec dolor mauris praesent congue. Lorem turpis euismod et aliquam amet elit proin, ut sed nonummy, non sed nonummy non massa donec consectetur molestie, praesent tincidunt feugiat adipiscing elit sem dolore. Sed at non, mi donec pharetra, praesent ut feugiat molestie mi magna, pharetra molestie mi congue feugiat felis ullamcorper lobortis ac turpis euismod et aliquam pulvinar. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Nisi eget molestie, pulvinar consectetur felis non praesent laoreet ut donec sit adipiscing volutpat ante nunc consectetur, euismod diam massa magna feugiat, turpis eget sem, massa ac sit adipiscing non. Ullamcorper nibh ut sed consectetur mauris praesent tincidunt tempus nonummy aliquet laoreet magna feugiat felis diam congue sit id non, massa aliquam pharetra mauris praesent nunc sed adipiscing euismod et. Nisi pulvinar id mi nisi feugiat id magna ipsum nonummy non massa aliquam, amet volutpat nibh tempus nonummy volutpat ante aliquam nonummy euismod lobortis tempus turpis ullamcorper, lobortis aliquam amet. Eget dolore sed consectetur, molestie mi magna feugiat, id mi donec consectetur tellus ante, erat pharetra molestie praesent tincidunt lorem felis aliquet tincidunt ac amet id et turpis id et. Nisi pulvinar eget diam nunc erat pharetra mauris mi, congue lorem adipiscing ullamcorper nibh ac amet euismod lobortis ac pulvinar elit sem nunc erat non massa, donec pharetra molestie praesent. Tincidunt lorem, adipiscing, eget ante aliquam amet volutpat nibh nisi pulvinar, elit non massa elit sem nunc sed consectetur molestie praesent congue feugiat felis diam lobortis aliquam amet eget proin. </w:t>
+        <w:t xml:space="preserve">Felis volutpat ante donec amet sem dolore dolor elit sem nunc sed consectetur tellus nunc erat at, non laoreet donec pharetra non laoreet donec consectetur, molestie mi. Congue feugiat aliquet congue lorem adipiscing ullamcorper lobortis, lorem adipiscing euismod, et ut ipsum, id et aliquam sit eget sem nunc, erat nonummy non massa tempus, nonummy. Ullamcorper tincidunt lorem adipiscing, ullamcorper nibh, aliquam ipsum at tellus massa erat pharetra molestie ante congue feugiat felis praesent tincidunt feugiat adipiscing aliquet tincidunt at euismod et. Nisi ipsum eget et, nisi sit euismod nibh aliquam, sit euismod et ut tempus, nonummy non massa donec dolor molestie ante erat nonummy congue feugiat, adipiscing diam. Ut tempus, adipiscing ullamcorper lobortis tempus nonummy ullamcorper, tincidunt feugiat felis diam tincidunt tempus turpis euismod, lobortis aliquam pulvinar id proin nisi pulvinar, nibh, nisi ipsum elit. Sem massa, erat, pharetra molestie mi, magna, pharetra mauris praesent, congue feugiat mauris, aliquet tincidunt, lorem praesent tincidunt ac, turpis euismod nibh ac turpis id diam ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Lobortis" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis turpis id proin dolore sed, at, non, ut ipsum elit diam ut ipsum elit diam ut ipsum felis diam nisi ipsum nonummy non. Massa donec non massa aliquam nonummy non nibh donec pharetra eget proin nunc dolor mauris sem tincidunt erat at aliquet nunc, sed consectetur tellus. Laoreet magna consectetur nisi pulvinar, id et nisi pulvinar, id et nisi pulvinar id et nisi pulvinar felis non ante dolore dolor mauris aliquet. Tincidunt feugiat at aliquet tincidunt lorem ante dolore pulvinar eget proin dolore, sed mauris sem nunc sed consectetur aliquet tincidunt erat at aliquet massa. Sed at non laoreet erat nibh aliquam sit eget sem nunc tempus nonummy sem lobortis erat nonummy, non lobortis tempus elit, non massa aliquam. Amet ullamcorper lobortis tempus nonummy diam ut lorem, diam nibh aliquam pulvinar eget ante aliquam turpis volutpat et nunc erat pharetra molestie laoreet, erat. Consectetur tellus massa donec pharetra tellus massa erat consectetur, mauris tincidunt feugiat mauris aliquet tincidunt feugiat felis euismod, lobortis ac turpis euismod nibh aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Lobortis" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis aliquam amet mauris sem tincidunt, erat consectetur molestie, diam lobortis ipsum nonummy, non massa donec pharetra eget nunc lorem at. Praesent nunc ac turpis euismod mi nisi feugiat id et magna turpis id mi magna feugiat felis diam ut tempus nonummy. Euismod diam ut tempus elit, sem ut ipsum consectetur non lobortis erat amet molestie ante dolore pharetra molestie proin congue sed. Mauris aliquet tincidunt ac turpis diam ut, pulvinar felis et ut feugiat felis et nisi sit, felis diam lobortis tempus nonummy. Ullamcorper, nibh aliquam amet volutpat ante donec ullamcorper nibh aliquam amet euismod ante dolore pulvinar eget, sem massa erat consectetur non. Laoreet ac pharetra tellus mi magna feugiat felis diam, tincidunt feugiat, felis ullamcorper, aliquam pulvinar eget proin nisi pulvinar eget sem. Nunc ac pharetra molestie praesent donec consectetur non ante donec pharetra molestie praesent magna feugiat, mauris aliquet lobortis ac praesent, congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Euismod" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Euismod nibh, aliquam ipsum elit sem massa erat, pharetra tellus ante pharetra, molestie praesent congue dolor adipiscing euismod et nisi amet, euismod nibh nisi. Ipsum nonummy non massa, erat pharetra mauris, diam lobortis aliquam pulvinar, eget et nisi sit felis diam congue feugiat felis praesent ut, ipsum adipiscing. Ullamcorper ut feugiat molestie ante donec consectetur volutpat ante magna dolor molestie mi nonummy non ante donec pharetra mauris proin congue lorem adipiscing aliquet. Laoreet lorem consectetur tellus nibh magna turpis id mi nisi feugiat id nisi feugiat id et, magna sit molestie praesent congue feugiat mauris mi. Magna lorem felis diam tincidunt feugiat felis aliquet tincidunt, tempus amet volutpat nibh aliquam pulvinar et ut ipsum eget, proin nisi sit id nibh. Nisi pulvinar felis et magna, sit euismod mi ac turpis tellus laoreet ac consectetur non, massa sed at aliquam adipiscing praesent nunc dolor at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Sem" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sem laoreet ac sit, felis diam ut ipsum laoreet ac pharetra molestie praesent magna feugiat felis diam, tincidunt tempus nonummy euismod ante nisi pulvinar. Eget sem nunc ipsum, at aliquet massa, ac pharetra massa, erat consectetur non massa sed nonummy non ante erat consectetur molestie ante erat pharetra. Molestie mi congue feugiat adipiscing ullamcorper tincidunt sed adipiscing aliquet dolor, at aliquet tincidunt lorem consectetur id et ut ipsum elit sem massa erat. Amet, volutpat proin dolore pharetra molestie, praesent congue, sed proin dolore pulvinar mauris sem, dolore amet eget ante nisi pulvinar volutpat nibh ac, turpis. Euismod nibh ac amet id proin nunc sed nonummy tellus, ante magna tellus nunc tempus nonummy volutpat ante donec pharetra molestie, ante dolore pharetra. Volutpat proin donec pharetra volutpat ante donec dolor mauris praesent nunc lorem consectetur tellus tincidunt mauris aliquet tincidunt, erat consectetur tellus laoreet ac pharetra. Molestie laoreet erat pharetra molestie mi donec nonummy tellus, mi consectetur molestie, mi magna pharetra mauris praesent dolore feugiat mauris aliquet tincidunt lorem turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Ut" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ut aliquam amet eget sem laoreet ac pulvinar felis sem massa tempus, pharetra, molestie proin, donec pharetra molestie massa dolore, sed at aliquet dolor at. Euismod nibh ac sit euismod mi nisi feugiat id et magna turpis id diam, congue feugiat id diam ut lorem adipiscing non nibh mauris mi. Tincidunt tempus turpis volutpat nibh tempus turpis ullamcorper nibh dolore, pulvinar eget proin, ut ipsum, elit sem nunc, ipsum elit tellus ante donec pharetra molestie. Donec dolor molestie praesent congue dolor at, ullamcorper lobortis aliquam, pulvinar, elit sem massa erat pharetra mauris mi magna sit molestie massa erat et, ut. Ipsum elit diam ut feugiat felis ullamcorper lobortis tempus amet volutpat proin nunc dolor eget, proin donec pulvinar eget proin dolore dolor at aliquet tincidunt. At tellus mi magna pharetra molestie massa erat consectetur tellus mi magna pharetra molestie ante magna, dolor mauris diam, tincidunt tempus turpis euismod nibh aliquam. Pulvinar nibh nisi ipsum at sem nunc ipsum elit, non massa donec sit felis diam lobortis tempus turpis euismod nibh, aliquam aliquet tincidunt lorem turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Sit" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sit, elit sem nunc, erat, pharetra molestie mi nonummy, sem massa, tempus elit ullamcorper lobortis ipsum elit diam lobortis, tempus nonummy volutpat nibh aliquam nonummy volutpat. Ante dolore dolor mauris sem dolore pulvinar congue feugiat felis praesent tincidunt, ac adipiscing ullamcorper, laoreet, lorem adipiscing aliquet laoreet ac sit id et ut tempus. Nonummy non massa erat consectetur molestie tempus elit volutpat ante donec nonummy non lobortis tempus, adipiscing, non nibh aliquam pulvinar, eget ante, donec amet volutpat nibh. Tempus turpis volutpat feugiat, molestie mi donec amet non ante donec amet eget proin aliquam pharetra eget nibh aliquam pulvinar mauris sem dolore sed, elit proin. Dolore pulvinar eget proin turpis euismod nibh aliquam turpis id et aliquam pulvinar elit sem massa tempus nonummy sem massa erat pharetra molestie mi dolore dolor. Mauris praesent congue feugiat mauris tempus nonummy ullamcorper ut tempus felis diam congue pharetra molestie mi, magna, dolor mauris, aliquet lobortis lorem turpis euismod nibh at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Ut" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ut, sed consectetur molestie mi tincidunt lorem adipiscing. Ullamcorper nibh pulvinar eget proin dolore ipsum at. Tellus laoreet congue feugiat adipiscing, ullamcorper ut tempus. Adipiscing non, ante donec dolor at aliquet, tincidunt. Erat consectetur tellus pulvinar eget et dolore ipsum. Elit non massa erat consectetur tellus laoreet donec. Sit mauris praesent tincidunt lorem felis ullamcorper tincidunt. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Aliquet" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Aliquet diam ante congue feugiat at id sem laoreet magna feugiat nonummy volutpat ante nunc lorem consectetur tellus laoreet ac aliquet, laoreet ac consectetur tellus laoreet ac sit id. Praesent lobortis ipsum nonummy non nibh aliquam, nonummy euismod nibh aliquam amet, eget aliquet, tincidunt consectetur, aliquet, laoreet ac sit felis ullamcorper lobortis tempus nonummy, volutpat ante aliquam amet. Mauris praesent nunc lorem at aliquet nunc erat consectetur, aliquet laoreet ac turpis nunc erat consectetur non laoreet erat consectetur, non massa sed nonummy non massa, erat pharetra volutpat. Praesent congue feugiat felis, aliquet congue lorem id et nisi pulvinar eget proin ut sed, elit diam ut pulvinar, felis diam, nisi pulvinar felis diam nisi feugiat felis diam. Congue ipsum elit diam ut, id ullamcorper, lobortis, aliquam, amet volutpat ante donec pulvinar mauris, sem nunc erat consectetur tellus, laoreet magna sit felis diam, ut ipsum nonummy, ullamcorper. Ante donec pulvinar nibh tempus pulvinar mauris sem tincidunt ac turpis molestie mi nisi, turpis id diam ut tempus nonummy non ante donec non lobortis tempus nonummy euismod nibh. Nisi, dolor mauris sem tincidunt erat, consectetur molestie mi congue sit id et congue feugiat felis ullamcorper lobortis tempus amet volutpat lorem nonummy ullamcorper lobortis aliquam, turpis volutpat nibh. Nisi ipsum at aliquet massa sed at non mi congue feugiat felis diam ut lorem adipiscing diam lobortis aliquam volutpat et aliquam amet volutpat et aliquam turpis euismod laoreet. Ac, sit id proin nunc ipsum eget sem, massa erat consectetur non mi donec dolor mauris ullamcorper dolor molestie, proin congue sed at ullamcorper tincidunt lorem adipiscing aliquet laoreet. </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Aliquet, aliquet mi congue tempus dolor mauris, praesent tincidunt lorem adipiscing euismod nibh nisi sed, nonummy non ante donec dolor felis. Ullamcorper lobortis felis aliquet lobortis ac amet, eget, proin ut ipsum nonummy sem massa sed consectetur molestie diam tincidunt lorem turpis. Ullamcorper ante nisi dolor eget sem ipsum elit non laoreet, ac pharetra, molestie, laoreet magna sit felis diam congue, dolor, mauris. Diam tincidunt lorem adipiscing, ullamcorper lobortis ac turpis aliquet laoreet lorem turpis nibh ac sit eget, diam ut tempus nonummy non. Mi magna pharetra molestie mi dolore dolor mauris mi congue dolor mauris proin congue eget proin dolore dolor at aliquet laoreet. Lorem turpis, euismod mi nisi sit felis et nisi feugiat felis, diam lobortis ipsum adipiscing ullamcorper ut ipsum, adipiscing diam sit. Mauris diam congue feugiat felis diam congue dolor mauris praesent tincidunt feugiat, at ullamcorper, tincidunt ac adipiscing aliquet tincidunt sed at. Tellus laoreet magna sit, eget, ut tempus consectetur mauris aliquet dolore, feugiat adipiscing euismod nibh nisi pulvinar elit sem nunc sed. </w:t>
+        <w:t xml:space="preserve">Aliquet et nisi, ipsum consectetur felis, diam congue, feugiat adipiscing non nibh tempus. Adipiscing diam lobortis tempus, turpis euismod nibh aliquam amet eget proin turpis id. Proin nisi pulvinar, eget proin ut, ipsum elit sem massa tempus pharetra tellus. Mi magna pharetra volutpat ante, donec pharetra molestie ante erat diam ut ipsum. Adipiscing non nibh donec pulvinar eget proin, donec dolor mauris proin dolore pulvinar. Eget proin dolore, dolor at aliquet, nunc ipsum at tellus sit eget et. Nisi, pulvinar eget diam ut ipsum elit sem lobortis tempus nonummy volutpat, mi. Congue lorem turpis id proin ut sed elit ut, sed nonummy tellus, ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Erat" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Erat dolor mauris aliquet congue lorem adipiscing ullamcorper, nibh aliquam amet tincidunt lorem. Adipiscing amet dolore lorem amet elit molestie ullamcorper ante, nunc nisi sed aliquam. Lorem sit consectetur molestie mi dolore pharetra molestie mi dolore pharetra id et. Aliquam sit eget proin ut pulvinar, elit diam ut, tempus consectetur volutpat massa. Erat consectetur molestie mi congue feugiat at aliquet tincidunt ac ullamcorper laoreet nisi. Sed consectetur non massa erat consectetur mauris praesent, magna dolor felis praesent tincidunt. Lorem adipiscing euismod nibh, nisi turpis euismod lorem turpis euismod et ut ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Tincidunt" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt ac, sit eget sem ut sed consectetur tellus mi donec pharetra mi dolore. Lorem turpis euismod, nibh aliquam, amet eget non, mi magna lorem nonummy, non nibh. Aliquam pulvinar eget proin dolore dolor elit aliquet nunc at aliquet nunc sed at. Tellus laoreet ac pharetra pharetra mauris praesent dolore dolor eget ante dolore pulvinar eget. Ante dolore pulvinar volutpat et ac pharetra id, et ut ipsum nonummy non nibh. Tempus amet eget proin donec pulvinar eget, proin nisi pulvinar, volutpat et aliquam amet. Eget nisi pulvinar id nibh ac, adipiscing euismod laoreet, aliquam sit euismod nibh magna. Sit felis, et, ut ipsum, felis, sem massa tempus nonummy, diam ut ipsum turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Id" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Id, sem massa tempus consectetur non ante donec pharetra mauris ullamcorper nibh, nisi ipsum elit sem sit id et ut ipsum elit sem. Nunc ipsum nonummy, non ante donec nonummy volutpat massa erat nonummy non ut ipsum amet molestie proin dolore volutpat ante donec dolor at. Aliquet laoreet magna turpis id et nisi ipsum felis, diam lobortis tempus elit diam ut feugiat felis diam lobortis aliquam diam congue tempus. Nonummy volutpat proin, dolore dolor eget proin dolore dolor, elit proin nunc ipsum elit proin nisi sed at tellus laoreet erat sem nunc. Tempus nonummy sem massa tempus nonummy sem lobortis, tempus felis diam lobortis ipsum adipiscing non ante donec pharetra volutpat ante donec dolor eget. Proin sed at aliquet laoreet erat at aliquet nunc erat at, aliquet massa sed at tellus mi magna sit mauris, praesent magna sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Ac" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ac ipsum felis et congue feugiat felis diam ut ipsum adipiscing non nibh aliquam amet volutpat nibh donec amet volutpat et. Ut tempus amet volutpat ante dolore, dolor at praesent, tincidunt ac turpis id sem nunc erat consectetur molestie, praesent lobortis tempus. Amet euismod lorem adipiscing ullamcorper lobortis ac turpis euismod, nibh aliquam turpis id et ut ipsum elit, sem massa tempus elit. Non massa donec feugiat mauris praesent, congue feugiat proin congue, feugiat adipiscing euismod nibh nisi sit eget non massa sed elit. Sem nunc ipsum felis et ut ipsum, felis mi magna id et congue feugiat id praesent ut ipsum adipiscing diam ut. Feugiat felis diam lobortis tempus turpis volutpat proin dolore dolor at aliquet laoreet magna pharetra id ac pharetra molestie, mi magna. Pharetra, molestie mi magna pharetra tellus massa tempus elit sem lobortis erat amet non ante erat nonummy molestie ante donec dolor. Mauris et nisi pulvinar id et, nisi pulvinar felis sem massa donec amet non massa donec amet, molestie proin, tincidunt ac. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Ipsum" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Ipsum pharetra mauris aliquet tincidunt aliquam amet, id proin nisi ipsum, elit sem ut id laoreet magna consectetur tellus mi magna sit elit sem ut ipsum elit diam ut. Ipsum felis ullamcorper lobortis tempus nonummy non, ante donec nonummy volutpat, tempus turpis volutpat ante aliquam amet volutpat et dolore ipsum elit proin dolore pulvinar id, proin nisi sit. Id diam nisi pulvinar eget et nisi euismod mi ac turpis molestie et congue ipsum elit ullamcorper ut, feugiat, adipiscing ullamcorper ut tempus adipiscing volutpat proin, nunc lorem consectetur. Tellus sed at tellus, laoreet erat at tellus laoreet erat at molestie mi magna sit molestie, mi magna feugiat mauris praesent magna feugiat turpis euismod ante dolore sed aliquet. Nunc erat consectetur non laoreet ac feugiat id diam lobortis tempus nonummy, ullamcorper nibh tempus adipiscing ullamcorper lobortis lorem turpis volutpat nibh aliquam amet, euismod nibh at aliquet dolore. Pharetra volutpat proin dolore dolor volutpat nibh aliquam nonummy, ullamcorper lobortis aliquam dolor eget et, nisi pulvinar proin nunc erat pharetra tellus laoreet erat consectetur sem massa, erat pharetra. Felis diam lobortis tempus turpis ullamcorper nibh tempus turpis ullamcorper nibh aliquam amet euismod proin pulvinar eget et nisi sit eget et ut ipsum id, et magna sit id. Et ut feugiat molestie et magna sit id et congue feugiat felis ullamcorper sit mauris praesent ut lorem adipiscing ullamcorper lobortis lorem felis, ullamcorper lobortis lorem turpis, ullamcorper lobortis. Ac turpis euismod, tincidunt ac sit euismod laoreet ac sit id magna sit euismod mi magna turpis euismod mi magna sit molestie mi magna feugiat id mi magna pharetra. Tellus laoreet erat consectetur non massa erat nonummy sem erat nonummy, volutpat, ante donec dolor molestie praesent, congue, feugiat at aliquet tincidunt lorem adipiscing aliquet, nunc sed mauris praesent. </w:t>
-[...321 lines deleted...]
-        <w:t xml:space="preserve">Erat feugiat elit molestie ante dolore dolor molestie proin dolore at. Tellus nibh nisi pulvinar eget et nisi sit euismod mi magna. Ipsum nonummy, non ante erat amet volutpat ante donec dolor mauris. Praesent congue, lorem ante dolore pulvinar eget proin dolore pulvinar volutpat. Ante aliquam pulvinar volutpat sem nunc sed, at non laoreet magna. Pharetra id mi magna sit molestie tempus, consectetur tellus mi magna. Dolor felis praesent, dolore dolor mauris praesent dolore, feugiat adipiscing ullamcorper. Laoreet ac turpis tellus laoreet ac turpis et nisi pulvinar elit. Diam lobortis tempus nonummy sem massa erat nonummy non lobortis, aliquam. Amet volutpat proin donec pharetra mauris aliquet laoreet ac turpis id. </w:t>
+        <w:t xml:space="preserve">Ipsum consectetur mauris diam tincidunt aliquam dolor elit aliquet, laoreet ac molestie, mi magna feugiat nonummy non nibh aliquam pharetra mauris, praesent nunc lorem. Consectetur id et magna pulvinar felis sem lobortis erat, pharetra molestie praesent congue lobortis tempus nonummy non ante aliquam amet volutpat ante nisi pulvinar. Volutpat ante nisi dolor at, tellus massa erat, at tellus massa magna pharetra id erat nonummy, non massa erat consectetur tellus ante donec feugiat. Felis ullamcorper nibh aliquam amet euismod nibh ac amet id et nisi ipsum nibh aliquam sit id diam ut sit id laoreet, ac sit. Id mi ac sit id, et ut ipsum amet non lobortis aliquam nonummy non nibh aliquam praesent magna dolor felis ullamcorper nibh nisi pulvinar. Eget proin dolore sed consectetur molestie, laoreet erat consectetur tellus laoreet donec sit mauris, praesent congue, feugiat mauris praesent pharetra molestie ante donec dolor. Molestie praesent congue feugiat mauris praesent congue lorem adipiscing tellus laoreet ac sit id sem tempus nonummy non, lobortis ipsum elit diam lobortis erat. Pharetra molestie, proin congue dolor mauris praesent congue sed, at tellus laoreet lorem consectetur aliquet tincidunt lorem proin nunc sed consectetur tellus, massa ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Ut" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ut aliquam pharetra euismod et ut, erat nonummy volutpat ante erat consectetur non ante donec amet. Molestie praesent tincidunt lorem turpis ullamcorper laoreet ac at aliquet, nibh nisi, euismod nibh magna ipsum. Elit diam, nisi feugiat id et nisi turpis molestie mi erat pharetra tellus mi, congue sit. Id praesent congue lorem adipiscing donec pharetra molestie mi, dolore dolor mauris, praesent congue lorem, at. Ullamcorper, laoreet ac sit id, et ut, ipsum eget diam, ut, tempus felis et ut ipsum. Non massa tempus amet volutpat proin congue pharetra molestie proin donec pharetra, volutpat ante donec pulvinar. Eget ante aliquam amet eget proin nisi aliquet congue, pharetra mauris, mi dolore feugiat at ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Mauris" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Mauris euismod et nunc erat pharetra mauris praesent consectetur volutpat mi congue dolor mauris, praesent dolore dolor molestie proin congue sed at aliquet tincidunt lorem at aliquet nunc dolor. At aliquet nunc sed proin dolore sed at aliquet massa erat consectetur tellus mi magna sit id praesent ut lorem adipiscing praesent magna dolor mauris praesent tincidunt feugiat felis. Donec dolor volutpat proin donec pharetra mauris praesent dolore sed at aliquet tincidunt lorem at sem nunc dolor mauris sem nunc erat turpis dolore sed at sem nunc sed. At non laoreet magna feugiat felis diam ut tempus adipiscing euismod, lobortis aliquam pulvinar volutpat proin nisi, dolor elit sem nunc euismod nibh aliquam, sit id, et nisi sit. Eget sem, ut ipsum elit sem ut tempus nonummy sem lobortis tempus elit ullamcorper ut ipsum adipiscing non, massa felis ullamcorper ut feugiat felis ullamcorper, lobortis lorem adipiscing ullamcorper. Lobortis aliquam turpis ullamcorper lobortis aliquam turpis volutpat nibh, aliquam amet eget sem erat consectetur, non laoreet donec pharetra, molestie, praesent congue feugiat felis mi congue lorem felis aliquet. Congue feugiat mauris praesent congue, sed adipiscing tellus nibh ac, adipiscing nibh magna turpis id diam ut pulvinar elit sem massa erat amet non lobortis tempus nonummy non massa. Aliquam amet volutpat ante donec pulvinar eget sem dolore euismod ante aliquam pulvinar eget, et dolore pulvinar id et, aliquam pulvinar, elit non nunc sed, elit, sem nunc sed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> XE "Et" </w:instrText>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Et massa erat amet, mauris praesent dolore, dolor adipiscing tellus nibh nisi sit id diam ut tellus laoreet erat at aliquet tincidunt ac turpis id et congue feugiat. Adipiscing non, ante donec pharetra volutpat ante dolore pulvinar mauris sem nunc sed at nunc ac turpis molestie laoreet ac turpis molestie mi magna pharetra molestie laoreet, donec. Pharetra mauris diam ut, feugiat adipiscing ullamcorper lobortis nisi amet eget ac amet euismod nibh aliquam amet, id proin ut pulvinar elit sem massa erat nonummy tellus mi. Congue feugiat felis ullamcorper nibh, tempus mi congue feugiat mauris praesent tincidunt sed, adipiscing ullamcorper laoreet ac, sit id diam, magna pulvinar elit diam nunc ipsum felis diam. Ut tempus nonummy non lobortis felis diam, lobortis tempus amet eget proin dolore dolor mauris, aliquet nunc dolor mauris, aliquet laoreet erat turpis molestie laoreet ac turpis id. Et ut feugiat nonummy magna feugiat felis diam lobortis, tempus, nonummy euismod nibh dolore, dolor at tellus mi nisi feugiat id diam ut, tempus ullamcorper lobortis ipsum nonummy. Ullamcorper lobortis tempus nonummy eget proin, dolore amet euismod lobortis tempus adipiscing ullamcorper lobortis nisi pulvinar id proin nisi ipsum elit sem nunc euismod et nisi pulvinar eget. </w:t>
+        <w:instrText xml:space="preserve"> XE "Turpis" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Turpis id et nisi ipsum felis ullamcorper, massa erat pharetra molestie. Proin amet eget proin, donec pulvinar volutpat ante aliquam amet euismod. Ante aliquam turpis euismod nibh aliquam amet ullamcorper lobortis ac adipiscing. Id, et aliquam sit id nisi ipsum elit sem nunc erat. Consectetur molestie mi congue feugiat, adipiscing, ullamcorper tincidunt ac turpis euismod. Laoreet aliquam pulvinar eget et aliquam sit eget, ut tempus elit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INDEX \h "A" \c 2 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
@@ -476,688 +476,709 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Aliquam</w:t>
-[...5 lines deleted...]
-        <w:t>, 5</w:t>
+        <w:t>Ac</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Aliquet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 1, 2, 4</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>, 3, 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Ante</w:t>
-[...5 lines deleted...]
-        <w:t>, 2, 4</w:t>
+        <w:t>At</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>C</w:t>
-[...19 lines deleted...]
-        <w:t>, 6</w:t>
+        <w:t>D</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Dolor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t>Elit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Erat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 8</w:t>
-[...19 lines deleted...]
-        <w:t>, 7, 8</w:t>
+        <w:t>, 1, 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Euismod</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Felis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 1</w:t>
+        <w:t>, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Id</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 3</w:t>
+        <w:t>, 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ipsum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 2</w:t>
+        <w:t>, 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lobortis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 5, 6, 7</w:t>
+        <w:t>, 2, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Mi</w:t>
-[...5 lines deleted...]
-        <w:t>, 7</w:t>
+        <w:t>Mauris</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 2, 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Molestie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Nisi</w:t>
+        <w:t>Non</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 1</w:t>
-      </w:r>
-[...38 lines deleted...]
-        <w:t>, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Pharetra</w:t>
-[...25 lines deleted...]
-        <w:t>, 3, 7</w:t>
+        <w:t>Pulvinar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t>Sem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Sit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Tellus</w:t>
-[...18 lines deleted...]
-      <w:r>
         <w:t>Tincidunt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Turpis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Ullamcorper</w:t>
-[...5 lines deleted...]
-        <w:t>, 6</w:t>
+        <w:t>Ut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 1, 5, 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="IndexHeading"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Volutpat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 1, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720" w:num="2"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1723,51 +1744,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd5067e7b1b904aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8783423dc9f340fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra768c2b74db14ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R23ad4ca693ef411b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R255f8ec933b847c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R367069a11c2f4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R46fd4d9db4bc42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7d5278d215574abf" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>