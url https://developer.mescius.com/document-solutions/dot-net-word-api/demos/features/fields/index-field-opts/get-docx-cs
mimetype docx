--- v8 (2026-05-04)
+++ v9 (2026-06-18)
@@ -1,471 +1,471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8830322383d64383" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re57205012d0f40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra7dae0393e3142b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1e87e08f16184e2a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7e1f0d49e70d485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf7e80b15c28f4c43" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
+        <w:instrText xml:space="preserve"> XE "Non" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Non congue, lorem erat consectetur tellus ante, erat eget nibh nisi turpis tellus non nisi, consectetur proin aliquam at aliquet donec pharetra diam magna consectetur et. Aliquam at, ante lorem molestie nunc sit tellus nunc amet praesent tempus felis molestie massa feugiat tellus nunc turpis praesent donec felis laoreet, sed id tincidunt. Dolor non congue, consectetur, proin ac mauris ante tempus mauris ante ipsum lorem molestie nunc sit aliquet aliquam felis mi ipsum id laoreet ipsum id tincidunt. Dolor volutpat ut sit tellus nisi, turpis praesent donec sed volutpat tincidunt sit sem ac mauris nibh feugiat non ut consectetur proin aliquam adipiscing mi tempus. Id laoreet pulvinar ullamcorper dolore nonummy praesent erat id laoreet nunc sit praesent, tempus mauris nunc ipsum, euismod, nunc amet praesent erat felis laoreet dolor ullamcorper. Dolore nonummy et erat eget tincidunt amet praesent sed id tincidunt ut, turpis aliquet tempus felis ante ipsum, euismod dolore amet diam donec felis laoreet pulvinar. Euismod et lorem mauris lobortis tincidunt dolor non magna at proin ac mauris nibh feugiat tellus, nisi consectetur proin, lorem molestie nunc pulvinar aliquet aliquam felis. Ante tempus molestie, dolore amet at et, ac mauris massa feugiat, dolor sem non, ante dolore ac pulvinar elit diam massa tempus nonummy non, mi congue. Ac ac pharetra id praesent magna dolore nonummy praesent erat eget nibh sed volutpat tincidunt pharetra diam magna at ante feugiat non ut turpis sem, nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Pulvinar" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar at sem nisi turpis praesent aliquam aliquam mauris. Nibh lorem mauris ante pulvinar tellus nunc pulvinar diam. Donec elit et erat eget nibh feugiat molestie lobortis. Feugiat tellus nunc turpis aliquet sem aliquam at nibh. Feugiat molestie massa sit tellus, dolore pulvinar, diam donec. Elit mi erat eget lobortis, dolor non nisi sit. Aliquet, dolore congue consectetur proin aliquam, at proin tempus. Id massa pulvinar tellus dolore nonummy mi ipsum, euismod. Nunc amet praesent, erat felis tincidunt pulvinar turpis proin. Aliquam adipiscing proin tempus id massa, pulvinar ullamcorper donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Volutpat" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat lobortis feugiat mauris massa ipsum. Id molestie massa feugiat molestie massa. Ipsum euismod nunc nonummy praesent sed. Eget laoreet pulvinar ullamcorper magna consectetur. Diam magna at nibh lorem volutpat. Nisi consectetur elit mi ipsum euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Pulvinar" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar id, laoreet sed eget lobortis dolor sem nisi turpis sem aliquam at ante ipsum pharetra ullamcorper magna at et lorem mauris ante lorem molestie massa pulvinar tellus nunc. Amet diam donec elit mi sed, volutpat lobortis dolor volutpat congue pharetra elit mi sed eget tincidunt ut mauris, proin tempus, molestie massa pulvinar euismod nunc pulvinar diam donec. Elit diam magna eget lobortis dolor sem magna tempus, id massa amet aliquet, donec adipiscing mi ipsum ullamcorper congue amet diam donec eget laoreet dolor euismod congue nonummy diam. Ac eget lobortis, nunc amet aliquet donec, nonummy diam ac elit laoreet dolor non congue consectetur proin, lorem mauris nibh feugiat tellus nisi at proin tempus felis ante ipsum. Nisi adipiscing mi tempus, id massa ipsum euismod congue nonummy, diam ac at, laoreet pharetra non congue consectetur diam aliquam at ante lorem tellus ut consectetur sem volutpat lobortis. Dolor non congue, consectetur sem aliquam at ante ipsum molestie ut, adipiscing praesent aliquam felis praesent erat dolor, non magna mauris nibh feugiat volutpat ut, turpis sem, aliquam at. Ante tempus molestie nunc amet ullamcorper donec, nonummy diam, erat, eget laoreet dolor ullamcorper congue aliquam felis ante, ipsum euismod tincidunt amet aliquet erat felis laoreet sed euismod sem. Ante congue aliquam ipsum nonummy non, massa erat consectetur tellus ante magna lorem massa dolore feugiat adipiscing aliquet tincidunt amet diam magna elit nibh, lorem mauris ante ipsum id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Volutpat" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat lobortis, tempus mauris ante tempus id nibh lorem. Mauris proin tempus mauris, massa feugiat tellus et erat. Elit et lorem molestie massa feugiat tellus nisi at. Nibh feugiat tellus nisi, adipiscing praesent lorem, tellus ut. Consectetur aliquet nisi turpis elit lobortis pharetra sem magna. At et lorem mauris massa ipsum tellus nunc turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Elit" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Elit proin tempus adipiscing ante, tempus felis at ante tempus id massa pulvinar ullamcorper congue nonummy mi ipsum, euismod, nunc dolor euismod congue consectetur et lorem volutpat tincidunt. Dolor molestie, ut consectetur felis laoreet ipsum euismod dolore nonummy diam erat eget laoreet dolor non ut, pharetra diam ac at ante lorem, tellus nunc sit aliquet nisi. Adipiscing eget lobortis pharetra sem magna at et lorem mauris ante ipsum, id massa sit aliquet donec adipiscing mi erat eget laoreet dolor volutpat sem tempus mauris lobortis. Pulvinar euismod dolore turpis praesent donec id laoreet ipsum euismod dolore adipiscing praesent erat elit nibh sed, volutpat lobortis feugiat non nisi consectetur consectetur diam sed volutpat congue. Consectetur sem nisi at et lorem molestie ut pharetra aliquet nisi adipiscing proin tempus molestie, massa sit aliquet aliquam mauris ante pulvinar elit nibh dolor euismod magna nonummy. Et erat volutpat tincidunt amet ullamcorper magna at et feugiat molestie lobortis pharetra sem ullamcorper magna elit nibh sed eget lobortis sit non nisi consectetur ante tempus molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Magna" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Magna sit tellus nunc pulvinar tellus nunc amet diam, donec elit mi dolor, euismod. Congue nonummy, et, erat eget lobortis pharetra non magna tempus, molestie nunc, amet praesent. Donec adipiscing mi ipsum euismod dolore nonummy mi tempus, id nunc amet praesent erat. Felis laoreet dolor euismod dolore nonummy mauris massa feugiat, tellus nisi at ante feugiat. Molestie massa ipsum euismod dolore adipiscing praesent erat elit laoreet dolor ullamcorper magna consectetur. Diam ac at ante nunc amet aliquet donec elit mi ipsum euismod dolore amet. Praesent sed id laoreet dolor non congue nonummy et ac mauris nibh feugiat pulvinar. Euismod congue nonummy diam erat eget, lobortis, dolor non congue consectetur proin ac mauris. Ante ipsum molestie, nunc, sit praesent, aliquam felis ante ipsum id laoreet nisi turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Consectetur" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur amet eget, felis diam lobortis, tempus, felis laoreet sed euismod dolore amet adipiscing proin tempus felis laoreet sed id laoreet pharetra non magna nonummy et, lorem. Eget, nibh dolor non, ut turpis proin tempus felis ante feugiat, pharetra ullamcorper, magna elit nibh feugiat non ut sit, sem, aliquam adipiscing nibh feugiat molestie massa. Sit aliquet donec adipiscing mi, tempus id nunc amet consectetur proin ac mauris lobortis turpis aliquet nisi at ante ipsum id nunc sit aliquet donec nonummy praesent. Sed eget laoreet, pulvinar euismod congue tempus mauris massa sit sem nisi turpis praesent donec elit mi sed id tincidunt pharetra non magna at et lorem mauris. Nibh lorem, mauris nunc turpis, sem mi, erat volutpat tincidunt, pharetra sem nisi at et feugiat molestie massa sit non nisi adipiscing proin, tempus felis massa sit. Aliquet donec adipiscing mi erat consectetur diam ac, mauris ante lorem molestie ut consectetur, proin ac mauris massa feugiat tellus dolore adipiscing praesent aliquam felis eget lobortis. Sit non nisi adipiscing, proin tempus mauris massa, pulvinar euismod nunc amet aliquet dolore elit mi sed, volutpat tincidunt amet diam ac at et, sed, sit aliquet. Donec nonummy praesent, erat, eget, nibh sed euismod magna nonummy et sed volutpat tincidunt dolor sem ac elit lobortis, dolor, non congue, consectetur proin ac amet aliquet. Donec adipiscing laoreet, ipsum euismod nunc nonummy ante, tempus felis laoreet, dolor ullamcorper magna felis mi erat volutpat tincidunt pharetra ullamcorper ac at nibh feugiat amet aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Erat" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Erat amet ullamcorper, euismod tincidunt dolor non congue consectetur proin nisi adipiscing praesent aliquam felis, mi. Tempus euismod nunc pulvinar ullamcorper congue, nonummy diam erat volutpat lobortis, pharetra amet praesent aliquam felis. Mi, erat eget laoreet sed volutpat ut nonummy et lorem eget tincidunt dolor non ut turpis. Sem nisi felis mi lobortis dolor volutpat, congue, consectetur et ac mauris massa feugiat tellus ut. Turpis praesent, tempus mauris nunc turpis praesent tempus, felis ante ipsum tellus non magna consectetur proin. Ac mauris ante feugiat tellus dolore turpis proin ipsum molestie nunc, pulvinar aliquet donec adipiscing, mi. Erat eget, nibh sed volutpat congue consectetur adipiscing ante ipsum tellus dolore adipiscing mi tempus, id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Mi" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Mi, magna at, proin nisi adipiscing eget tincidunt dolor ullamcorper ut pharetra. Aliquet nisi turpis praesent tempus id massa pulvinar tellus donec adipiscing mi. Sed eget laoreet dolor euismod congue consectetur felis mi ipsum tellus nisi. Adipiscing ante tempus id massa pulvinar aliquet donec nonummy praesent erat eget. Tincidunt, pharetra diam donec elit nibh dolor euismod proin tempus mauris massa. Feugiat euismod nunc amet mi tempus felis laoreet pulvinar ullamcorper, congue nonummy. Praesent, ac, at et lorem eget lobortis dolore nonummy praesent tempus felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Dolore" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dolore pharetra ullamcorper congue, pharetra non, ut turpis aliquet dolore nonummy praesent erat lorem molestie. Massa ipsum tellus nunc, amet turpis erat tempus nonummy volutpat euismod nibh nisi pulvinar nonummy. Tellus mi congue feugiat, pulvinar eget tellus pulvinar eget proin tempus felis ante ipsum, tellus. Nunc amet ullamcorper congue pharetra ullamcorper magna consectetur nibh lorem mauris lobortis sit tellus ut. Turpis sem aliquam felis volutpat tincidunt pharetra non magna consectetur proin ac mauris ante, ipsum. Id nunc pulvinar aliquet aliquam felis laoreet sed eget tincidunt, dolor euismod praesent aliquam adipiscing. Mi erat id, tincidunt dolor euismod congue, nonummy et sed, euismod tincidunt amet et erat. Id congue amet, diam donec elit nibh, sed volutpat proin aliquam adipiscing, ante ipsum euismod. Nunc, pulvinar aliquet donec felis laoreet pulvinar euismod congue elit et sed euismod, dolore nonummy. Mi sed eget laoreet pharetra diam ante, tempus molestie nunc sit aliquet, dolore turpis praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Sit" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sit tellus, dolore pulvinar ullamcorper, congue nonummy. Diam, ac at et ac mauris ante. Tempus id laoreet ipsum id congue amet. Diam praesent donec adipiscing mi sed euismod. Nunc amet diam donec elit mi dolor. Volutpat tincidunt dolor non magna consectetur sem. Aliquam adipiscing proin ipsum aliquam adipiscing ante. Ipsum tellus ut adipiscing proin tempus molestie. Massa sit aliquet nisi adipiscing mi ipsum. Euismod nunc turpis praesent tempus molestie nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
         <w:instrText xml:space="preserve"> XE "Ut" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Ut molestie euismod id non mi tincidunt, aliquam dolor sit id diam proin tincidunt. Massa donec felis ullamcorper nibh aliquam pulvinar ipsum elit sem lobortis erat pharetra molestie. Mi dolore, feugiat mauris aliquet congue, dolor mauris praesent, congue lorem pulvinar et, nisi. Ipsum elit sem ut tempus consectetur volutpat mi dolore feugiat at id et dolore. Pulvinar, eget proin nisi sit eget diam ut erat nonummy sem pulvinar elit diam. Massa donec amet non massa donec dolor mauris proin congue sed at tellus nibh. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Volutpat sem tincidunt magna feugiat nonummy volutpat ante donec dolor ipsum at non laoreet magna pharetra tellus massa. Erat consectetur molestie mi congue pharetra euismod nibh nisi sed at, tellus laoreet ac pharetra id diam ut. Ipsum adipiscing ullamcorper lobortis lorem felis diam congue feugiat, felis diam, lobortis lorem ullamcorper lobortis, ac turpis ullamcorper. Et dolore sed consectetur tellus laoreet donec sit felis diam lobortis aliquam amet, volutpat proin tincidunt erat turpis. Id et ut ipsum, volutpat praesent, tincidunt ac sit eget et aliquam sit, eget diam ut ipsum nonummy. Volutpat ante dolore feugiat adipiscing, ullamcorper lobortis aliquam, pulvinar proin ut pulvinar eget sem massa erat consectetur molestie. </w:t>
+        <w:t xml:space="preserve">Ut sit, aliquet dolore pulvinar euismod tincidunt dolor volutpat ut sit aliquet nisi at ante ipsum, molestie nunc amet aliquet donec. Sed, eget lobortis sit non magna, adipiscing proin tempus molestie ut turpis sem aliquam felis, ante tempus molestie nunc amet ullamcorper. Dolore nonummy diam ante, tempus id laoreet pulvinar euismod dolore nonummy, mi erat id tincidunt pulvinar diam donec elit mi sed. Eget nibh dolor volutpat ut turpis sem aliquam mauris id tincidunt amet diam ac elit laoreet dolor non ut consectetur sem. Magna at nibh dolor non magna at nibh dolor non ut tempus molestie, nunc pulvinar aliquet donec nonummy mi ipsum euismod. Congue amet diam donec nonummy, et sed volutpat congue consectetur sem magna mauris, nibh feugiat volutpat ut donec felis laoreet pulvinar. Ullamcorper, congue, pharetra ullamcorper congue consectetur proin ac mauris nibh lorem molestie, nunc turpis aliquet, donec adipiscing praesent erat id tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Nunc" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Nunc sed id laoreet dolor non ut pharetra sem nisi consectetur proin tempus felis massa lobortis, dolor volutpat ut turpis sem aliquam adipiscing proin ipsum molestie. Massa pulvinar ullamcorper dolore, amet diam donec elit nibh dolor ullamcorper magna elit felis ante ipsum euismod nunc amet aliquet tempus id massa pulvinar ullamcorper dolore. Nonummy et erat id tincidunt pharetra diam erat eget laoreet dolor non magna nonummy adipiscing, mi erat, felis mi sed volutpat tincidunt consectetur sem magna elit. Nibh lorem molestie massa feugiat tellus nisi at, ante feugiat tellus praesent erat eget, laoreet dolor euismod congue consectetur sem magna consectetur proin, feugiat molestie ut. Turpis sem nisi at ante ipsum tellus dolore adipiscing proin ipsum tellus diam erat eget nibh dolor ullamcorper magna nonummy et magna at ante lorem mauris. Massa congue feugiat tellus mi ut aliquam dolor at aliquet laoreet aliquam sit dolore lorem turpis felis non massa ipsum, id tincidunt pulvinar aliquet donec elit. Mi erat eget proin lorem mauris euismod tincidunt dolor volutpat congue pharetra sem magna consectetur proin tempus mauris nunc pulvinar euismod nunc turpis mi erat felis. Laoreet ipsum ullamcorper dolore amet et ac ipsum molestie ut adipiscing ante lorem molestie, nunc pulvinar, tellus donec adipiscing mi, tempus id tincidunt pulvinar ullamcorper dolore. Elit diam erat volutpat tincidunt dolor ullamcorper ac tempus molestie massa sit praesent aliquam id nunc pulvinar tellus donec felis ante ipsum euismod tincidunt pulvinar ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Consectetur" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur, sem nisi turpis praesent donec elit mi sed, eget lobortis feugiat non congue aliquam elit laoreet, ipsum euismod, dolore amet diam donec nonummy nibh lorem volutpat tincidunt. Sit non nisi at proin tempus mauris massa sit aliquet aliquam at eget lobortis pharetra non magna at proin lorem mauris nibh, sit non aliquam at nibh feugiat. Non nisi consectetur ante feugiat non nisi, consectetur proin tincidunt pulvinar ullamcorper congue amet et ac eget laoreet dolor diam donec eget tincidunt amet diam donec eget tincidunt. Pulvinar ullamcorper magna elit, molestie nunc turpis proin lorem, molestie ut consectetur sem ac mauris massa sit non, nisi adipiscing ante ipsum molestie nunc turpis praesent, tempus molestie. Nunc pulvinar aliquet nibh dolor euismod congue nonummy diam erat, volutpat congue nonummy et sed euismod congue pharetra ullamcorper magna at et sed volutpat congue consectetur diam lorem. Eget ut, aliquam felis ante pulvinar aliquet nisi mauris massa sit aliquet nisi adipiscing mi, tempus id, laoreet, ipsum euismod, dolore nonummy mauris nibh sit non ut sit. Praesent aliquam praesent et, nisi ipsum consectetur molestie praesent magna consectetur diam ac at nibh lorem tellus ut, turpis aliquet diam ac at nibh feugiat molestie lobortis sit. Tellus dolore turpis aliquet aliquam, felis massa pulvinar aliquet donec adipiscing mi erat eget laoreet pulvinar ullamcorper magna nonummy mauris ante ipsum tellus dolore turpis aliquet erat felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Consectetur" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur volutpat lobortis, feugiat molestie dolore turpis praesent aliquam adipiscing laoreet sed eget, laoreet sed non congue pharetra sem ac mauris nibh. Tincidunt amet diam, donec elit laoreet, dolor, ullamcorper dolore elit mi sed id tincidunt amet diam ac at, et sed, non congue. Pharetra non, nisi erat eget, laoreet sed euismod, congue nonummy et erat eget lobortis feugiat non, nisi consectetur proin ac at proin. Ipsum id massa pulvinar, tellus dolore amet diam nibh feugiat non nisi consectetur proin aliquam mauris lobortis sit aliquet, aliquam felis ante. Ipsum id massa amet, praesent, tempus id laoreet pulvinar at et lorem eget ut, consectetur sem nisi consectetur proin lorem tellus ut. Turpis sem tempus mauris massa feugiat tellus nunc amet ullamcorper donec, nonummy mi sed, consectetur non nisi adipiscing praesent tempus mauris massa. Pulvinar tellus, dolore adipiscing mi pulvinar euismod dolore turpis mi erat felis laoreet pulvinar aliquet donec felis mi sed pharetra proin aliquam. Adipiscing proin dolore adipiscing mi sed eget laoreet sed volutpat tincidunt dolor sem magna at proin tempus dolor euismod congue amet diam. Ac elit laoreet amet diam erat eget nibh dolor non congue nonummy diam lorem eget, lobortis pharetra sem ac mauris nibh dolor. Amet ullamcorper congue nonummy, diam ac, elit nibh feugiat non congue consectetur proin ac, mauris nibh feugiat tellus nisi turpis praesent aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Consectetur" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur tellus nunc pulvinar ullamcorper, lobortis feugiat, volutpat ut pharetra adipiscing praesent erat eget nibh dolor volutpat congue nonummy et molestie massa feugiat tellus dolore, amet aliquet dolore. Amet ullamcorper magna at et ac mauris ante dolore nonummy mi erat, eget laoreet dolor ullamcorper congue nonummy diam ac elit lobortis dolor non nisi at nibh dolor. Volutpat, lobortis sit non nisi sed id tincidunt pharetra non ut consectetur diam ac mauris, lobortis dolor sem magna at ante tempus mauris, massa feugiat tellus dolore turpis. Id laoreet, pharetra ullamcorper ac elit, laoreet dolor ullamcorper magna elit nibh sed euismod congue consectetur diam ac eget tincidunt pharetra, sem magna at nibh dolor non praesent. Aliquam elit et sed id laoreet sed volutpat lobortis sit non nisi consectetur proin tempus molestie nunc sit sem, nisi felis ante tempus molestie dolore, turpis at et. Ac mauris massa feugiat tellus ut sit praesent donec mauris nunc, pulvinar tellus dolore adipiscing, mi tempus, euismod molestie lobortis turpis sem aliquam adipiscing massa sit tellus dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Adipiscing" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing ullamcorper tellus nunc dolor euismod. Congue amet ullamcorper magna consectetur, proin. Lorem mauris lobortis sit, non nisi. Adipiscing praesent aliquam mauris ut turpis. Ante tempus pulvinar ullamcorper magna nonummy. Et erat volutpat congue, nonummy et. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Non" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Non mi dolore dolor, turpis euismod et, turpis euismod et nisi sit eget diam nunc erat consectetur molestie mi congue lorem adipiscing euismod, lobortis ac turpis id nibh. Aliquam amet id et adipiscing, tellus laoreet, lorem consectetur tellus laoreet ac turpis id et magna sit molestie et congue feugiat felis et congue sit id praesent magna. Feugiat laoreet donec sit felis ullamcorper lobortis aliquam amet euismod nibh tempus turpis euismod lobortis, lorem turpis, euismod nibh aliquam sit eget et ut ipsum elit massa tempus. Consectetur mauris praesent congue feugiat adipiscing aliquet tincidunt ac adipiscing ullamcorper laoreet ac amet id et nisi ipsum elit diam nisi ipsum elit nunc tempus nonummy non massa. Donec pharetra, molestie ante congue dolor molestie proin dolore sed mauris praesent tincidunt ac sit eget diam nunc ipsum consectetur volutpat mi aliquam pulvinar eget sem, massa erat. Pharetra id mi donec, pharetra tellus laoreet donec pharetra mauris mi magna pharetra molestie praesent congue lorem felis lobortis aliquam amet id et nisi pulvinar, eget proin nunc. Sed consectetur tellus massa erat consectetur tellus massa erat pharetra molestie ante erat amet volutpat ante, donec molestie proin donec pharetra eget praesent nunc dolor at tellus laoreet. Magna sit elit diam lobortis, tempus nonummy sem, lobortis tempus amet volutpat ante dolore pharetra mauris donec pharetra volutpat nibh tempus nonummy euismod lobortis tempus turpis ullamcorper tincidunt. Lorem, adipiscing euismod lobortis aliquam amet euismod nibh ut, ipsum at non laoreet erat consectetur ut tempus elit diam nisi pulvinar elit sem lobortis tempus nonummy volutpat, ante. </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Volutpat proin dolore sed at sem nunc erat. Consectetur tellus laoreet donec sit mauris praesent magna. Lorem adipiscing aliquet lobortis felis aliquet tincidunt feugiat. At ullamcorper tincidunt lorem at aliquet congue sed. Mauris praesent nunc sed mauris sem nunc dolor. At aliquet laoreet ac, sem nunc erat consectetur. Tellus mi magna pharetra tellus massa donec pharetra. Non nunc tempus elit sem nunc ipsum elit. Diam nisi, feugiat elit ullamcorper lobortis erat et. </w:t>
+        <w:t xml:space="preserve">Non ut, sit tellus nunc amet diam, magna elit mi lobortis sit aliquet dolore turpis praesent erat. Felis laoreet ipsum euismod dolore nonummy praesent erat eget laoreet dolor, ullamcorper donec elit nibh sed volutpat. Tincidunt aliquam adipiscing ante tempus euismod, nunc amet aliquet dolore nonummy et erat eget laoreet pharetra diam. Ac at tellus, praesent donec, elit, nibh, sed euismod proin tempus mauris, massa ipsum euismod nunc pulvinar. Aliquet erat id massa, ipsum ullamcorper dolore nonummy mi ipsum euismod congue amet praesent sed sit non. Ut turpis praesent donec felis mi ipsum euismod nunc amet praesent erat felis mi sed volutpat tincidunt. Pharetra non magna at et lorem eget lobortis donec nonummy diam donec elit laoreet pulvinar ullamcorper congue. Nonummy laoreet dolor euismod tincidunt consectetur diam erat eget lobortis dolor ullamcorper ac elit nibh sed mauris. Aliquet, donec nonummy, praesent sed id tincidunt pulvinar ullamcorper, magna consectetur et lorem mauris nibh feugiat volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Laoreet" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet erat eget nibh lorem mauris ante, lorem molestie nunc, sit tellus, nunc turpis praesent, erat lorem adipiscing diam ut tempus ullamcorper ante congue. Lorem pulvinar eget, tellus mi tincidunt aliquam dolor at euismod et ut consectetur sem, aliquam at proin tempus, molestie massa pulvinar euismod id laoreet. Ipsum id tincidunt dolor ullamcorper magna nonummy et lorem volutpat magna nonummy mi, sed volutpat, congue amet diam erat eget lobortis dolor ullamcorper magna. Consectetur felis laoreet, pulvinar tellus nunc nonummy mi sed id nunc amet praesent tempus euismod nunc amet praesent erat id massa pulvinar aliquet, donec. Feugiat mauris lobortis sit non aliquam at proin lorem tellus ut turpis, proin tempus molestie ut pulvinar aliquet nisi adipiscing mi tempus id nunc. Pulvinar ullamcorper, dolore ac mauris lobortis pharetra sem ac mauris massa sit tellus ut adipiscing nibh feugiat tellus ut turpis sem aliquam felis ante. Ipsum euismod nunc pulvinar ullamcorper congue, nisi adipiscing proin tempus id nunc, ipsum euismod dolore adipiscing laoreet ipsum tellus donec nonummy, praesent, erat elit. Nibh lorem ipsum, id nunc amet aliquet donec felis laoreet sed volutpat congue amet diam erat id tincidunt pharetra diam donec elit nibh dolor. Non ut, consectetur diam ante, ipsum id, tincidunt pulvinar ullamcorper magna elit mi sed volutpat congue amet, diam ac eget laoreet sed non congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Aliquet" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet dolore amet, diam magna elit proin ac mauris nibh lorem tellus ut turpis nonummy et lorem, eget lobortis dolor non. Ut turpis aliquet nisi turpis aliquet donec elit, laoreet sed euismod dolore amet ullamcorper magna nonummy et lorem eget aliquet donec. Adipiscing mi tempus euismod dolore amet aliquet erat, felis laoreet dolor, euismod congue amet et ac, elit et lorem volutpat ut. Pharetra adipiscing mi sed euismod nunc amet diam, donec felis laoreet pulvinar ullamcorper magna nonummy et erat eget lobortis dolor non. Magna, at et lorem sed euismod dolore amet, diam donec elit nibh lorem eget lobortis pharetra sem magna at ante feugiat. Volutpat ut turpis sem ac mauris lobortis sit aliquet aliquam sed id tincidunt amet praesent erat eget nibh sed volutpat, congue. Pharetra sem nisi consectetur proin tempus molestie, lobortis sit, tellus nunc turpis aliquet donec, nonummy molestie massa feugiat tellus ut turpis. Proin donec adipiscing praesent erat eget laoreet pulvinar diam magna nonummy mi sed volutpat tincidunt tincidunt, pulvinar ullamcorper dolore nonummy mi. Erat elit laoreet dolor non congue consectetur et lorem volutpat congue consectetur nibh dolor euismod congue pharetra diam ac eget lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Nisi" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Nisi sit aliquet donec adipiscing diam donec, elit, nibh lorem tempus, id tincidunt, pulvinar ullamcorper dolore elit mi dolor euismod congue amet diam magna. Consectetur sem, aliquam at ante feugiat non ut adipiscing ante, lorem ac eget lobortis consectetur, sem magna mauris ante feugiat molestie ut turpis sem. Nisi turpis praesent aliquam felis massa pulvinar ullamcorper donec felis laoreet ipsum lorem molestie nunc pulvinar tellus dolore nonummy mi tempus felis laoreet dolor. Volutpat lobortis dolor non magna consectetur, et feugiat volutpat ut sit amet diam donec nonummy et sed, volutpat ut pharetra diam magna eget lobortis. Dolor volutpat magna consectetur et lorem, molestie ut, turpis proin feugiat volutpat ut pharetra adipiscing mi ipsum euismod congue amet, diam erat eget tincidunt. Pulvinar ullamcorper congue consectetur sem, magna at nibh lorem non nisi consectetur proin ac molestie lobortis pharetra pharetra, non magna elit nibh dolor ullamcorper. Congue consectetur, diam magna at proin lorem molestie ut consectetur, proin lorem molestie ullamcorper dolore amet et ac, at nibh dolor non congue pharetra. Sem aliquam mauris nibh sit non, nisi turpis praesent tempus molestie nunc sit sem tempus mauris, ullamcorper tincidunt pharetra sem ac eget lobortis dolor. Non congue consectetur proin mi felis eget praesent dolore ac ipsum nonummy, non, mi congue tempus turpis eget ac amet at sem nunc ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Lobortis" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis tempus ac, turpis praesent donec nonummy mi sed id tincidunt sed volutpat congue consectetur diam ac mauris nibh feugiat molestie, lobortis turpis aliquet nisi, adipiscing ante lobortis feugiat. Non ut pharetra sem aliquam mauris nibh sit, non ut turpis praesent lorem molestie ut turpis sem tempus molestie lobortis sit aliquet aliquam erat volutpat tincidunt amet diam magna. Elit nibh lorem eget lobortis sit tellus nisi adipiscing proin tempus mauris massa pulvinar tellus, dolore nonummy praesent, tempus, feugiat volutpat ut sit aliquet, nisi turpis praesent, donec felis. Laoreet ipsum euismod tincidunt pharetra ullamcorper congue nonummy et sed euismod congue consectetur diam ac ipsum euismod nunc amet aliquet donec elit laoreet dolor volutpat congue, amet diam ac. Elit nibh sed volutpat congue nonummy et lorem, eget ut pharetra sem magna ipsum tellus, dolore adipiscing mi tempus euismod nunc amet praesent tempus id massa pulvinar ullamcorper congue. Amet diam erat eget laoreet sed volutpat congue consectetur adipiscing mi tempus id tincidunt amet praesent tempus felis tincidunt pulvinar ullamcorper dolore elit et sed, id tincidunt, pharetra ullamcorper. Magna at et lorem volutpat ut pharetra adipiscing mi tempus id tincidunt pulvinar diam donec felis laoreet dolor volutpat tincidunt, dolor non magna at et lorem molestie, massa feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Mauris" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Mauris mi dolore nonummy sem nisi turpis, proin ac at. Ante ipsum dolor, non ut, pharetra, sem aliquam at proin. Tempus felis ante, ipsum id tincidunt pulvinar ullamcorper magna consectetur. Sem magna at nibh ac mauris massa ipsum amet diam. Erat eget, tincidunt, pharetra ullamcorper magna nonummy et magna at. Ante lorem mauris nunc sit aliquet nisi adipiscing mi ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Ante" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ante lorem, mauris massa ipsum euismod nunc amet diam erat felis mi, sed volutpat congue consectetur. Diam magna at proin ac at massa congue amet praesent erat eget nibh dolor volutpat congue. Consectetur, sem ac at ante lorem non nisi consectetur ante tempus mauris massa feugiat tellus ullamcorper. Erat eget nibh feugiat ullamcorper magna at et, sed non congue consectetur diam lorem eget, lobortis. Sit tellus, ut turpis proin tempus molestie lobortis consectetur felis laoreet pulvinar ullamcorper dolore amet ullamcorper. Ac consectetur, nibh dolor, ullamcorper magna elit laoreet dolor ullamcorper magna nonummy nibh sed euismod tincidunt. Consectetur adipiscing, ante tempus id laoreet dolor euismod, dolore nonummy diam erat eget nibh, dolor, volutpat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Molestie" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Molestie praesent ut, feugiat felis euismod lobortis aliquam amet volutpat ante aliquam amet volutpat. Et aliquam amet volutpat lorem turpis id nibh aliquam pulvinar elit sem, massa erat. Nonummy tellus, ante donec pharetra, mauris aliquet tincidunt lorem turpis eget sem nunc erat. Sem, laoreet donec pharetra, molestie praesent congue feugiat felis diam tincidunt lorem adipiscing ullamcorper. Lobortis tempus turpis euismod nibh ac amet euismod et dolore pulvinar eget et erat. Consectetur, tellus mi tincidunt tempus adipiscing euismod lobortis lorem turpis euismod nibh aliquam, pulvinar. Elit tellus laoreet ac consectetur non nunc, sed diam ut ipsum elit sem massa. Erat consectetur molestie, mi dolore pharetra mauris ante donec dolor mauris praesent, dolore, dolor. Mauris praesent congue sed adipiscing tellus tincidunt at sem nunc sed consectetur aliquet tincidunt. </w:t>
-[...125 lines deleted...]
-        <w:t xml:space="preserve">Lobortis aliquam amet mauris sem tincidunt, erat consectetur molestie, diam lobortis ipsum nonummy, non massa donec pharetra eget nunc lorem at. Praesent nunc ac turpis euismod mi nisi feugiat id et magna turpis id mi magna feugiat felis diam ut tempus nonummy. Euismod diam ut tempus elit, sem ut ipsum consectetur non lobortis erat amet molestie ante dolore pharetra molestie proin congue sed. Mauris aliquet tincidunt ac turpis diam ut, pulvinar felis et ut feugiat felis et nisi sit, felis diam lobortis tempus nonummy. Ullamcorper, nibh aliquam amet volutpat ante donec ullamcorper nibh aliquam amet euismod ante dolore pulvinar eget, sem massa erat consectetur non. Laoreet ac pharetra tellus mi magna feugiat felis diam, tincidunt feugiat, felis ullamcorper, aliquam pulvinar eget proin nisi pulvinar eget sem. Nunc ac pharetra molestie praesent donec consectetur non ante donec pharetra molestie praesent magna feugiat, mauris aliquet lobortis ac praesent, congue. </w:t>
+        <w:t xml:space="preserve">Molestie adipiscing, aliquet dolore amet diam donec elit et sed volutpat, congue consectetur diam lorem eget lobortis dolor. Molestie massa, ipsum molestie nunc adipiscing proin erat ac mauris, massa sit, tellus ut adipiscing proin tempus, felis. Massa ipsum euismod nunc amet diam donec felis, laoreet dolor volutpat lobortis feugiat volutpat ut donec, felis laoreet. Pulvinar euismod dolore nonummy, praesent sed id tincidunt pharetra ullamcorper congue nonummy diam, lorem eget tincidunt pharetra sem. Nisi consectetur, felis laoreet sed volutpat lobortis, feugiat volutpat ut pharetra sem, ac molestie lobortis sit non nisi. Adipiscing ante, lorem, molestie massa, pulvinar aliquet donec adipiscing ante nibh dolor non nisi consectetur proin ac mauris. Massa feugiat molestie dolore turpis, aliquet donec felis laoreet ipsum euismod dolore felis ante sed id nunc pulvinar. Diam ante lorem massa congue lorem amet eget proin donec nonummy diam donec nonummy diam, ac elit nibh. Lorem mauris massa, turpis aliquet nisi, at ante id, laoreet sed eget tincidunt amet diam donec eget laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Laoreet" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet erat, lorem felis ante ipsum euismod nunc amet diam erat, elit et erat eget lobortis dolor volutpat nisi. Turpis aliquet aliquam adipiscing proin tempus id massa magna consectetur et lorem eget ut pharetra non ut consectetur proin. Tempus felis ante tempus euismod tincidunt pulvinar ullamcorper congue nonummy diam erat eget tincidunt, nisi adipiscing ante ipsum molestie. Ut sit tellus dolore nonummy, praesent tempus, euismod tincidunt amet diam erat felis laoreet dolor volutpat tincidunt, pharetra ullamcorper. Proin aliquam id, massa turpis, praesent aliquam felis laoreet pulvinar tellus nunc nonummy praesent sed eget tincidunt pulvinar diam. Donec elit mi sed euismod congue nonummy molestie lobortis feugiat aliquet nisi turpis, praesent tempus id, laoreet sed, eget. Laoreet dolor non congue consectetur diam ac mauris, lobortis, pharetra, sem ac elit nibh feugiat turpis praesent, tempus felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Sem" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sem ut turpis sem nisi adipiscing mi tempus euismod sem ac elit lobortis feugiat volutpat ut sit, non nisi. Turpis proin aliquam id massa sit aliquet donec adipiscing mi tempus euismod dolore adipiscing mi congue nonummy et ac. Elit et, feugiat molestie lobortis, sit aliquet dolore turpis praesent aliquam id nunc, pulvinar tellus nunc nonummy, praesent sed. Id laoreet ut turpis aliquet nisi adipiscing, mi tempus felis tincidunt pulvinar ullamcorper congue nonummy mi sed id, tincidunt. Pharetra non magna elit et sed non proin tempus mauris ante pulvinar tellus dolore amet diam donec elit mi. Sed volutpat dolore elit mi sed id congue amet diam ac elit et lorem ipsum id nunc pulvinar ullamcorper. Congue nonummy et sed eget lobortis pharetra sem ac elit lobortis pharetra diam, ac, elit nibh feugiat ullamcorper congue. At proin ac pulvinar tellus aliquam felis mi pulvinar tellus dolore nonummy, mi erat felis mi sed volutpat congue. Consectetur diam ac elit nibh lorem volutpat ut pharetra sem aliquam sed eget, tincidunt dolor non magna elit et. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Euismod" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Euismod nibh, aliquam ipsum elit sem massa erat, pharetra tellus ante pharetra, molestie praesent congue dolor adipiscing euismod et nisi amet, euismod nibh nisi. Ipsum nonummy non massa, erat pharetra mauris, diam lobortis aliquam pulvinar, eget et nisi sit felis diam congue feugiat felis praesent ut, ipsum adipiscing. Ullamcorper ut feugiat molestie ante donec consectetur volutpat ante magna dolor molestie mi nonummy non ante donec pharetra mauris proin congue lorem adipiscing aliquet. Laoreet lorem consectetur tellus nibh magna turpis id mi nisi feugiat id nisi feugiat id et, magna sit molestie praesent congue feugiat mauris mi. Magna lorem felis diam tincidunt feugiat felis aliquet tincidunt, tempus amet volutpat nibh aliquam pulvinar et ut ipsum eget, proin nisi sit id nibh. Nisi pulvinar felis et magna, sit euismod mi ac turpis tellus laoreet ac consectetur non, massa sed at aliquam adipiscing praesent nunc dolor at. </w:t>
-[...167 lines deleted...]
-        <w:t xml:space="preserve">Mauris euismod et nunc erat pharetra mauris praesent consectetur volutpat mi congue dolor mauris, praesent dolore dolor molestie proin congue sed at aliquet tincidunt lorem at aliquet nunc dolor. At aliquet nunc sed proin dolore sed at aliquet massa erat consectetur tellus mi magna sit id praesent ut lorem adipiscing praesent magna dolor mauris praesent tincidunt feugiat felis. Donec dolor volutpat proin donec pharetra mauris praesent dolore sed at aliquet tincidunt lorem at sem nunc dolor mauris sem nunc erat turpis dolore sed at sem nunc sed. At non laoreet magna feugiat felis diam ut tempus adipiscing euismod, lobortis aliquam pulvinar volutpat proin nisi, dolor elit sem nunc euismod nibh aliquam, sit id, et nisi sit. Eget sem, ut ipsum elit sem ut tempus nonummy sem lobortis tempus elit ullamcorper ut ipsum adipiscing non, massa felis ullamcorper ut feugiat felis ullamcorper, lobortis lorem adipiscing ullamcorper. Lobortis aliquam turpis ullamcorper lobortis aliquam turpis volutpat nibh, aliquam amet eget sem erat consectetur, non laoreet donec pharetra, molestie, praesent congue feugiat felis mi congue lorem felis aliquet. Congue feugiat mauris praesent congue, sed adipiscing tellus nibh ac, adipiscing nibh magna turpis id diam ut pulvinar elit sem massa erat amet non lobortis tempus nonummy non massa. Aliquam amet volutpat ante donec pulvinar eget sem dolore euismod ante aliquam pulvinar eget, et dolore pulvinar id et, aliquam pulvinar, elit non nunc sed, elit, sem nunc sed. </w:t>
+        <w:t xml:space="preserve">Euismod, nibh feugiat molestie, massa, ipsum, id, tincidunt dolor euismod tincidunt dolor non congue. Consectetur proin aliquam, at proin tempus id laoreet congue pharetra sem nisi adipiscing ante. Feugiat molestie nunc pulvinar tellus nunc amet aliquet donec nonummy, et erat, elit nibh. Feugiat molestie lobortis sit, sem ullamcorper magna consectetur, et sed volutpat ut consectetur sem. Magna at ante lorem molestie ut, consectetur proin tempus molestie ut turpis et ac. Molestie lobortis pharetra proin massa pulvinar aliquet donec felis massa sit tellus dolore nonummy. Praesent erat felis laoreet sed volutpat congue consectetur diam ac elit lobortis dolor adipiscing. Proin tempus tellus, dolore turpis aliquet aliquam id massa pulvinar aliquet donec nonummy praesent. Erat elit, nibh sed euismod congue, consectetur diam ac eget tincidunt pharetra turpis praesent. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> XE "Turpis" </w:instrText>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Turpis id et nisi ipsum felis ullamcorper, massa erat pharetra molestie. Proin amet eget proin, donec pulvinar volutpat ante aliquam amet euismod. Ante aliquam turpis euismod nibh aliquam amet ullamcorper lobortis ac adipiscing. Id, et aliquam sit id nisi ipsum elit sem nunc erat. Consectetur molestie mi congue feugiat, adipiscing, ullamcorper tincidunt ac turpis euismod. Laoreet aliquam pulvinar eget et aliquam sit eget, ut tempus elit. </w:t>
+        <w:instrText xml:space="preserve"> XE "Consectetur" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur aliquet nunc amet aliquet donec nonummy et erat volutpat lobortis molestie nunc erat, consectetur non nunc erat feugiat pulvinar at tellus. Laoreet ac, turpis tellus tincidunt erat at proin aliquam adipiscing praesent, dolore pharetra non congue, tincidunt lorem turpis tellus laoreet magna pulvinar. Feugiat nonummy, ullamcorper nibh feugiat volutpat ut sit aliquet aliquam, turpis praesent donec nonummy et erat eget laoreet nunc sit, aliquet dolore. Nonummy diam, magna elit, nibh sed volutpat tincidunt dolor sem magna, consectetur ante lorem non, nisi, consectetur sem aliquam ac at, et. Ac mauris lobortis feugiat non nisi, adipiscing proin tempus molestie nunc sit aliquet dolore nonummy praesent erat felis laoreet dolor euismod tincidunt. Dolor non praesent donec elit laoreet ipsum ullamcorper, congue nonummy diam donec id nibh sed euismod congue nonummy diam magna at ante. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INDEX \h "A" \c 2 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
@@ -476,709 +476,687 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Ac</w:t>
-[...5 lines deleted...]
-        <w:t>, 6</w:t>
+        <w:t>Adipiscing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Aliquet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 3, 5</w:t>
-[...19 lines deleted...]
-        <w:t>, 1</w:t>
+        <w:t>, 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>D</w:t>
-[...19 lines deleted...]
-        <w:t>, 2</w:t>
+        <w:t>C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Consectetur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 2, 4, 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>E</w:t>
-[...13 lines deleted...]
-        <w:t>Elit</w:t>
+        <w:t>D</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Dolore</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 3</w:t>
-      </w:r>
-[...38 lines deleted...]
-        <w:t>, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>F</w:t>
-[...19 lines deleted...]
-        <w:t>, 3</w:t>
+        <w:t>E</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Elit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Erat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Euismod</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>I</w:t>
-[...33 lines deleted...]
-        <w:t>Ipsum</w:t>
+        <w:t>L</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Laoreet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 5, 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lobortis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>L</w:t>
-[...19 lines deleted...]
-        <w:t>, 2, 4</w:t>
+        <w:t>M</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Magna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Mauris</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Mi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Molestie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>M</w:t>
-[...39 lines deleted...]
-        <w:t>, 2</w:t>
+        <w:t>N</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nisi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Non</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 1, 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nunc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>N</w:t>
-[...13 lines deleted...]
-        <w:t>Non</w:t>
+        <w:t>P</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pulvinar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>P</w:t>
-[...13 lines deleted...]
-        <w:t>Pulvinar</w:t>
+        <w:t>S</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>S</w:t>
-[...39 lines deleted...]
-        <w:t>, 5</w:t>
+        <w:t>U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>T</w:t>
-[...100 lines deleted...]
-        </w:rPr>
         <w:t>V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Volutpat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 1, 2</w:t>
+        <w:t>, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720" w:num="2"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1744,51 +1722,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R255f8ec933b847c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R367069a11c2f4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R46fd4d9db4bc42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7d5278d215574abf" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R662f562941ac49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R2e265a402ae341c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb337a88edc1942c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R76c4499001b5459c" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>