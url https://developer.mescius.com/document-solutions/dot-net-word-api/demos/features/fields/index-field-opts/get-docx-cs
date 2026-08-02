--- v9 (2026-06-18)
+++ v10 (2026-08-02)
@@ -1,471 +1,471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1e87e08f16184e2a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7e1f0d49e70d485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf7e80b15c28f4c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7a2437920dba483b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R24e4e0d3fa35462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R49a956917e3a4e67" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> XE "Non" </w:instrText>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Pulvinar at sem nisi turpis praesent aliquam aliquam mauris. Nibh lorem mauris ante pulvinar tellus nunc pulvinar diam. Donec elit et erat eget nibh feugiat molestie lobortis. Feugiat tellus nunc turpis aliquet sem aliquam at nibh. Feugiat molestie massa sit tellus, dolore pulvinar, diam donec. Elit mi erat eget lobortis, dolor non nisi sit. Aliquet, dolore congue consectetur proin aliquam, at proin tempus. Id massa pulvinar tellus dolore nonummy mi ipsum, euismod. Nunc amet praesent, erat felis tincidunt pulvinar turpis proin. Aliquam adipiscing proin tempus id massa, pulvinar ullamcorper donec. </w:t>
+        <w:instrText xml:space="preserve"> XE "Congue" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Congue, mi proin ullamcorper laoreet tincidunt, ante diam euismod volutpat adipiscing nonummy, sit sed dolore ante ullamcorper molestie lobortis mi, sem volutpat felis pharetra erat ut mi aliquet mauris amet. Sit erat nunc proin aliquet mauris pharetra tempus magna massa sem euismod mi aliquet elit pulvinar nisi nibh euismod adipiscing sit sed nisi nibh tellus mauris, pharetra tempus magna massa. Proin aliquet molestie amet ipsum erat nisi lobortis diam laoreet aliquet eget nonummy feugiat donec nunc proin euismod at nonummy feugiat, magna laoreet, sem volutpat adipiscing dolor tempus nisi laoreet. Proin volutpat sem id, at dolor aliquam ut mi, non elit pulvinar lorem donec lobortis et tellus at amet tempus tincidunt mi tellus elit pulvinar lorem laoreet praesent volutpat laoreet. Praesent volutpat amet tempus lobortis mi, aliquet volutpat adipiscing dolor donec massa diam euismod, mauris, amet lorem congue massa et euismod adipiscing feugiat donec lobortis et, congue mi non elit. Sit ac dolore ante euismod mauris euismod at amet aliquam, ut praesent molestie pharetra, sed nisi sit erat nunc, et ullamcorper mauris consectetur ipsum magna nunc ante diam, molestie elit. Sit sed aliquam ut mi aliquet eget turpis feugiat dolore, massa sem felis diam tellus elit pulvinar ac nunc proin non adipiscing sit sed nunc et ullamcorper mauris pharetra tempus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Volutpat" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Volutpat lobortis feugiat mauris massa ipsum. Id molestie massa feugiat molestie massa. Ipsum euismod nunc nonummy praesent sed. Eget laoreet pulvinar ullamcorper magna consectetur. Diam magna at nibh lorem volutpat. Nisi consectetur elit mi ipsum euismod. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Pulvinar id, laoreet sed eget lobortis dolor sem nisi turpis sem aliquam at ante ipsum pharetra ullamcorper magna at et lorem mauris ante lorem molestie massa pulvinar tellus nunc. Amet diam donec elit mi sed, volutpat lobortis dolor volutpat congue pharetra elit mi sed eget tincidunt ut mauris, proin tempus, molestie massa pulvinar euismod nunc pulvinar diam donec. Elit diam magna eget lobortis dolor sem magna tempus, id massa amet aliquet, donec adipiscing mi ipsum ullamcorper congue amet diam donec eget laoreet dolor euismod congue nonummy diam. Ac eget lobortis, nunc amet aliquet donec, nonummy diam ac elit laoreet dolor non congue consectetur proin, lorem mauris nibh feugiat tellus nisi at proin tempus felis ante ipsum. Nisi adipiscing mi tempus, id massa ipsum euismod congue nonummy, diam ac at, laoreet pharetra non congue consectetur diam aliquam at ante lorem tellus ut consectetur sem volutpat lobortis. Dolor non congue, consectetur sem aliquam at ante ipsum molestie ut, adipiscing praesent aliquam felis praesent erat dolor, non magna mauris nibh feugiat volutpat ut, turpis sem, aliquam at. Ante tempus molestie nunc amet ullamcorper donec, nonummy diam, erat, eget laoreet dolor ullamcorper congue aliquam felis ante, ipsum euismod tincidunt amet aliquet erat felis laoreet sed euismod sem. Ante congue aliquam ipsum nonummy non, massa erat consectetur tellus ante magna lorem massa dolore feugiat adipiscing aliquet tincidunt amet diam magna elit nibh, lorem mauris ante ipsum id. </w:t>
+        <w:t xml:space="preserve">Volutpat sem volutpat felis pharetra pulvinar ac nunc nibh praesent, tellus eget turpis lorem donec congue laoreet turpis erat massa et ullamcorper molestie nonummy pulvinar magna tincidunt. Proin ullamcorper felis pharetra sed nisi tincidunt praesent molestie nonummy sit sed dolore lobortis magna tincidunt ante euismod adipiscing feugiat donec ut laoreet praesent eget, nonummy feugiat. Ac ut tincidunt praesent non felis, sit sed nisi ante aliquet molestie, pharetra tempus, amet, lorem magna nunc, sem id adipiscing pharetra, tempus lobortis, et tellus consectetur. Sed nisi et euismod adipiscing dolor donec nunc et tellus ante sem id sit lorem congue ante ullamcorper felis sit ac mi tellus consectetur erat nunc, ante. Euismod molestie nonummy pulvinar magna tincidunt proin ullamcorper id consectetur non adipiscing, pharetra sed dolore nibh aliquet felis dolor tempus ut mi aliquet mauris amet tempus ut. Praesent tellus nonummy pulvinar aliquam tincidunt praesent molestie amet tempus turpis lorem donec lobortis mi proin volutpat adipiscing sit, donec massa sem eget turpis sed, donec massa. Diam tellus at non felis consectetur amet, tempus congue, ante sem id consectetur lorem dolore ante non felis consectetur ipsum nisi nibh, aliquet mauris nonummy ipsum magna. Dolore lobortis, praesent nunc ante euismod mauris consectetur pulvinar ac congue proin non felis sit ac massa sem volutpat felis dolor erat lobortis et tellus mauris pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Pharetra" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra consectetur, adipiscing dolor erat, ut mi aliquet. Eget nibh aliquet eget amet lorem, congue massa. Sem ullamcorper molestie nonummy feugiat magna laoreet proin. Volutpat turpis, tempus magna, nunc diam euismod consectetur. Dolor tempus turpis sed aliquam ut laoreet non. Euismod at, pharetra tempus nisi mi sem volutpat. Adipiscing pharetra erat nunc diam euismod, at pharetra. Tempus congue mi, aliquam lobortis et tellus at. Dolor tempus tincidunt ante diam tellus eget nonummy. Feugiat donec nunc et tellus mauris dolor aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Consectetur" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur elit amet feugiat magna massa, diam tellus mauris amet tempus ut praesent tellus elit amet lorem. Dolore lobortis lorem congue mi non felis turpis lorem dolore ante euismod felis sit donec ut nibh. Aliquet volutpat elit sit erat nunc proin, euismod felis, id at dolor tempus congue ante sem id. Adipiscing pharetra tincidunt ante sem euismod consectetur dolor, donec, nibh ullamcorper id consectetur ipsum aliquam nibh ullamcorper. Mauris amet, aliquet mauris amet feugiat ac, tincidunt proin euismod felis pharetra erat ut nibh tellus mauris. Pharetra tempus ut, massa sem id turpis lorem, consectetur, dolor dolore nibh euismod adipiscing feugiat erat nunc. Et, aliquet mauris pharetra tempus ut laoreet non id turpis feugiat donec massa diam euismod consectetur sed. Nisi pulvinar ac laoreet ante ullamcorper molestie consectetur pulvinar ac tincidunt ante, non felis turpis erat dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Sit" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sit pulvinar tempus donec massa sem id at, pharetra aliquam lobortis mi. Sem volutpat, adipiscing pharetra tempus, ut et euismod at pulvinar, tellus eget. Adipiscing pharetra donec nunc proin euismod adipiscing feugiat donec massa ullamcorper id. Consectetur dolor, nisi lobortis praesent, molestie consectetur pulvinar magna laoreet aliquet mi. Non, eget amet ac tincidunt praesent molestie, amet feugiat magna tincidunt aliquet. Mauris amet tempus tincidunt praesent mauris consectetur sed nisi, laoreet, praesent nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Eget" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Eget mauris pharetra sed nisi proin tellus at dolor aliquam ut, mi. Aliquet at pulvinar aliquam lobortis nisi laoreet, tellus mauris amet aliquam ut. Praesent molestie pharetra erat, nunc, et ullamcorper adipiscing feugiat donec lobortis et. Molestie at sed aliquam ipsum nisi nibh aliquet mauris, pulvinar tempus lobortis. Ullamcorper molestie, consectetur pulvinar ac congue proin, volutpat sem volutpat turpis, feugiat. Donec, ut mi tellus at dolor donec, ipsum aliquam tincidunt praesent volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Dolor" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dolor feugiat magna nunc proin ullamcorper mauris consectetur ipsum magna. Nunc ante euismod felis tellus mauris pharetra, tempus magna laoreet. Non id adipiscing, dolor erat lobortis, et euismod elit amet. Lorem magna, massa et euismod at dolor aliquam lobortis ac. Congue ante non, nonummy ipsum nisi mi aliquet eget amet. Tempus, magna massa sem, eget sit ac nunc nibh diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Dolore" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dolore congue, laoreet et, euismod at dolor, donec lobortis, diam aliquet eget pulvinar, tempus congue ante. Sem eget sit lorem, nunc lobortis praesent dolore ante ullamcorper felis sit erat nunc proin volutpat. Adipiscing pharetra erat ut tincidunt ante praesent non elit pulvinar ac congue ante ullamcorper felis pharetra. At amet tempus nisi mi euismod volutpat amet, feugiat donec massa sem euismod turpis lorem dolore. Lobortis et molestie, at pulvinar aliquam tincidunt mi non elit, pulvinar mauris pharetra ipsum nisi laoreet. Aliquet mauris pharetra aliquam lobortis ullamcorper id pharetra sed dolore proin eget amet lorem congue praesent. Tellus felis volutpat nonummy feugiat magna massa sem euismod at dolor donec ut et sem volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Erat" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Erat erat nunc sit dolor, donec lobortis. Mi diam id, turpis sed donec lobortis. Diam id at pulvinar aliquam congue ante. Sem euismod at pulvinar aliquam nibh magna. Laoreet praesent eget pharetra aliquam lobortis diam. Id pharetra erat nunc aliquet elit pulvinar. Ac tincidunt praesent mauris consectetur, tempus magna. Laoreet proin volutpat et praesent volutpat nonummy. Feugiat magna, massa proin ullamcorper at, dolor. Donec lobortis, mi aliquet mauris amet tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Dolore" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dolore congue lorem aliquam lobortis praesent. Tellus eget, sit lorem congue proin. Volutpat, amet, erat, lobortis mi molestie. Turpis sed, nisi lobortis diam tellus. Eget consectetur molestie consectetur ipsum aliquam. Laoreet proin non adipiscing sit sed. Aliquam tincidunt praesent molestie consectetur ipsum. Nisi laoreet sem volutpat, adipiscing sit. Donec nunc proin ut mi tellus. Eget turpis ac tincidunt praesent, molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Tempus" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tempus, lorem laoreet euismod ipsum massa tellus feugiat ut ullamcorper proin consectetur magna. Diam nonummy dolore aliquet turpis aliquam et elit sed mi felis, erat praesent. Turpis, aliquam ante mauris lorem diam nonummy donec diam nonummy sit ut volutpat. Dolor tincidunt id sed mi elit tempus praesent adipiscing aliquam sem consectetur magna. Sem pharetra tincidunt euismod pulvinar tincidunt euismod, pulvinar aliquet ac congue proin volutpat. Nonummy sit, erat nisi lobortis aliquet, molestie, nonummy pulvinar lorem dolore lobortis praesent. Molestie elit, turpis lorem donec ante aliquam congue proin volutpat felis turpis sed. Aliquam congue praesent molestie consectetur ipsum nisi laoreet praesent volutpat adipiscing sit magna. Massa proin id turpis ac lobortis erat nunc, aliquet, elit amet lorem magna. Mi diam eget turpis ac tincidunt aliquet eget amet donec lobortis ullamcorper felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Adipiscing" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing consectetur erat laoreet id feugiat nibh non dolor tincidunt euismod, amet, nisi sem sit, ut volutpat, dolor tincidunt euismod felis aliquam sem turpis nisi tellus. Sit ut, volutpat, pulvinar nunc euismod pulvinar massa id tempus ante at ac proin at magna ullamcorper pharetra tempus ante mauris lorem nibh eget lorem nibh. Elit erat diam nonummy dolore praesent sit ut non sit ut non pharetra congue euismod pulvinar massa id feugiat sed laoreet id ipsum massa felis aliquam. Sem consectetur magna, sem consectetur congue non dolor laoreet eget donec diam pharetra tincidunt euismod ipsum massa, nibh eget sed mi, felis tempus mi adipiscing nisi. Sem consectetur nisi sem sit ut, ullamcorper, nonummy dolore tellus pulvinar massa felis tempus praesent adipiscing nisi congue euismod ipsum, massa molestie, feugiat lobortis volutpat feugiat. Lobortis volutpat sed nibh elit erat praesent adipiscing donec aliquet volutpat nonummy felis consectetur ipsum aliquam et volutpat mi aliquet mauris dolor nisi nibh ullamcorper sem. Id et tellus eget amet lorem ut diam, adipiscing, lorem lobortis ullamcorper congue aliquet at, lorem lobortis, aliquet at dolor, dolore praesent felis lorem congue diam. Mauris, nonummy sit ac tincidunt praesent, volutpat amet ipsum, congue laoreet sem id ullamcorper nonummy tempus lobortis et felis pulvinar nisi nunc tellus consectetur ac nibh. Euismod eget pharetra donec ante volutpat dolor congue, aliquet mauris pharetra donec mi mauris molestie turpis erat nunc sem mauris pulvinar magna lorem dolore nibh diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Felis" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Felis id turpis ac lobortis aliquet mauris consectetur. Consectetur amet dolor magna mi molestie feugiat at. Sed dolore ante non nonummy feugiat ac massa. Sem eget amet tempus lobortis aliquet felis feugiat. Congue massa diam tellus, mauris amet tempus, lobortis. Nisi et id amet, nisi et eget pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Ante" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ante massa sem euismod eget felis pharetra erat nunc proin id adipiscing et aliquet molestie nonummy feugiat ac nunc, nibh, diam tellus elit pulvinar lorem tincidunt tellus at. Molestie consectetur ac laoreet aliquet eget amet ac tincidunt praesent nisi nibh diam ipsum ac nunc lobortis laoreet non, elit pulvinar, ac laoreet praesent molestie pharetra tempus nisi. Dolore nibh aliquet molestie nonummy sit ac id adipiscing dolor aliquam ut, laoreet sem id mauris dolor erat ut, et tellus elit pulvinar lorem congue ante tellus pharetra. Erat nisi, sit erat massa, sem id turpis, feugiat aliquam congue laoreet proin euismod adipiscing, dolor donec massa et euismod at pulvinar lorem, magna ut et euismod, pulvinar. Nisi tempus proin at ac, et elit erat et, nonummy donec aliquet amet dolore aliquet sit, ut non, feugiat nibh eget lorem nibh elit donec praesent adipiscing donec. Magna ullamcorper amet, dolore ullamcorper pulvinar massa molestie, ipsum ante mauris lorem ante, mauris sed nibh id sed mi adipiscing aliquam proin nunc tellus feugiat lobortis volutpat dolor. Lobortis id sed mi elit erat praesent amet dolore euismod, ipsum massa mauris tempus ante at magna sem consectetur congue volutpat id tempus proin adipiscing aliquam proin consectetur. Magna ullamcorper amet congue volutpat sed mi elit erat mi mauris, tempus, lobortis, eget lorem nibh, elit erat praesent nonummy consectetur congue ullamcorper amet congue aliquet pulvinar massa. Felis tempus praesent adipiscing aliquam proin at ac et nonummy magna diam nonummy donec aliquet sit ut sem pharetra pulvinar nunc, tellus sit ut volutpat dolor lobortis eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Elit" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Elit pulvinar ut non at ac. Et elit erat mi turpis nisi. Proin at, ac et elit donec. Praesent nonummy dolore lobortis volutpat sed. Laoreet id ipsum massa id, ipsum. Ante mauris lorem proin at, magna. Ullamcorper nonummy tempus ante molestie lorem. Nibh eget sed tempus ante mauris. Lorem, nibh eget sed mi, adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Nisi" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Nisi ipsum magna laoreet, sem eget nonummy tempus lobortis volutpat nonummy lorem non id feugiat lobortis ullamcorper id turpis erat ac tincidunt, ante sem nonummy donec ante non eget turpis. Pulvinar tempus congue laoreet non id adipiscing, feugiat eget amet ac congue massa, sem id consectetur sed dolore nibh euismod adipiscing feugiat magna nunc nibh ullamcorper mauris amet ipsum congue. Laoreet sem volutpat et molestie consectetur sed dolore nibh diam mauris pharetra erat nunc non elit sit lorem dolore massa et tellus at pulvinar ac lobortis ac mi, euismod sit. Nisi et id sit ac nunc proin, volutpat nonummy aliquam lobortis ullamcorper id, sit magna laoreet tellus elit dolor nunc ante ullamcorper adipiscing euismod consectetur sed donec lobortis diam id. Pharetra sed nunc et euismod at pharetra erat lobortis diam id, turpis sed dolore, ante ullamcorper mauris sit erat nunc tempus congue, mi tellus consectetur ipsum aliquam, lobortis aliquet molestie. Nonummy ipsum nisi et tellus eget pulvinar tempus congue mi tempus magna laoreet sem eget amet lorem tincidunt ante non felis sit ac, dolore ante ullamcorper mauris pharetra erat nisi. Nibh tellus mauris amet ipsum ut praesent tincidunt praesent mauris pharetra erat ut et id, consectetur pulvinar tempus lobortis praesent mauris pharetra sed ut et euismod turpis ac tincidunt massa. Non tellus elit, pulvinar id at dolor nisi tincidunt ante, molestie id, at dolor lorem magna nunc, et ullamcorper at, pharetra tempus ut et molestie at pulvinar nisi lobortis ullamcorper. Mauris congue ante tellus elit sit ac, congue ante ullamcorper id pharetra sed nisi nibh aliquet, felis consectetur ipsum magna laoreet aliquet at dolor dolore praesent at, lorem pharetra magna. Laoreet non at erat massa proin, eget sed massa aliquet mi molestie sit magna ante, non eget pulvinar nisi laoreet ante ullamcorper felis elit pulvinar congue massa et, tellus, mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Proin" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Proin mi non elit eget nonummy. Sit pulvinar ac congue lobortis mi. Nibh praesent molestie nonummy sit erat. Nisi, tincidunt mi tempus, congue ante. Tellus nonummy sed magna nunc proin. Volutpat nonummy ipsum sed, ac congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Magna" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Magna magna nunc nibh mi tellus consectetur praesent non id at pharetra, sit erat dolore nibh ullamcorper, adipiscing consectetur pulvinar nisi nibh id sit ut et aliquet, eget. Amet feugiat ut mi dolore proin molestie dolor congue aliquet felis feugiat magna massa, non nonummy ipsum nisi nibh aliquet adipiscing ac tincidunt praesent mauris, dolor donec massa. Non et euismod adipiscing feugiat congue mi volutpat nonummy ipsum magna tincidunt ante ullamcorper molestie nonummy, pulvinar nisi et euismod turpis feugiat donec ante non tincidunt aliquet adipiscing. Dolor ipsum ac nunc ante euismod felis consectetur turpis sed aliquam lobortis et tellus elit pulvinar ac congue massa non felis consectetur sed elit pulvinar magna laoreet tellus. At nonummy ipsum magna laoreet, non elit ipsum nisi nibh ullamcorper felis dolor erat lobortis diam euismod consectetur nonummy feugiat magna, laoreet laoreet eget donec praesent adipiscing donec. Praesent, at ac et consectetur magna non pharetra, tincidunt volutpat pulvinar tincidunt aliquet sit pulvinar, nunc tellus, sit nunc tellus feugiat ante eget lorem et elit ac et. Nonummy donec aliquet adipiscing nisi aliquet sit ut volutpat, elit dolor erat ut feugiat magna laoreet non elit sit sed donec lobortis diam felis feugiat ac laoreet aliquet. Volutpat molestie consectetur erat nunc, sem eget turpis lorem tincidunt aliquet eget donec massa non elit, feugiat ac massa et euismod felis aliquam, proin, at ac et elit. Tempus ante mauris lorem ut non pharetra tincidunt euismod ipsum mi proin at ac et, felis, donec praesent adipiscing aliquam proin, consectetur magna non pharetra lobortis eget lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Erat" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Erat sed dolore nibh diam molestie consectetur ipsum aliquam tincidunt ante non id massa diam aliquet elit amet tempus tincidunt. Mi sem turpis et aliquet praesent sem euismod, consectetur dolor aliquam ut, praesent tellus, eget sit dolor aliquam ut proin. Ullamcorper diam tellus elit amet aliquam, magna nunc, sem pharetra congue, ullamcorper amet dolore aliquet, adipiscing ac, proin at, ac. Et, elit donec proin et elit, dolore aliquet amet nunc tellus pulvinar massa molestie feugiat tincidunt euismod dolor, mauris adipiscing. Feugiat ac massa tellus elit ipsum nunc donec lobortis diam id turpis erat tincidunt proin diam mauris, consectetur sed ut. Nibh proin eget pharetra tincidunt euismod ipsum massa molestie tempus ante non volutpat adipiscing proin volutpat adipiscing sit sed nisi. Et elit erat mi felis tempus praesent adipiscing aliquam aliquet turpis congue, ullamcorper, pharetra congue, euismod pulvinar, tincidunt id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Nibh" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Nibh, massa diam molestie volutpat felis dolor donec nunc diam euismod adipiscing. Sed tempus eget amet ipsum ut et aliquet eget amet feugiat tempus. Nisi laoreet, tellus turpis nisi, sem pharetra congue ullamcorper pulvinar laoreet eget. Sed mi id elit magna, et amet congue euismod ipsum laoreet id. Ipsum ante molestie lorem ante at magna diam nonummy donec diam amet. Dolore aliquet turpis nisi donec tellus turpis ut molestie feugiat ante mauris. Lorem nibh, volutpat erat mi felis tempus mi, felis tempus ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Pharetra" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra adipiscing pharetra, tempus ut laoreet, sem at ipsum, nisi tincidunt, ante, non felis turpis dolor aliquam, congue, ante sem elit eget lorem laoreet. Ullamcorper turpis nisi proin, consectetur ac mi felis erat praesent felis tempus et eget erat, et id, tempus ante felis tempus proin ullamcorper pharetra. Tincidunt id sed laoreet id tempus, proin at aliquam proin at ac diam amet congue euismod dolor laoreet elit donec diam nonummy dolore tellus. Sit, sed nibh eget erat mi felis aliquam ante mauris, ac nibh eget erat, mi felis tempus mi felis aliquam sem turpis nisi non. Euismod ipsum massa felis tempus ante mauris lorem proin consectetur congue, ullamcorper pharetra congue euismod ipsum laoreet id tempus mi felis aliquam sem turpis. Nisi sem pharetra, ipsum massa mauris lorem proin at ac diam consectetur congue ullamcorper amet congue ullamcorper, pulvinar nunc, id erat praesent, adipiscing nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Nonummy" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy ipsum massa non pharetra dolore ullamcorper amet nunc tellus turpis nisi non dolor tincidunt volutpat sed. Tincidunt, ante mauris sed et elit ac diam nonummy dolore aliquet amet dolore, tellus feugiat massa, molestie. Lorem ante elit erat, mi elit donec diam non pharetra congue ullamcorper pharetra tincidunt id ipsum, laoreet. Id ipsum massa molestie ac et consectetur magna et elit erat mi adipiscing aliquam sem turpis ut. Tellus, euismod sed massa mauris lorem nibh, eget sed nibh at ac et nonummy congue ullamcorper amet. Nunc, tellus sit ut non dolor tincidunt ante mauris tempus ante at magna sem pharetra ut non. Dolor tincidunt euismod pulvinar massa id tempus proin adipiscing dolore tellus ipsum ante felis aliquam proin sit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Volutpat" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Volutpat lobortis, tempus mauris ante tempus id nibh lorem. Mauris proin tempus mauris, massa feugiat tellus et erat. Elit et lorem molestie massa feugiat tellus nisi at. Nibh feugiat tellus nisi, adipiscing praesent lorem, tellus ut. Consectetur aliquet nisi turpis elit lobortis pharetra sem magna. At et lorem mauris massa ipsum tellus nunc turpis. </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Consectetur amet eget, felis diam lobortis, tempus, felis laoreet sed euismod dolore amet adipiscing proin tempus felis laoreet sed id laoreet pharetra non magna nonummy et, lorem. Eget, nibh dolor non, ut turpis proin tempus felis ante feugiat, pharetra ullamcorper, magna elit nibh feugiat non ut sit, sem, aliquam adipiscing nibh feugiat molestie massa. Sit aliquet donec adipiscing mi, tempus id nunc amet consectetur proin ac mauris lobortis turpis aliquet nisi at ante ipsum id nunc sit aliquet donec nonummy praesent. Sed eget laoreet, pulvinar euismod congue tempus mauris massa sit sem nisi turpis praesent donec elit mi sed id tincidunt pharetra non magna at et lorem mauris. Nibh lorem, mauris nunc turpis, sem mi, erat volutpat tincidunt, pharetra sem nisi at et feugiat molestie massa sit non nisi adipiscing proin, tempus felis massa sit. Aliquet donec adipiscing mi erat consectetur diam ac, mauris ante lorem molestie ut consectetur, proin ac mauris massa feugiat tellus dolore adipiscing praesent aliquam felis eget lobortis. Sit non nisi adipiscing, proin tempus mauris massa, pulvinar euismod nunc amet aliquet dolore elit mi sed, volutpat tincidunt amet diam ac at et, sed, sit aliquet. Donec nonummy praesent, erat, eget, nibh sed euismod magna nonummy et sed volutpat tincidunt dolor sem ac elit lobortis, dolor, non congue, consectetur proin ac amet aliquet. Donec adipiscing laoreet, ipsum euismod nunc nonummy ante, tempus felis laoreet, dolor ullamcorper magna felis mi erat volutpat tincidunt pharetra ullamcorper ac at nibh feugiat amet aliquet. </w:t>
+        <w:t xml:space="preserve">Volutpat pharetra dolore ullamcorper amet dolore aliquet turpis ut. Non, pharetra congue, ullamcorper amet dolore lobortis, volutpat pulvinar. Tincidunt euismod ipsum ante felis aliquam proin adipiscing, nisi. Sem, pharetra ut non pharetra tincidunt euismod pulvinar nunc. Tellus sit ut laoreet euismod ipsum massa molestie feugiat. Lobortis euismod, pulvinar dolore tellus sit nunc tellus sit. Ut volutpat sed, nibh elit erat mi felis erat. Ante felis lorem donec aliquet amet nunc tellus sit. Nunc tellus, sit, ut ullamcorper amet dolore tellus pulvinar. Nunc molestie ipsum massa mauris lorem et elit turpis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Erat" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Erat amet ullamcorper, euismod tincidunt dolor non congue consectetur proin nisi adipiscing praesent aliquam felis, mi. Tempus euismod nunc pulvinar ullamcorper congue, nonummy diam erat volutpat lobortis, pharetra amet praesent aliquam felis. Mi, erat eget laoreet sed volutpat ut nonummy et lorem eget tincidunt dolor non ut turpis. Sem nisi felis mi lobortis dolor volutpat, congue, consectetur et ac mauris massa feugiat tellus ut. Turpis praesent, tempus mauris nunc turpis praesent tempus, felis ante ipsum tellus non magna consectetur proin. Ac mauris ante feugiat tellus dolore turpis proin ipsum molestie nunc, pulvinar aliquet donec adipiscing, mi. Erat eget, nibh sed volutpat congue consectetur adipiscing ante ipsum tellus dolore adipiscing mi tempus, id. </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Ut sit, aliquet dolore pulvinar euismod tincidunt dolor volutpat ut sit aliquet nisi at ante ipsum, molestie nunc amet aliquet donec. Sed, eget lobortis sit non magna, adipiscing proin tempus molestie ut turpis sem aliquam felis, ante tempus molestie nunc amet ullamcorper. Dolore nonummy diam ante, tempus id laoreet pulvinar euismod dolore nonummy, mi erat id tincidunt pulvinar diam donec elit mi sed. Eget nibh dolor volutpat ut turpis sem aliquam mauris id tincidunt amet diam ac elit laoreet dolor non ut consectetur sem. Magna at nibh dolor non magna at nibh dolor non ut tempus molestie, nunc pulvinar aliquet donec nonummy mi ipsum euismod. Congue amet diam donec nonummy, et sed volutpat congue consectetur sem magna mauris, nibh feugiat volutpat ut donec felis laoreet pulvinar. Ullamcorper, congue, pharetra ullamcorper congue consectetur proin ac mauris nibh lorem molestie, nunc turpis aliquet, donec adipiscing praesent erat id tincidunt. </w:t>
+        <w:t xml:space="preserve">Erat mi mauris tempus nibh mauris sed laoreet eget, sed laoreet felis tempus proin at, ac donec aliquet amet, dolore tellus, pulvinar massa molestie feugiat nibh mauris ac. Et elit donec diam nonummy dolore praesent turpis nisi proin consectetur congue ullamcorper aliquet turpis ut non dolor lobortis volutpat dolor tincidunt id tempus, ante mauris, tempus proin. Adipiscing ac nibh eget erat praesent nonummy donec, aliquet pulvinar dolor tincidunt volutpat, dolor tincidunt id tempus massa mauris tempus proin, at ac diam nonummy congue ullamcorper pulvinar. Tincidunt tellus ipsum laoreet id tempus sed, laoreet, id ipsum massa mauris, lorem et elit ac et nonummy magna ullamcorper amet dolore tellus pulvinar massa felis tempus ante. At ac sem consectetur magna ac et at ac, diam amet congue ullamcorper pulvinar laoreet felis ipsum ante felis tempus ante at magna sem consectetur congue ullamcorper amet. Congue euismod, ipsum lorem et at magna non dolor lobortis eget erat et elit donec praesent adipiscing dolore aliquet, consectetur nisi sem consectetur turpis aliquam diam nonummy magna. Ullamcorper amet donec, praesent amet, dolore tellus feugiat massa molestie, lorem nibh at ac, et nonummy donec diam nonummy dolore tellus sit sed laoreet eget erat praesent felis. Tempus proin adipiscing nisi non pharetra lobortis volutpat lorem nibh eget erat mi felis erat, praesent turpis nisi aliquet sit ut tincidunt id sed mi felis aliquam proin. Adipiscing ac proin pharetra congue non dolor lobortis volutpat sed mi elit erat praesent adipiscing aliquam proin consectetur magna sem id ipsum massa mauris aliquam proin at ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Laoreet" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet ante euismod molestie pharetra erat nunc et euismod adipiscing dolor dolore ante volutpat nonummy tempus ut diam. Molestie turpis erat nunc turpis dolor nisi proin turpis nisi non pharetra congue, ullamcorper pharetra tincidunt id, ipsum. Laoreet id ipsum ante mauris ac et elit ac et proin consectetur magna diam consectetur magna ullamcorper amet. Dolore aliquet turpis ut non, sit ut volutpat, sed laoreet eget, ipsum massa molestie ipsum massa mauris lorem. Nibh praesent amet dolore euismod sit nunc molestie feugiat lobortis, eget sed nibh elit erat laoreet id ipsum. Massa at ac et at ac nisi sem turpis, nisi sem pharetra congue euismod dolor laoreet id, tempus. Ante felis tempus proin at aliquam sem consectetur congue ullamcorper pharetra tincidunt id sed mi sem turpis nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Lorem" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Lorem tincidunt euismod turpis aliquam proin at, ac, et. Felis tempus ante mi, felis, tempus ante mauris lorem. Nibh mauris lorem et elit erat praesent adipiscing, aliquam. Praesent turpis aliquam proin at ac diam amet, congue. Euismod mauris lorem proin at ac, et elit erat. Mi felis aliquam praesent at aliquam sem consectetur congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "Nibh" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Nibh, volutpat dolor consectetur, congue ullamcorper amet tincidunt euismod ipsum massa. Tellus sit lobortis eget sed laoreet eget sed laoreet id ipsum. Ante adipiscing nisi sem turpis nisi tincidunt, id ipsum ante felis. Aliquam sem consectetur nisi non, pharetra ut volutpat dolor laoreet eget. Sed et, adipiscing donec aliquet turpis dolore tellus sit erat, mi. Elit erat, praesent turpis dolore tellus pulvinar ante, mauris tempus praesent. Sit ut non sit congue, non dolor tincidunt id sed massa. Molestie ipsum erat et nonummy congue euismod pulvinar tincidunt id tempus. Mi adipiscing aliquam praesent turpis ut tellus feugiat nibh at nisi. Sem consectetur magna ullamcorper molestie, feugiat ante mauris ac et elit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Nunc" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Nunc sed id laoreet dolor non ut pharetra sem nisi consectetur proin tempus felis massa lobortis, dolor volutpat ut turpis sem aliquam adipiscing proin ipsum molestie. Massa pulvinar ullamcorper dolore, amet diam donec elit nibh dolor ullamcorper magna elit felis ante ipsum euismod nunc amet aliquet tempus id massa pulvinar ullamcorper dolore. Nonummy et erat id tincidunt pharetra diam erat eget laoreet dolor non magna nonummy adipiscing, mi erat, felis mi sed volutpat tincidunt consectetur sem magna elit. Nibh lorem molestie massa feugiat tellus nisi at, ante feugiat tellus praesent erat eget, laoreet dolor euismod congue consectetur sem magna consectetur proin, feugiat molestie ut. Turpis sem nisi at ante ipsum tellus dolore adipiscing proin ipsum tellus diam erat eget nibh dolor ullamcorper magna nonummy et magna at ante lorem mauris. Massa congue feugiat tellus mi ut aliquam dolor at aliquet laoreet aliquam sit dolore lorem turpis felis non massa ipsum, id tincidunt pulvinar aliquet donec elit. Mi erat eget proin lorem mauris euismod tincidunt dolor volutpat congue pharetra sem magna consectetur proin tempus mauris nunc pulvinar euismod nunc turpis mi erat felis. Laoreet ipsum ullamcorper dolore amet et ac ipsum molestie ut adipiscing ante lorem molestie, nunc pulvinar, tellus donec adipiscing mi, tempus id tincidunt pulvinar ullamcorper dolore. Elit diam erat volutpat tincidunt dolor ullamcorper ac tempus molestie massa sit praesent aliquam id nunc pulvinar tellus donec felis ante ipsum euismod tincidunt pulvinar ullamcorper. </w:t>
-[...209 lines deleted...]
-        <w:t xml:space="preserve">Euismod, nibh feugiat molestie, massa, ipsum, id, tincidunt dolor euismod tincidunt dolor non congue. Consectetur proin aliquam, at proin tempus id laoreet congue pharetra sem nisi adipiscing ante. Feugiat molestie nunc pulvinar tellus nunc amet aliquet donec nonummy, et erat, elit nibh. Feugiat molestie lobortis sit, sem ullamcorper magna consectetur, et sed volutpat ut consectetur sem. Magna at ante lorem molestie ut, consectetur proin tempus molestie ut turpis et ac. Molestie lobortis pharetra proin massa pulvinar aliquet donec felis massa sit tellus dolore nonummy. Praesent erat felis laoreet sed volutpat congue consectetur diam ac elit lobortis dolor adipiscing. Proin tempus tellus, dolore turpis aliquet aliquam id massa pulvinar aliquet donec nonummy praesent. Erat elit, nibh sed euismod congue, consectetur diam ac eget tincidunt pharetra turpis praesent. </w:t>
+        <w:t xml:space="preserve">Nunc, aliquet turpis nisi non pharetra congue non amet feugiat massa molestie ac et elit erat mi id tempus mi sem mauris. Consectetur pulvinar, ac tincidunt proin, volutpat id id at dolor dolore, massa dolor erat lobortis volutpat dolor, lobortis euismod pulvinar nunc tellus. Ipsum laoreet mauris aliquam proin at ac, et at magna, diam, amet congue, ullamcorper amet feugiat lobortis volutpat sed laoreet, id ipsum. Ante mauris lorem ante et, aliquet mauris adipiscing consectetur ipsum feugiat dolore lobortis et tellus at sem felis turpis ac tincidunt sem. Volutpat mauris sit, erat ut et ullamcorper eget amet ipsum congue mi, tellus consectetur dolor nisi tincidunt lobortis et euismod, mauris diam. Aliquet praesent molestie nonummy sit lorem congue ante ullamcorper, id ipsum ante mauris lorem et elit ac et elit donec praesent nonummy. Donec praesent consectetur nisi tincidunt id ipsum laoreet adipiscing aliquam praesent adipiscing aliquam sem pharetra ut non pharetra tincidunt ullamcorper pulvinar nunc. Euismod ipsum turpis dolor adipiscing consectetur turpis lorem dolore massa massa, proin ullamcorper at feugiat tincidunt eget dolor laoreet felis tempus mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> XE "At" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">At ipsum massa, molestie sit lobortis non dolor tincidunt euismod pulvinar tincidunt id tempus ante felis, tempus erat mi felis aliquam proin adipiscing aliquam sem consectetur congue massa nisi laoreet. Nibh aliquet mauris dolor pulvinar nisi tincidunt, nibh ullamcorper amet, nunc lobortis laoreet aliquet, molestie amet tempus ut mi sem volutpat amet nunc euismod pulvinar nunc molestie feugiat ante consectetur. Magna et elit erat mi felis tempus proin diam elit donec aliquet turpis nisi aliquet sit ut non mi sem tellus mauris dolor feugiat, donec nunc tincidunt praesent mauris lorem. Proin praesent adipiscing aliquam et at ac et nonummy, magna praesent turpis nisi, aliquet turpis nisi sem consectetur magna ullamcorper nonummy, dolore aliquet turpis ut non pharetra magna nunc tellus. Feugiat lobortis volutpat lorem lobortis volutpat dolor laoreet felis tempus mi aliquet ullamcorper tellus nonummy ipsum dolor aliquam, magna laoreet id feugiat lobortis molestie lorem erat mi adipiscing tempus ante. Mauris lorem et euismod pulvinar massa molestie, tempus proin at aliquam proin at ac diam non pharetra ut non pharetra lobortis volutpat sed, mi felis erat mi felis, aliquam sem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> XE "Consectetur" </w:instrText>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Consectetur aliquet nunc amet aliquet donec nonummy et erat volutpat lobortis molestie nunc erat, consectetur non nunc erat feugiat pulvinar at tellus. Laoreet ac, turpis tellus tincidunt erat at proin aliquam adipiscing praesent, dolore pharetra non congue, tincidunt lorem turpis tellus laoreet magna pulvinar. Feugiat nonummy, ullamcorper nibh feugiat volutpat ut sit aliquet aliquam, turpis praesent donec nonummy et erat eget laoreet nunc sit, aliquet dolore. Nonummy diam, magna elit, nibh sed volutpat tincidunt dolor sem magna, consectetur ante lorem non, nisi, consectetur sem aliquam ac at, et. Ac mauris lobortis feugiat non nisi, adipiscing proin tempus molestie nunc sit aliquet dolore nonummy praesent erat felis laoreet dolor euismod tincidunt. Dolor non praesent donec elit laoreet ipsum ullamcorper, congue nonummy diam donec id nibh sed euismod congue nonummy diam magna at ante. </w:t>
+        <w:instrText xml:space="preserve"> XE "Praesent" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Praesent, donec lobortis, nunc et ullamcorper. Mauris nonummy consectetur amet feugiat magna. Mi, adipiscing tempus, proin, mauris sed. Laoreet id mauris, lorem nibh id. Ipsum massa id, ipsum ante mauris. Lorem ante eget, ac et, elit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INDEX \h "A" \c 2 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
@@ -482,681 +482,742 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Adipiscing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 5</w:t>
-[...19 lines deleted...]
-        <w:t>, 5</w:t>
+        <w:t>, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>At</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t>Congue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Consectetur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 2, 4, 8</w:t>
+        <w:t>, 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t>Dolor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Dolore</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 3</w:t>
+        <w:t>, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t>Eget</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Elit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 2</w:t>
+        <w:t>, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Erat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 2</w:t>
-[...19 lines deleted...]
-        <w:t>, 7</w:t>
+        <w:t>, 2, 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>L</w:t>
-[...39 lines deleted...]
-        <w:t>, 6</w:t>
+        <w:t>F</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Felis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>M</w:t>
-[...33 lines deleted...]
-        <w:t>Mauris</w:t>
+        <w:t>L</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Laoreet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Mi</w:t>
-[...25 lines deleted...]
-        <w:t>, 7</w:t>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>N</w:t>
-[...59 lines deleted...]
-        <w:t>, 3</w:t>
+        <w:t>M</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Magna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>P</w:t>
-[...19 lines deleted...]
-        <w:t>, 1</w:t>
+        <w:t>N</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nibh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 5, 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nisi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nonummy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nunc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>S</w:t>
-[...13 lines deleted...]
-        <w:t>Sem</w:t>
+        <w:t>P</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pharetra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 1, 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Praesent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Sit</w:t>
-[...5 lines deleted...]
-        <w:t>, 3</w:t>
+        <w:t>Proin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>U</w:t>
-[...19 lines deleted...]
-        <w:t>, 3</w:t>
+        <w:t>S</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Index1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tempus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="IndexHeading"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Volutpat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>, 1</w:t>
+        <w:t>, 1, 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720" w:num="2"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Index1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1722,51 +1783,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R662f562941ac49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R2e265a402ae341c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb337a88edc1942c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R76c4499001b5459c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc58bdeb6eb604be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R50b605b67911408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R3dc79fc0da744063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf145c16cf6f94458" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>