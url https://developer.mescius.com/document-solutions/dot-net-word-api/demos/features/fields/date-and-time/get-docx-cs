--- v9 (2026-03-20)
+++ v10 (2026-05-04)
@@ -1,583 +1,583 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9ef1045334944df5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbecf95e854d54bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc22efd8ad48c4042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R43dfa01a54704fc0" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb953b41334c84e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2349ece6289446fd" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">DATE field with default formatting: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> DATE </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>3/20/2026</w:t>
+        <w:t>5/4/2026</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">TIME field with default formatting: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TIME </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>12:47 AM</w:t>
+        <w:t>8:44 AM</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The following table demonstrates some custom date/time formats. The left column shows the date/time format, the right column contains the calculated field value.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>3/20/2026</w:t>
+              <w:t>5/4/2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>dddd, MMMM dd, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "dddd, MMMM dd, yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Friday, March 20, 2026</w:t>
+              <w:t>Monday, May 04, 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMMM d, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>March 20, 2026</w:t>
+              <w:t>May 4, 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>3/20/26</w:t>
+              <w:t>5/4/26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>yyyy-MM-dd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "yyyy-MM-dd" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>2026-03-20</w:t>
+              <w:t>2026-05-04</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>d-MMM-yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "d-MMM-yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>20-Mar-26</w:t>
+              <w:t>4-May-26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M.d.yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M.d.yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>3.20.2026</w:t>
+              <w:t>5.4.2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMM. d, yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMM. d, yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Mar. 20, 26</w:t>
+              <w:t>May. 4, 26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>d MMMM yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "d MMMM yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>20 March 2026</w:t>
+              <w:t>4 May 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMMM yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMMM yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>March 26</w:t>
+              <w:t>May 26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMM-yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMM-yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Mar-26</w:t>
+              <w:t>May-26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy h:mm am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy h:mm am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>3/20/2026 12:47 AM</w:t>
+              <w:t>5/4/2026 8:44 AM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy h:mm:ss am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy h:mm:ss am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>3/20/2026 12:47:58 AM</w:t>
+              <w:t>5/4/2026 8:44:34 AM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>h:mm am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "h:mm am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>12:47 AM</w:t>
+              <w:t>8:44 AM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>h:mm:ss am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "h:mm:ss am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>12:47:58 AM</w:t>
+              <w:t>8:44:34 AM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>HH:mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "HH:mm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>00:47</w:t>
+              <w:t>08:44</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>'Today is 'MMMM d, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "'Today is 'MMMM d, yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Today is March 20, 2026</w:t>
+              <w:t>Today is May 4, 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1118,51 +1118,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R59bf838716dc446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R1b852b5de5e5487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra3d30b1e6f664ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra8ee54f7a2114462" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re0b777e6ad544e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R242c363a25af4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rda98791e0a654380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Red785861b4bf4ede" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>