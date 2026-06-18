--- v10 (2026-05-04)
+++ v11 (2026-06-18)
@@ -1,583 +1,583 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R43dfa01a54704fc0" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb953b41334c84e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2349ece6289446fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rccfcc76bc7404dc6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4238d28d418845c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2c2c147a6c5642b2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">DATE field with default formatting: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> DATE </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>5/4/2026</w:t>
+        <w:t>6/18/2026</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">TIME field with default formatting: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TIME </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>8:44 AM</w:t>
+        <w:t>11:43 AM</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The following table demonstrates some custom date/time formats. The left column shows the date/time format, the right column contains the calculated field value.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>5/4/2026</w:t>
+              <w:t>6/18/2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>dddd, MMMM dd, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "dddd, MMMM dd, yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Monday, May 04, 2026</w:t>
+              <w:t>Thursday, June 18, 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMMM d, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>May 4, 2026</w:t>
+              <w:t>June 18, 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>5/4/26</w:t>
+              <w:t>6/18/26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>yyyy-MM-dd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "yyyy-MM-dd" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>2026-05-04</w:t>
+              <w:t>2026-06-18</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>d-MMM-yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "d-MMM-yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>4-May-26</w:t>
+              <w:t>18-Jun-26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M.d.yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M.d.yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>5.4.2026</w:t>
+              <w:t>6.18.2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMM. d, yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMM. d, yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>May. 4, 26</w:t>
+              <w:t>Jun. 18, 26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>d MMMM yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "d MMMM yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>4 May 2026</w:t>
+              <w:t>18 June 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMMM yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMMM yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>May 26</w:t>
+              <w:t>June 26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMM-yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMM-yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>May-26</w:t>
+              <w:t>Jun-26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy h:mm am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy h:mm am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>5/4/2026 8:44 AM</w:t>
+              <w:t>6/18/2026 11:43 AM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy h:mm:ss am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy h:mm:ss am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>5/4/2026 8:44:34 AM</w:t>
+              <w:t>6/18/2026 11:43:23 AM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>h:mm am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "h:mm am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>8:44 AM</w:t>
+              <w:t>11:43 AM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>h:mm:ss am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "h:mm:ss am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>8:44:34 AM</w:t>
+              <w:t>11:43:23 AM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>HH:mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "HH:mm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>08:44</w:t>
+              <w:t>11:43</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>'Today is 'MMMM d, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "'Today is 'MMMM d, yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Today is May 4, 2026</w:t>
+              <w:t>Today is June 18, 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1118,51 +1118,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re0b777e6ad544e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R242c363a25af4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rda98791e0a654380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Red785861b4bf4ede" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rde9e83dd9ccf494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R3d00d33b71984650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2de9168907c949c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re3ea4bd24c4b46f4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>