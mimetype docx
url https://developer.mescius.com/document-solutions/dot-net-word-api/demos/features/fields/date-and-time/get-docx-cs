--- v11 (2026-06-18)
+++ v12 (2026-06-18)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rccfcc76bc7404dc6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4238d28d418845c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2c2c147a6c5642b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd0c9df97300e467c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re98b4f98c2c5447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9941c89e50ab4522" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">DATE field with default formatting: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> DATE </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>6/18/2026</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">TIME field with default formatting: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TIME </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>11:43 AM</w:t>
+        <w:t>1:10 PM</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The following table demonstrates some custom date/time formats. The left column shows the date/time format, the right column contains the calculated field value.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -388,167 +388,167 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy h:mm am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy h:mm am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>6/18/2026 11:43 AM</w:t>
+              <w:t>6/18/2026 1:10 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy h:mm:ss am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy h:mm:ss am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>6/18/2026 11:43:23 AM</w:t>
+              <w:t>6/18/2026 1:10:10 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>h:mm am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "h:mm am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>11:43 AM</w:t>
+              <w:t>1:10 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>h:mm:ss am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "h:mm:ss am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>11:43:23 AM</w:t>
+              <w:t>1:10:10 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>HH:mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "HH:mm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>11:43</w:t>
+              <w:t>13:10</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>'Today is 'MMMM d, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "'Today is 'MMMM d, yyyy" </w:instrText>
             </w:r>
             <w:r>
@@ -1118,51 +1118,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rde9e83dd9ccf494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R3d00d33b71984650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2de9168907c949c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re3ea4bd24c4b46f4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4f9d3df2cbb2492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rca6742a881464c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R022413b16ca548dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R608fa547835e4fd8" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>