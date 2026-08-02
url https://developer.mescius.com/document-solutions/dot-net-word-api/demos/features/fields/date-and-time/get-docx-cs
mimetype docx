--- v12 (2026-06-18)
+++ v13 (2026-08-02)
@@ -1,583 +1,583 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd0c9df97300e467c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re98b4f98c2c5447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9941c89e50ab4522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf17e666fbd54426e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R508caf8e44034356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rafe8f45895a341af" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">DATE field with default formatting: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> DATE </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>6/18/2026</w:t>
+        <w:t>8/2/2026</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">TIME field with default formatting: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TIME </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>1:10 PM</w:t>
+        <w:t>6:24 PM</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The following table demonstrates some custom date/time formats. The left column shows the date/time format, the right column contains the calculated field value.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>6/18/2026</w:t>
+              <w:t>8/2/2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>dddd, MMMM dd, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "dddd, MMMM dd, yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Thursday, June 18, 2026</w:t>
+              <w:t>Sunday, August 02, 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMMM d, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>June 18, 2026</w:t>
+              <w:t>August 2, 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>6/18/26</w:t>
+              <w:t>8/2/26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>yyyy-MM-dd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "yyyy-MM-dd" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>2026-06-18</w:t>
+              <w:t>2026-08-02</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>d-MMM-yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "d-MMM-yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>18-Jun-26</w:t>
+              <w:t>2-Aug-26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M.d.yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M.d.yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>6.18.2026</w:t>
+              <w:t>8.2.2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMM. d, yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMM. d, yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Jun. 18, 26</w:t>
+              <w:t>Aug. 2, 26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>d MMMM yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "d MMMM yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>18 June 2026</w:t>
+              <w:t>2 August 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMMM yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMMM yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>June 26</w:t>
+              <w:t>August 26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMM-yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMM-yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Jun-26</w:t>
+              <w:t>Aug-26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy h:mm am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy h:mm am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>6/18/2026 1:10 PM</w:t>
+              <w:t>8/2/2026 6:24 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy h:mm:ss am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy h:mm:ss am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>6/18/2026 1:10:10 PM</w:t>
+              <w:t>8/2/2026 6:24:16 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>h:mm am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "h:mm am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>1:10 PM</w:t>
+              <w:t>6:24 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>h:mm:ss am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "h:mm:ss am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>1:10:10 PM</w:t>
+              <w:t>6:24:16 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>HH:mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "HH:mm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>13:10</w:t>
+              <w:t>18:24</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>'Today is 'MMMM d, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "'Today is 'MMMM d, yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Today is June 18, 2026</w:t>
+              <w:t>Today is August 2, 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1118,51 +1118,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4f9d3df2cbb2492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rca6742a881464c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R022413b16ca548dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R608fa547835e4fd8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R87f7af5ef1b8447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf858d7fc72494846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra199e87f362a4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R381d02cca9254911" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>