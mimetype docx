--- v13 (2026-08-02)
+++ v14 (2026-08-02)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf17e666fbd54426e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R508caf8e44034356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rafe8f45895a341af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7f3c0a5af2f44bd8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2452375fdd234d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4c04c61085924a8b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">DATE field with default formatting: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> DATE </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>8/2/2026</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">TIME field with default formatting: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TIME </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>6:24 PM</w:t>
+        <w:t>8:22 PM</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The following table demonstrates some custom date/time formats. The left column shows the date/time format, the right column contains the calculated field value.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -388,167 +388,167 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy h:mm am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy h:mm am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>8/2/2026 6:24 PM</w:t>
+              <w:t>8/2/2026 8:22 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy h:mm:ss am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy h:mm:ss am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>8/2/2026 6:24:16 PM</w:t>
+              <w:t>8/2/2026 8:22:57 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>h:mm am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "h:mm am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>6:24 PM</w:t>
+              <w:t>8:22 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>h:mm:ss am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "h:mm:ss am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>6:24:16 PM</w:t>
+              <w:t>8:22:57 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>HH:mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "HH:mm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>18:24</w:t>
+              <w:t>20:22</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>'Today is 'MMMM d, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "'Today is 'MMMM d, yyyy" </w:instrText>
             </w:r>
             <w:r>
@@ -1118,51 +1118,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R87f7af5ef1b8447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf858d7fc72494846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra199e87f362a4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R381d02cca9254911" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb8a09b535e284ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra0297b015a7e44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd686b55075ce4647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Raa3b48a9e27e4e1d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>