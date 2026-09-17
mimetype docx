--- v14 (2026-08-02)
+++ v15 (2026-09-17)
@@ -1,583 +1,583 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7f3c0a5af2f44bd8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2452375fdd234d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4c04c61085924a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6100b595004d4076" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R98dd27fd76224c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R076561e4fdab4225" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">DATE field with default formatting: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> DATE </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>8/2/2026</w:t>
+        <w:t>9/17/2026</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">TIME field with default formatting: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TIME </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>8:22 PM</w:t>
+        <w:t>1:20 AM</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The following table demonstrates some custom date/time formats. The left column shows the date/time format, the right column contains the calculated field value.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>8/2/2026</w:t>
+              <w:t>9/17/2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>dddd, MMMM dd, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "dddd, MMMM dd, yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Sunday, August 02, 2026</w:t>
+              <w:t>Thursday, September 17, 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMMM d, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>August 2, 2026</w:t>
+              <w:t>September 17, 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>8/2/26</w:t>
+              <w:t>9/17/26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>yyyy-MM-dd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "yyyy-MM-dd" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>2026-08-02</w:t>
+              <w:t>2026-09-17</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>d-MMM-yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "d-MMM-yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>2-Aug-26</w:t>
+              <w:t>17-Sep-26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M.d.yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M.d.yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>8.2.2026</w:t>
+              <w:t>9.17.2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMM. d, yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMM. d, yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Aug. 2, 26</w:t>
+              <w:t>Sep. 17, 26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>d MMMM yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "d MMMM yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>2 August 2026</w:t>
+              <w:t>17 September 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMMM yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMMM yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>August 26</w:t>
+              <w:t>September 26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMM-yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMM-yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Aug-26</w:t>
+              <w:t>Sep-26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy h:mm am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy h:mm am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>8/2/2026 8:22 PM</w:t>
+              <w:t>9/17/2026 1:20 AM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy h:mm:ss am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy h:mm:ss am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>8/2/2026 8:22:57 PM</w:t>
+              <w:t>9/17/2026 1:20:32 AM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>h:mm am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "h:mm am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>8:22 PM</w:t>
+              <w:t>1:20 AM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>h:mm:ss am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "h:mm:ss am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>8:22:57 PM</w:t>
+              <w:t>1:20:32 AM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>HH:mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "HH:mm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>20:22</w:t>
+              <w:t>01:20</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>'Today is 'MMMM d, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "'Today is 'MMMM d, yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Today is August 2, 2026</w:t>
+              <w:t>Today is September 17, 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1118,51 +1118,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb8a09b535e284ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra0297b015a7e44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd686b55075ce4647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Raa3b48a9e27e4e1d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R9121f29a182244cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Radcddabea2ea486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rfeb7b4e809a24fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R0860f52b33e242b3" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>