--- v15 (2026-09-17)
+++ v16 (2026-11-01)
@@ -1,583 +1,583 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6100b595004d4076" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R98dd27fd76224c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R076561e4fdab4225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R086b1b8b73ea4014" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R845f38e0fe1141f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra07cf05dfdb74fda" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">DATE field with default formatting: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> DATE </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>9/17/2026</w:t>
+        <w:t>11/1/2026</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">TIME field with default formatting: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TIME </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>1:20 AM</w:t>
+        <w:t>10:25 PM</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The following table demonstrates some custom date/time formats. The left column shows the date/time format, the right column contains the calculated field value.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>9/17/2026</w:t>
+              <w:t>11/1/2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>dddd, MMMM dd, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "dddd, MMMM dd, yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Thursday, September 17, 2026</w:t>
+              <w:t>Sunday, November 01, 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMMM d, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>September 17, 2026</w:t>
+              <w:t>November 1, 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>9/17/26</w:t>
+              <w:t>11/1/26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>yyyy-MM-dd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "yyyy-MM-dd" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>2026-09-17</w:t>
+              <w:t>2026-11-01</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>d-MMM-yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "d-MMM-yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>17-Sep-26</w:t>
+              <w:t>1-Nov-26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M.d.yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M.d.yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>9.17.2026</w:t>
+              <w:t>11.1.2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMM. d, yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMM. d, yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Sep. 17, 26</w:t>
+              <w:t>Nov. 1, 26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>d MMMM yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "d MMMM yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>17 September 2026</w:t>
+              <w:t>1 November 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMMM yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMMM yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>September 26</w:t>
+              <w:t>November 26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>MMM-yy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "MMM-yy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Sep-26</w:t>
+              <w:t>Nov-26</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy h:mm am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy h:mm am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>9/17/2026 1:20 AM</w:t>
+              <w:t>11/1/2026 10:25 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>M/d/yyyy h:mm:ss am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy h:mm:ss am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>9/17/2026 1:20:32 AM</w:t>
+              <w:t>11/1/2026 10:25:41 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>h:mm am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "h:mm am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>1:20 AM</w:t>
+              <w:t>10:25 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>h:mm:ss am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "h:mm:ss am/pm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>1:20:32 AM</w:t>
+              <w:t>10:25:41 PM</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>HH:mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "HH:mm" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>01:20</w:t>
+              <w:t>22:25</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>'Today is 'MMMM d, yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> DATE \@ "'Today is 'MMMM d, yyyy" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:t>Today is September 17, 2026</w:t>
+              <w:t>Today is November 1, 2026</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1118,51 +1118,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R9121f29a182244cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Radcddabea2ea486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rfeb7b4e809a24fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R0860f52b33e242b3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf509f54ef73e4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra8aeaba1d7bd4d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7dd8c269bf114020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf5d88f37db0545b1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>