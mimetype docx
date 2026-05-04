--- v9 (2026-03-20)
+++ v10 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf8db8307f98c489b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R385e9c4a27b84851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8a09681dd1c5426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc7eed4adefce44ba" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra3c13771688c42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb7abdeeeeb894738" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="style0"/>
       </w:pPr>
       <w:r>
         <w:t>Custom text glow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="style1"/>
       </w:pPr>
       <w:r>
         <w:t>Built-in text glow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
@@ -753,51 +753,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R10081954be5842bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re7214d05efc146e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rdb6433c3c85f4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R755cda072e944dc8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5c041fff3b994c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R373a041723324e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ree43ea0bea83493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R244c9aa8e3094a61" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>