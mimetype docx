--- v10 (2026-05-04)
+++ v11 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc7eed4adefce44ba" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra3c13771688c42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb7abdeeeeb894738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R421a0db4ebab41bb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdf2e1ed919354836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf0c70cbe210247be" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="style0"/>
       </w:pPr>
       <w:r>
         <w:t>Custom text glow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="style1"/>
       </w:pPr>
       <w:r>
         <w:t>Built-in text glow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
@@ -753,51 +753,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5c041fff3b994c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R373a041723324e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ree43ea0bea83493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R244c9aa8e3094a61" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc83a4d92296c4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R670bba845955493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra9eea5b647344783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5d28144e0822470a" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>