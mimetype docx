--- v11 (2026-06-18)
+++ v12 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R421a0db4ebab41bb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdf2e1ed919354836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf0c70cbe210247be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R11d9a43858554711" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R19add422228f44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbe55ee58844346eb" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="style0"/>
       </w:pPr>
       <w:r>
         <w:t>Custom text glow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="style1"/>
       </w:pPr>
       <w:r>
         <w:t>Built-in text glow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
@@ -753,51 +753,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc83a4d92296c4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R670bba845955493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra9eea5b647344783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5d28144e0822470a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra2309c1453d14c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf3fff239160447a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9402c7f9067542b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rbaafec51b4154b72" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>