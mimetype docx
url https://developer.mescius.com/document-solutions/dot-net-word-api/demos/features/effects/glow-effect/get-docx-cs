--- v12 (2026-06-18)
+++ v13 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R11d9a43858554711" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R19add422228f44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbe55ee58844346eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3cc080d0e9544071" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8ee86e391c534db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R914de93e547d4ba3" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="style0"/>
       </w:pPr>
       <w:r>
         <w:t>Custom text glow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="style1"/>
       </w:pPr>
       <w:r>
         <w:t>Built-in text glow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
@@ -753,51 +753,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra2309c1453d14c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf3fff239160447a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9402c7f9067542b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rbaafec51b4154b72" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R63107942d04c4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R37ef6b27e2cf4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Reb4056b5d0f844cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R52e8caabb8b6480c" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>