--- v8 (2026-03-20)
+++ v9 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9ad0f7ae61344c12" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1c8f8f9ffb6746ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8d4d208a76bc4c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R081c834928bc4af2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Red43c31e72bb4579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R89a9686476c14cd2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1270000" cy="1270000"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                 <wps:wsp>
                   <wps:cNvSpPr/>
                   <wps:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1270000" cy="1270000"/>
                     </a:xfrm>
                     <a:prstGeom prst="star4">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFF00"/>
@@ -669,51 +669,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8500c1d0318f412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rbdf612ae94554e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rff33f82e988247f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf21c42fbc5a14624" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R86ab9ea74d6948fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd93aa0b5fe0c4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5d188932d1434e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rc971108cd2784786" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>