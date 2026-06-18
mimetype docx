--- v9 (2026-05-04)
+++ v10 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R081c834928bc4af2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Red43c31e72bb4579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R89a9686476c14cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5fadc3b5eb2c4096" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdc30c10327c54d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7c3919496edb4a99" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1270000" cy="1270000"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                 <wps:wsp>
                   <wps:cNvSpPr/>
                   <wps:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1270000" cy="1270000"/>
                     </a:xfrm>
                     <a:prstGeom prst="star4">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFF00"/>
@@ -669,51 +669,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R86ab9ea74d6948fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd93aa0b5fe0c4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5d188932d1434e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rc971108cd2784786" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rdbd55e8619ed4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb99c8456abb24844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8aa2e1ce97614e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R739194dc2fd54ce3" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>