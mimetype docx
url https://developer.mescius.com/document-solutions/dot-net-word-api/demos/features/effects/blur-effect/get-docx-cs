--- v10 (2026-06-18)
+++ v11 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5fadc3b5eb2c4096" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdc30c10327c54d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7c3919496edb4a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra04f8858881948ce" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6595eb349aa24a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd3c59d4e83764b49" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1270000" cy="1270000"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                 <wps:wsp>
                   <wps:cNvSpPr/>
                   <wps:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1270000" cy="1270000"/>
                     </a:xfrm>
                     <a:prstGeom prst="star4">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFF00"/>
@@ -669,51 +669,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rdbd55e8619ed4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb99c8456abb24844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8aa2e1ce97614e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R739194dc2fd54ce3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7c00c86d8b3b4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rbb63dc0c1877431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rfb55469a803c4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2eda331da3f64401" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>