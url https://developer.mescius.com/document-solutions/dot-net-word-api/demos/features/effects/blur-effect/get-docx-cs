--- v11 (2026-06-18)
+++ v12 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra04f8858881948ce" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6595eb349aa24a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd3c59d4e83764b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rba3940b11c5f42e2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3e0216cd81474dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7f9d4354c8c344ad" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1270000" cy="1270000"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                 <wps:wsp>
                   <wps:cNvSpPr/>
                   <wps:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1270000" cy="1270000"/>
                     </a:xfrm>
                     <a:prstGeom prst="star4">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFF00"/>
@@ -669,51 +669,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7c00c86d8b3b4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rbb63dc0c1877431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rfb55469a803c4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2eda331da3f64401" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5e6ea06d7a1e4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R72e4502ebeaa4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7e991e3034d74bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rfae476cfcb134802" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>