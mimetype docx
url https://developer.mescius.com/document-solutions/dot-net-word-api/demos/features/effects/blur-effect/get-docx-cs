--- v12 (2026-08-02)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rba3940b11c5f42e2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3e0216cd81474dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7f9d4354c8c344ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rab17e3fb1e004d4a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5bbc5f5207484c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc2191a2990cb4807" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1270000" cy="1270000"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                 <wps:wsp>
                   <wps:cNvSpPr/>
                   <wps:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1270000" cy="1270000"/>
                     </a:xfrm>
                     <a:prstGeom prst="star4">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFF00"/>
@@ -669,51 +669,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5e6ea06d7a1e4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R72e4502ebeaa4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7e991e3034d74bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rfae476cfcb134802" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4c42ea7d8b4b4340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R49a8ac6050e44b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rdd070fe4e4d04eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rd1e3b3acee044b79" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>