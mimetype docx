--- v6 (2026-03-20)
+++ v7 (2026-05-04)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1b49d38ef97441e3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc0568be09f7c4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1e81592e62444d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re0c8701cc045468b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R74a60603a27a42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbe6f96fff7244e18" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t>Time used to create 100 instances of GcWordDocument: 00:00:03.5192947.</w:t>
+        <w:t>Time used to create 100 instances of GcWordDocument: 00:00:03.7418950.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -564,51 +564,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Red4a5b8978f145b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R638dd601f0584b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb87ad1a7582d44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R51cf58bf07b64214" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc98dc001e33e4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ree684557ad204fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7681d2c16b944c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re2a4695929624522" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>