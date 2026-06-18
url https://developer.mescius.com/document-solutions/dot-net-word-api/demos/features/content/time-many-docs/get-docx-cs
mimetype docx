--- v7 (2026-05-04)
+++ v8 (2026-06-18)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re0c8701cc045468b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R74a60603a27a42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbe6f96fff7244e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0fabcfae8bec425e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R32ac7e71271047a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3a1e5394aa394bb0" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t>Time used to create 100 instances of GcWordDocument: 00:00:03.7418950.</w:t>
+        <w:t>Time used to create 100 instances of GcWordDocument: 00:00:02.7312196.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -564,51 +564,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc98dc001e33e4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ree684557ad204fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7681d2c16b944c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re2a4695929624522" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra50ac4433b054d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rdf38ae5f42e2490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R84ecbc8389204082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R624747f01bcb4bf5" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>