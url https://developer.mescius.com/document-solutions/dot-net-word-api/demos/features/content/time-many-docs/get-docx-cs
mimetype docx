--- v8 (2026-06-18)
+++ v9 (2026-06-18)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0fabcfae8bec425e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R32ac7e71271047a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3a1e5394aa394bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd921434f3de8465e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7fe9d41573bf41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rca82045cb8c541cb" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t>Time used to create 100 instances of GcWordDocument: 00:00:02.7312196.</w:t>
+        <w:t>Time used to create 100 instances of GcWordDocument: 00:00:02.6619016.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -564,51 +564,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra50ac4433b054d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rdf38ae5f42e2490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R84ecbc8389204082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R624747f01bcb4bf5" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R60add825f0134a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc56d8fd81fd64ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R931aca432ce2448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R61ae69297dc843e2" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>