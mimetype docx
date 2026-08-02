--- v9 (2026-06-18)
+++ v10 (2026-08-02)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd921434f3de8465e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7fe9d41573bf41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rca82045cb8c541cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb5f0f351fd024650" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf64f49f375154c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8b172efeb73e4904" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t>Time used to create 100 instances of GcWordDocument: 00:00:02.6619016.</w:t>
+        <w:t>Time used to create 100 instances of GcWordDocument: 00:00:02.4199019.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -564,51 +564,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R60add825f0134a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc56d8fd81fd64ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R931aca432ce2448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R61ae69297dc843e2" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra73df9ced7914ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4c8e9a2e8df34934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf74eb5b4dafe429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rc20a74e606124f80" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>