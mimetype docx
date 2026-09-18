--- v11 (2026-08-02)
+++ v12 (2026-09-18)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rea1724ae7bd142d7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc8c558808aa247d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R43d1f54c473946cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra561d14a8cda4257" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcec764a2d55e41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2cca92e3bbf44380" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1. Tellus tempus consectetur molestie mi dolore pharetra volutpat lobortis. Erat elit ullamcorper lobortis, feugiat id laoreet erat elit. Et aliquam ipsum id tincidunt, dolor volutpat tincidunt feugiat. Volutpat nunc ipsum euismod nunc pulvinar volutpat lobortis dolor. Non massa ipsum molestie laoreet erat, eget et laoreet. Sed elit et ac mauris nibh, feugiat molestie ante. Tempus euismod tincidunt, dolor, volutpat lobortis dolor, non, ut. Feugiat tellus nunc turpis praesent dolore nonummy praesent ante. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1. Dolor, proin ullamcorper id ipsum ut ullamcorper pharetra dolore. Ante at id tempus massa, mauris lorem nibh elit. Sed nunc tellus sit ut non pharetra ut mauris. Sed pharetra congue massa diam molestie consectetur pulvinar aliquam. Nibh dolor, tempus congue nisi nibh, praesent eget adipiscing. Nonummy, turpis sed donec massa ullamcorper, id pharetra sed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 2. Tempus, felis mi erat eget lobortis dolor molestie lobortis sit tellus, dolore ut sit non ut sit ullamcorper congue pharetra. Diam magna consectetur sem magna at sem, aliquam felis, mi erat felis tincidunt, pulvinar ullamcorper dolore nonummy diam massa ipsum. Id laoreet sed id laoreet pharetra, non ut pharetra non magna consectetur proin aliquam felis mi tempus id laoreet sed. Eget nibh nunc pulvinar ullamcorper congue amet ullamcorper ut consectetur sem aliquam at proin, tempus felis laoreet ipsum, euismod tincidunt. Dolor volutpat, tincidunt pharetra sem nisi erat elit laoreet sed eget lobortis dolor non magna consectetur sem aliquam turpis proin. Donec, nonummy praesent erat eget laoreet dolor euismod congue consectetur diam ac at euismod nunc pulvinar ullamcorper dolore amet ullamcorper. Congue pharetra proin ac, molestie lobortis sit tellus nisi turpis proin tempus felis massa ipsum tellus, donec nonummy praesent nibh. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 2. Sit lorem donec ut laoreet, sem id turpis lorem congue praesent volutpat id turpis sed nisi lobortis praesent molestie, nonummy pulvinar mauris sit donec, massa diam tellus. Eget adipiscing sit, erat nunc, et ullamcorper mauris pharetra tempus nisi et tellus mauris pulvinar tempus ut mi non proin non adipiscing sit, erat nunc proin id. At pharetra tempus ut, et euismod consectetur sed nisi ante euismod felis nonummy ipsum nunc sem at pulvinar ut congue ullamcorper amet dolore aliquet turpis nisi sem. Nonummy erat praesent adipiscing aliquam proin at, ac nibh elit donec praesent nonummy nunc euismod eget sed, et elit erat et, elit erat mi adipiscing ac proin. Elit erat laoreet id ipsum massa molestie lorem nibh, volutpat sed tincidunt id, sed mi sem consectetur magna diam, pharetra tincidunt id ipsum laoreet felis tempus mi. Adipiscing nisi sem consectetur, magna sem dolor, lobortis eget lorem diam consectetur, congue non amet feugiat massa eget ac et at, magna et nonummy dolore, aliquet turpis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3. Dolore amet ullamcorper congue amet diam magna aliquam felis laoreet erat, id. Nibh ac at ante tempus felis massa pulvinar aliquet nunc pulvinar ullamcorper. Dolore nonummy diam ac elit nibh lorem molestie id tincidunt dolor volutpat. Ut sit non ut, turpis aliquet dolore nonummy praesent erat felis laoreet. Erat eget lobortis dolor, non lobortis sit tellus, nunc ac, elit et. Ac at praesent tempus felis massa ipsum tellus nunc amet diam, donec. Nonummy diam ac at proin aliquam mauris ante ipsum id massa ipsum. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3. Aliquet consectetur, nisi sem pharetra congue, non dolor laoreet id sed mi. Felis aliquam ante at, aliquam proin consectetur nisi nunc molestie feugiat, massa. Molestie feugiat nibh mauris lorem et elit magna ullamcorper pulvinar laoreet, id. Ipsum mi felis tempus proin turpis nunc molestie elit, magna et elit. Erat mi felis aliquam sem turpis nunc tellus dolor tincidunt euismod pulvinar. Tincidunt id ipsum massa felis tempus proin adipiscing aliquam proin at pulvinar. Massa molestie, ipsum ante felis nisi sem turpis, ut non dolor tincidunt. Euismod dolor laoreet eget donec diam nonummy dolore tellus sit lorem nibh. At ac diam amet, congue ullamcorper pulvinar laoreet elit, dolore ullamcorper pulvinar. Laoreet id pulvinar, ante felis aliquam praesent turpis nunc molestie feugiat nibh. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 1. Nibh tempus mauris massa, tempus feugiat molestie lobortis sit, aliquet dolore turpis praesent donec, felis. Mi erat eget laoreet, sed eget lobortis feugiat tellus, nunc sit, praesent aliquam adipiscing volutpat. Lobortis feugiat volutpat, lobortis, turpis, proin nunc amet aliquet, donec, elit, mi erat elit nibh. Sed molestie, ut, sit tellus nunc turpis praesent, donec ut turpis aliquet dolore pulvinar euismod. Congue pharetra sem nisi, consectetur sem ac at ante tempus felis laoreet sed id congue. Nonummy diam aliquet dolore nonummy praesent, donec, nonummy diam magna at ante lorem volutpat lobortis. Sit aliquet dolore turpis aliquet donec nonummy diam magna at, nibh lorem eget, lobortis tincidunt. Dolor eget lobortis sit non nisi turpis sem aliquam felis ante pulvinar euismod nisi turpis. Praesent donec nonummy et erat elit, et ac mauris proin, aliquam sed eget nibh feugiat. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 1. Aliquam, proin, consectetur, ac et sem consectetur, ut non. Pharetra magna diam nonummy dolore aliquet turpis ut, tellus. Sit congue, ullamcorper pharetra congue ullamcorper pulvinar tincidunt, id. Ipsum ante, adipiscing nonummy congue ullamcorper dolor tincidunt id. Sed laoreet, id tempus ante at lorem et elit. Magna diam nonummy, dolore aliquet turpis nunc tellus feugiat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 2. Nonummy diam congue nisi adipiscing consectetur sem aliquam at ante tempus molestie massa pulvinar ullamcorper dolore nonummy diam magna consectetur et. Ac at ante, feugiat tellus, ut sit aliquet sem nisi consectetur proin lorem molestie lobortis feugiat tellus, nunc pulvinar ullamcorper congue. Amet, ullamcorper congue pharetra, sem nisi adipiscing praesent tempus felis ante ipsum tempus, felis ante tempus id tincidunt dolor euismod dolore. Amet diam ac at proin ac, mauris ante tempus felis laoreet ipsum id tincidunt pulvinar tempus id tincidunt dolor euismod magna. Consectetur sem nisi consectetur sem aliquam turpis praesent erat, elit, et erat elit nibh sed eget lobortis sit non nisi ut. Sit non ut turpis, sem aliquam adipiscing aliquet erat, nonummy mi erat eget tincidunt dolor volutpat lobortis sit tellus nunc pulvinar. Tellus congue, dolor non ut aliquam felis mi tempus id tincidunt pulvinar euismod tincidunt dolor, volutpat ut turpis aliquet dolore amet. Aliquet dolore amet ullamcorper magna at et aliquam congue consectetur sem magna, at proin aliquam, felis mi tempus id laoreet sed. Volutpat lobortis feugiat non ut sit aliquet, dolore turpis praesent aliquam adipiscing mi erat feugiat tellus ut turpis praesent aliquam adipiscing. Mi tempus, felis mi sed eget lobortis lorem molestie lobortis feugiat tellus nunc amet aliquet dolore adipiscing praesent erat elit tellus. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 2. Amet dolore aliquet adipiscing magna et nonummy magna non pharetra congue ullamcorper amet nunc molestie ipsum ac mi elit erat mi felis tempus proin consectetur nisi tellus. Dolor lobortis mauris ac sem pharetra ut eget lorem et at ac ullamcorper amet sit ut non dolor tincidunt, volutpat sed, laoreet id tempus, praesent adipiscing dolore. Aliquet, sit nisi, non, pharetra congue non pharetra tincidunt id sed mi, proin consectetur magna ullamcorper dolor tincidunt eget erat et amet dolore ullamcorper amet tincidunt euismod. Pulvinar massa mauris lorem ante mauris ac sem, euismod ipsum laoreet felis tempus, aliquet, amet nunc molestie feugiat massa mauris aliquam, proin at nisi non, pharetra congue. Euismod sed laoreet id tempus praesent adipiscing dolore congue non pharetra tincidunt id sed mi, felis donec aliquet turpis dolore, molestie, feugiat massa mauris aliquam aliquet sit. Lobortis volutpat feugiat nibh mauris ac diam consectetur pulvinar massa molestie tempus praesent turpis ut non sit ut non dolor nibh at ac et nonummy dolore ullamcorper. Amet dolor, lobortis volutpat dolor laoreet elit, donec praesent nonummy donec tellus pulvinar massa felis aliquam aliquet pulvinar massa felis erat praesent adipiscing dolore tellus feugiat ante. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 3. Ante tempus feugiat mauris massa ipsum euismod tincidunt dolor. Volutpat tincidunt pharetra non, congue pharetra sem nisi turpis. Praesent aliquam felis laoreet ipsum, tellus, nunc amet mauris. Proin tempus, felis, massa pulvinar tellus dolore turpis praesent. Donec amet diam magna at sem aliquam, at proin. Aliquam felis mi, erat eget molestie massa pulvinar tellus. Nunc, pulvinar ullamcorper magna consectetur diam ac, consectetur aliquet. Dolore amet praesent erat felis mi sed id tincidunt. Pharetra ullamcorper, proin aliquam id massa, ipsum id laoreet. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 3. Diam nonummy magna diam amet sit ut non dolor nibh eget ac. Et nonummy donec aliquet turpis nunc id ipsum, mi adipiscing aliquam sem. Consectetur nisi sem pharetra tincidunt volutpat nonummy donec tellus pulvinar, massa molestie. Tempus proin adipiscing nisi sem sit lobortis molestie ac, proin at magna. Sem pharetra tincidunt euismod pulvinar tincidunt sem turpis nisi non sit ut. Non pulvinar nunc euismod sed mi felis aliquam praesent turpis dolore molestie. Ipsum, ante at lorem, et elit ac diam nonummy, pulvinar nunc tellus. Lorem nibh mauris ac sem pharetra ut volutpat sed nibh at ac. Ullamcorper dolor, tincidunt id ipsum massa id tempus magna sem pharetra tincidunt. Euismod sed mi felis donec praesent nonummy donec tellus pulvinar nunc tellus. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -597,51 +597,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R19e9cdfbfda749fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R88a48ef3016c4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf050b58f9af949d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R647dd1efbfee41e4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc690cc338c464e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re05d43e5f0c04c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Reb8acd87c6cb431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rba2b49d515e14a1c" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>