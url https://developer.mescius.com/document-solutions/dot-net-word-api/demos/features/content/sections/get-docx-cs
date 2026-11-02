--- v12 (2026-09-18)
+++ v13 (2026-11-02)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra561d14a8cda4257" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcec764a2d55e41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2cca92e3bbf44380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R81e8dfd48ee34252" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8a9d375e96a14917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0bc6c08ecfae40cd" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1. Dolor, proin ullamcorper id ipsum ut ullamcorper pharetra dolore. Ante at id tempus massa, mauris lorem nibh elit. Sed nunc tellus sit ut non pharetra ut mauris. Sed pharetra congue massa diam molestie consectetur pulvinar aliquam. Nibh dolor, tempus congue nisi nibh, praesent eget adipiscing. Nonummy, turpis sed donec massa ullamcorper, id pharetra sed. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1. Proin ac erat ac amet pharetra felis non ante, adipiscing mauris tellus diam nisi pulvinar id tincidunt, lorem. Turpis aliquet nisi turpis, praesent erat felis laoreet sed eget nibh, feugiat volutpat ut sit sem, mi, sed. Euismod, laoreet, dolor volutpat ut pharetra diam magna turpis sem, nisi adipiscing mi ipsum id nunc pulvinar aliquet. Donec nonummy, diam magna elit id laoreet, ipsum euismod tincidunt pharetra, ullamcorper congue consectetur diam lorem volutpat tincidunt. Pharetra sem nisi at sem nisi turpis praesent erat, felis mauris massa feugiat molestie nunc sit aliquet donec. Amet diam donec, elit nibh dolor euismod magna elit, mi sed volutpat tincidunt pharetra sem, magna consectetur proin. Ac ipsum ullamcorper dolore elit mi sed id, tincidunt dolor ullamcorper magna, nonummy et ac volutpat congue consectetur. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 2. Sit lorem donec ut laoreet, sem id turpis lorem congue praesent volutpat id turpis sed nisi lobortis praesent molestie, nonummy pulvinar mauris sit donec, massa diam tellus. Eget adipiscing sit, erat nunc, et ullamcorper mauris pharetra tempus nisi et tellus mauris pulvinar tempus ut mi non proin non adipiscing sit, erat nunc proin id. At pharetra tempus ut, et euismod consectetur sed nisi ante euismod felis nonummy ipsum nunc sem at pulvinar ut congue ullamcorper amet dolore aliquet turpis nisi sem. Nonummy erat praesent adipiscing aliquam proin at, ac nibh elit donec praesent nonummy nunc euismod eget sed, et elit erat et, elit erat mi adipiscing ac proin. Elit erat laoreet id ipsum massa molestie lorem nibh, volutpat sed tincidunt id, sed mi sem consectetur magna diam, pharetra tincidunt id ipsum laoreet felis tempus mi. Adipiscing nisi sem consectetur, magna sem dolor, lobortis eget lorem diam consectetur, congue non amet feugiat massa eget ac et at, magna et nonummy dolore, aliquet turpis. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 2. Volutpat lobortis feugiat tellus dolore amet. Aliquet donec felis praesent erat eget. Nibh lorem eget lobortis pharetra sem. Volutpat lobortis dolor non nisi, consectetur. Sem tempus molestie massa feugiat tellus. Dolore amet aliquet aliquam, felis massa. Sit eget sem aliquam adipiscing proin. Et sed euismod congue consectetur sem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3. Aliquet consectetur, nisi sem pharetra congue, non dolor laoreet id sed mi. Felis aliquam ante at, aliquam proin consectetur nisi nunc molestie feugiat, massa. Molestie feugiat nibh mauris lorem et elit magna ullamcorper pulvinar laoreet, id. Ipsum mi felis tempus proin turpis nunc molestie elit, magna et elit. Erat mi felis aliquam sem turpis nunc tellus dolor tincidunt euismod pulvinar. Tincidunt id ipsum massa felis tempus proin adipiscing aliquam proin at pulvinar. Massa molestie, ipsum ante felis nisi sem turpis, ut non dolor tincidunt. Euismod dolor laoreet eget donec diam nonummy dolore tellus sit lorem nibh. At ac diam amet, congue ullamcorper pulvinar laoreet elit, dolore ullamcorper pulvinar. Laoreet id pulvinar, ante felis aliquam praesent turpis nunc molestie feugiat nibh. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3. Massa feugiat tellus massa pulvinar ullamcorper dolore amet, et massa tempus, felis, massa pulvinar tellus dolore nonummy praesent tempus euismod nunc. Pulvinar ullamcorper congue consectetur diam ac elit, nibh dolor non nisi at et ullamcorper ac elit nibh sed eget lobortis pharetra. Sem aliquam donec, nisi pulvinar id, volutpat praesent congue dolor molestie ante erat amet non ante dolore mi, magna, at proin. Ac at proin, lorem mauris nunc sit tellus dolore turpis mi tempus id nunc, amet ullamcorper dolore elit mi sed pharetra. Sem aliquam mauris ante feugiat tellus ut sit aliquet aliquam felis, ante pulvinar euismod dolore adipiscing mi, ipsum euismod dolore, turpis. Aliquet erat felis massa ut consectetur sem, aliquam adipiscing ante ipsum tellus nisi adipiscing proin lorem molestie nunc sit, aliquet donec. Adipiscing mi ipsum tellus dolore adipiscing praesent ipsum tellus dolore ac eget nibh feugiat volutpat ut pharetra sem ac, eget nibh. Ipsum id nunc sit aliquet donec felis massa pulvinar euismod nunc pulvinar pulvinar euismod, nunc turpis praesent tempus, felis laoreet pulvinar. Ullamcorper dolore adipiscing mi sed id tincidunt amet ullamcorper magna consectetur sem, magna at, proin lorem molestie, nunc magna nonummy et. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 1. Aliquam, proin, consectetur, ac et sem consectetur, ut non. Pharetra magna diam nonummy dolore aliquet turpis ut, tellus. Sit congue, ullamcorper pharetra congue ullamcorper pulvinar tincidunt, id. Ipsum ante, adipiscing nonummy congue ullamcorper dolor tincidunt id. Sed laoreet, id tempus ante at lorem et elit. Magna diam nonummy, dolore aliquet turpis nunc tellus feugiat. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 1. Pharetra non ut sit aliquet aliquam adipiscing mi tempus id mi dolor volutpat tincidunt. Pharetra diam, nisi turpis sem ac molestie id tincidunt pharetra diam erat id, tincidunt. Pharetra non congue nonummy et lorem, mauris nibh dolor non nisi consectetur, proin aliquam. Felis mi erat pharetra diam erat eget, laoreet dolor volutpat, congue pharetra sem, aliquam. Adipiscing proin lorem mauris massa sit tellus dolore nonummy praesent tempus id tincidunt dolor. Euismod congue, aliquam at ante ipsum molestie dolore amet aliquet aliquam id massa ipsum. Euismod tincidunt amet diam donec elit nibh sed volutpat tincidunt dolor adipiscing mi tempus. Felis laoreet pulvinar, ullamcorper donec elit mi sed id tincidunt amet, non congue pharetra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 2. Amet dolore aliquet adipiscing magna et nonummy magna non pharetra congue ullamcorper amet nunc molestie ipsum ac mi elit erat mi felis tempus proin consectetur nisi tellus. Dolor lobortis mauris ac sem pharetra ut eget lorem et at ac ullamcorper amet sit ut non dolor tincidunt, volutpat sed, laoreet id tempus, praesent adipiscing dolore. Aliquet, sit nisi, non, pharetra congue non pharetra tincidunt id sed mi, proin consectetur magna ullamcorper dolor tincidunt eget erat et amet dolore ullamcorper amet tincidunt euismod. Pulvinar massa mauris lorem ante mauris ac sem, euismod ipsum laoreet felis tempus, aliquet, amet nunc molestie feugiat massa mauris aliquam, proin at nisi non, pharetra congue. Euismod sed laoreet id tempus praesent adipiscing dolore congue non pharetra tincidunt id sed mi, felis donec aliquet turpis dolore, molestie, feugiat massa mauris aliquam aliquet sit. Lobortis volutpat feugiat nibh mauris ac diam consectetur pulvinar massa molestie tempus praesent turpis ut non sit ut non dolor nibh at ac et nonummy dolore ullamcorper. Amet dolor, lobortis volutpat dolor laoreet elit, donec praesent nonummy donec tellus pulvinar massa felis aliquam aliquet pulvinar massa felis erat praesent adipiscing dolore tellus feugiat ante. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 2. Nonummy diam, donec consectetur sem magna, mauris ante lorem molestie lobortis sit aliquet nisi turpis praesent aliquam felis laoreet congue pharetra proin lorem mauris nibh. Feugiat ipsum dolor mauris volutpat proin dolore dolor, elit sem massa congue feugiat felis mi sed id tincidunt pharetra sit tellus dolore amet ullamcorper magna. Nonummy diam ac, at ante, lorem volutpat ut turpis proin lorem, molestie lobortis turpis proin, ac mauris massa feugiat, non non congue consectetur proin ac. Mauris nibh feugiat, tellus ut turpis aliquet, nisi adipiscing ante pulvinar euismod nunc amet aliquet, erat elit mi sed pharetra proin ac mauris massa feugiat. Tellus nunc pulvinar tellus nunc pulvinar diam erat id laoreet pulvinar euismod magna nonummy sem magna at proin ac at proin tincidunt dolor non congue. Consectetur proin ac mauris lobortis, sit sem magna at proin tempus molestie nunc sit aliquet nisi adipiscing mi ipsum, molestie nunc amet eget lobortis dolor. Non ut consectetur, proin lorem mauris nibh feugiat non, ut turpis praesent aliquam felis mi erat id sem magna elit nibh feugiat, volutpat ut consectetur. Sem aliquam mauris lobortis feugiat non aliquam at ante ipsum tellus, ut, sit tellus dolore adipiscing, mi tempus id non nisi consectetur proin tempus, mauris. Ante ipsum molestie nunc amet, aliquet donec elit mi sed euismod tincidunt pharetra, ullamcorper donec elit et sed, volutpat ut pharetra felis mi tempus felis. Laoreet, dolor euismod congue amet diam erat, eget nibh, dolor ullamcorper, magna at nibh lorem mauris ante sit non ut turpis aliquet donec sed, mauris. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 3. Diam nonummy magna diam amet sit ut non dolor nibh eget ac. Et nonummy donec aliquet turpis nunc id ipsum, mi adipiscing aliquam sem. Consectetur nisi sem pharetra tincidunt volutpat nonummy donec tellus pulvinar, massa molestie. Tempus proin adipiscing nisi sem sit lobortis molestie ac, proin at magna. Sem pharetra tincidunt euismod pulvinar tincidunt sem turpis nisi non sit ut. Non pulvinar nunc euismod sed mi felis aliquam praesent turpis dolore molestie. Ipsum, ante at lorem, et elit ac diam nonummy, pulvinar nunc tellus. Lorem nibh mauris ac sem pharetra ut volutpat sed nibh at ac. Ullamcorper dolor, tincidunt id ipsum massa id tempus magna sem pharetra tincidunt. Euismod sed mi felis donec praesent nonummy donec tellus pulvinar nunc tellus. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 3. Tempus, felis ante tempus id laoreet ipsum ullamcorper dolore adipiscing. Praesent magna at et lorem volutpat lobortis pharetra sem, magna. Consectetur sem mi dolor euismod congue consectetur diam erat volutpat. Dolore nonummy et ac elit nibh, feugiat molestie lobortis sit. Non ut turpis aliquet aliquam adipiscing mi ut pharetra tellus. Nisi consectetur, proin aliquam felis ante ipsum molestie nunc turpis. Praesent erat elit, laoreet ipsum euismod, dolore nonummy, praesent erat. Eget tincidunt amet at ante feugiat tellus nunc sit aliquet. Dolore adipiscing praesent, tempus id tincidunt dolor euismod dolore amet. Et ac eget, tincidunt pharetra non congue tempus id, massa. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -597,51 +597,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc690cc338c464e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re05d43e5f0c04c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Reb8acd87c6cb431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rba2b49d515e14a1c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R79528ca566944da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R034b1780006a4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9f1f8f13334a44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R80d4b4abf8e94714" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>