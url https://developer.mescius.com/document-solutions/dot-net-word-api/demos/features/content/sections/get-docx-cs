--- v7 (2026-03-20)
+++ v8 (2026-05-04)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8b60cf17df05405c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6e787d9ef16a4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5294719e36594e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4bed2c616b214435" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2a7fcb0eb32f4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R63bdf85b80574834" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1. Eget molestie id at adipiscing consectetur adipiscing feugiat ut laoreet tincidunt praesent non consectetur tempus ut diam euismod turpis lorem dolore proin eget, amet tempus lobortis ullamcorper. Aliquet praesent diam aliquet volutpat felis nonummy lorem aliquam donec ut laoreet praesent volutpat adipiscing, sit ipsum lorem aliquam congue nunc nibh praesent non aliquet euismod mauris. Felis diam sem euismod volutpat tempus ut, praesent adipiscing sit magna laoreet tellus consectetur erat tincidunt aliquet elit pulvinar, aliquam nibh euismod adipiscing feugiat ut diam felis. Sit laoreet tellus consectetur erat nunc sem eget ipsum dolore, et, eget pulvinar nisi proin eget sed dolore ante volutpat, adipiscing lorem, ut diam adipiscing tempus lobortis. Ullamcorper ipsum ut, diam felis feugiat ut diam felis, pulvinar magna mi euismod turpis ac laoreet, aliquet, mauris pharetra aliquam massa non, nonummy tempus ut ullamcorper felis. Sit tempus tincidunt aliquet felis feugiat congue diam felis lorem congue praesent molestie id pulvinar nisi sem elit ipsum dolore elit ipsum dolore et euismod amet, feugiat. Magna ante sem, elit ipsum ut diam, eget ipsum nunc non consectetur ac, laoreet tellus consectetur erat nunc sem eget dolore sem, mauris pulvinar dolore proin volutpat. Nonummy lorem ut diam adipiscing, tempus ut diam felis sit erat nunc sem elit sed nunc aliquet at sed dolore at sed nunc proin volutpat pharetra tempus. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1. Aliquam amet lorem sit sed aliquam lobortis diam tellus elit pulvinar aliquam, laoreet ullamcorper mauris dolor dolore lobortis sem tempus ut et euismod. Eget amet aliquam lobortis diam felis sit ac, laoreet tellus consectetur sed dolore proin volutpat amet aliquam ante euismod adipiscing lorem euismod nonummy. Lorem congue mi, molestie pharetra, erat nunc et id, amet aliquam et volutpat amet lorem tincidunt praesent mauris pharetra donec massa sem elit. Ipsum nibh, tellus adipiscing lorem congue proin molestie amet donec ante non elit tempus ut diam id turpis lorem laoreet sem at amet. Tempus congue adipiscing feugiat, ut praesent id pharetra ac massa, aliquet at dolor dolore, proin, volutpat pulvinar nisi ante volutpat amet aliquam ante. Volutpat nonummy tempus lobortis non ipsum ut diam felis feugiat nisi et id sit ac laoreet tellus at sed tincidunt praesent eget pulvinar. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 2. Massa tellus consectetur, sed dolore ante volutpat pulvinar donec lobortis euismod, amet donec ante volutpat pharetra donec ante volutpat amet proin mauris. Pharetra donec massa volutpat consectetur erat ante non elit tempus nunc diam elit sed ut, proin eget pulvinar nisi, et eget ipsum. Dolore at sed tincidunt aliquet at erat nunc proin eget pulvinar donec ante volutpat amet, aliquam nibh non nonummy tempus lobortis diam. Id turpis erat nunc sem erat tincidunt aliquet at sed, nunc proin eget amet aliquam nibh non, nonummy ipsum lobortis diam felis. Feugiat magna mi molestie sit, magna laoreet, pulvinar ut, diam felis pulvinar nisi, diam elit ipsum ut et id amet ac, laoreet. Ullamcorper adipiscing feugiat congue praesent felis, feugiat congue aliquet, felis feugiat diam mauris pharetra donec laoreet non consectetur sed nunc, sem eget. Amet aliquam nibh ullamcorper felis feugiat dolore mi, molestie pharetra donec ante non nonummy erat massa sit magna mi molestie pharetra magna. Mi molestie, pharetra, ac massa tellus at erat laoreet tellus turpis ac laoreet tellus nisi et eget pulvinar nunc sem at sed. Nunc proin, eget amet nisi et volutpat amet aliquam nibh euismod turpis tempus nibh euismod nonummy tempus lobortis diam lorem ut diam. Id feugiat magna, laoreet aliquet, at, dolor nisi et eget, amet, tempus, lobortis diam mauris sit donec praesent mauris sit magna, praesent. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 2. Ipsum, dolore proin euismod, amet, tempus lobortis volutpat amet lorem magna ante non elit sed massa non congue, mi tellus pharetra erat. Nunc sem eget pulvinar, aliquam nibh euismod turpis, aliquam nibh euismod amet tempus nibh non nonummy lorem lobortis ullamcorper, donec, ante molestie. Amet tempus ut diam elit tempus lobortis sem elit tempus nunc non nonummy sed ut diam eget pulvinar nisi et eget amet. Aliquam nibh turpis ac tincidunt aliquet adipiscing, lorem tincidunt praesent mauris dolor congue mi molestie pharetra erat laoreet non at sed massa. Tellus, elit pulvinar sem eget pulvinar aliquam nibh euismod turpis lorem lobortis diam adipiscing feugiat congue praesent id feugiat magna laoreet tellus. Consectetur sed nunc sem elit dolor dolore, proin sed nunc sem mauris pulvinar dolore proin volutpat amet, aliquam proin eget pharetra donec. Massa ullamcorper elit ipsum congue mi, aliquet at, dolor nunc sem eget amet nibh volutpat amet, aliquam lobortis non nonummy, ipsum ut. Et id sit ac laoreet tellus, at adipiscing feugiat magna mi lorem tincidunt diam mauris feugiat congue praesent id pharetra donec mi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3. Et id turpis ac lobortis pulvinar aliquam ante volutpat amet nisi ante volutpat amet aliquam ante volutpat amet. Aliquam ante volutpat nonummy ipsum lobortis volutpat amet erat massa sem donec ante volutpat consectetur erat ante tellus. Consectetur donec mi molestie pharetra donec laoreet sem elit ipsum massa sem, elit dolor nunc proin euismod adipiscing. Nibh ullamcorper felis pharetra donec massa non consectetur erat nunc, non at ipsum dolore et id amet aliquam. Lobortis aliquet molestie pharetra donec ante pharetra donec ante tellus consectetur erat laoreet tellus, consectetur, ac laoreet tellus. Elit, pulvinar dolore proin volutpat amet aliquam nibh euismod adipiscing tempus tincidunt praesent felis nibh ullamcorper adipiscing ipsum. Congue praesent felis feugiat congue et id sit ac tincidunt sem at, sed nisi nibh euismod nonummy lorem. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3. Dolore mi molestie amet erat lobortis diam felis sit ac nunc proin, eget pulvinar donec ante eget pharetra aliquam massa feugiat congue. Proin volutpat nonummy erat massa non consectetur ipsum, ut diam elit tempus nunc diam nonummy ipsum nunc sem eget, amet ac nibh. Pulvinar ac nibh ullamcorper felis, feugiat tincidunt praesent mauris pharetra magna mi molestie consectetur erat massa tellus nonummy erat massa non elit. Sed nunc, aliquet elit dolor, tellus at sed dolore, ante eget pulvinar dolore proin eget pulvinar donec proin eget dolor aliquam ante. Volutpat, amet tempus lobortis, ullamcorper elit mi volutpat pharetra, erat ante, molestie, pharetra erat massa sem nonummy sed, nunc sem at ipsum. Nisi et eget amet ac lobortis ullamcorper adipiscing, lorem tincidunt diam dolore proin, volutpat nonummy aliquam ante eget amet aliquam, lobortis, ullamcorper. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 1. Sit ac laoreet aliquet eget amet, donec nibh pulvinar donec lobortis. Ullamcorper id feugiat magna et id consectetur, erat laoreet, aliquet at. Pulvinar dolore sem at dolor dolore ante volutpat, pulvinar donec ante. Amet aliquam ante volutpat pharetra dolore ante, volutpat pharetra donec mi. Molestie pharetra donec mi, molestie, pharetra donec, mi molestie, pharetra erat. Laoreet sem id ut, nibh euismod, amet ac tincidunt, proin molestie. Pharetra dolore ante volutpat consectetur donec mi molestie pharetra donec ante. Sem elit, sed ut at sed dolore sem eget pulvinar nisi. Lobortis ante et, proin diam molestie felis, mauris adipiscing nonummy sit. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 1. Dolor erat, ante sem elit sed, nunc non nonummy sed nunc sem elit, ipsum nunc aliquet consectetur erat laoreet. Consectetur erat tincidunt, aliquet mauris sed dolore proin mauris dolor donec nibh diam adipiscing ipsum ut, et felis feugiat. Congue et id, sit diam felis turpis erat tincidunt sem mauris pulvinar donec proin volutpat pharetra donec nibh non. Adipiscing ipsum ut ullamcorper elit feugiat magna mi molestie turpis ac, laoreet, pulvinar nisi, et euismod turpis aliquam nibh. Euismod turpis ac tincidunt praesent adipiscing feugiat dolore, ante, volutpat amet donec ante volutpat consectetur donec tellus consectetur erat. Nunc sem elit sed nunc sem at sed massa non at sed dolore proin volutpat amet aliquam nibh euismod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 2. Feugiat, erat dolore lobortis mi non tellus volutpat mauris id eget mauris consectetur ipsum ut nibh eget pulvinar nisi proin, amet, aliquam. Lobortis aliquet at feugiat congue praesent felis feugiat congue, diam adipiscing feugiat tincidunt diam molestie pharetra erat massa tellus consectetur erat molestie. Consectetur sed nunc, aliquet at, dolor dolore proin eget pulvinar nisi nibh euismod adipiscing lorem ut diam adipiscing feugiat magna praesent id. Pharetra ac laoreet tellus eget nonummy tempus nibh non adipiscing, feugiat magna mi felis ipsum, magna mi, molestie sit, magna mi molestie. Turpis erat, tincidunt tellus consectetur tincidunt sem, mauris dolor dolore, praesent at dolor dolore ante volutpat pharetra aliquam massa non nonummy erat. Massa, non consectetur donec massa non consectetur tempus nunc sem, sit aliquam laoreet euismod turpis lorem aliquam ac nisi congue lobortis laoreet. Nibh lobortis, laoreet proin diam non eget adipiscing dolor tempus, magna, massa nibh aliquet ullamcorper at, amet lorem tempus erat nisi magna. Nunc nibh aliquet eget felis pharetra ipsum ac dolore massa ullamcorper molestie elit dolor tempus ac dolore lobortis diam, non tellus ullamcorper. Non tellus, non tellus euismod eget felis eget adipiscing amet sit pulvinar feugiat feugiat dolor, dolor pulvinar dolor sed ac tempus erat. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 2. Nonummy lorem ut praesent id sit magna laoreet non elit, pulvinar aliquam. Nibh ullamcorper felis tincidunt aliquet felis, feugiat congue praesent molestie sit donec. Laoreet tellus consectetur donec nunc sem eget pulvinar nisi et euismod turpis. Ac congue praesent pharetra magna, ante molestie pharetra magna ante tellus pharetra. Erat massa non at erat massa non at magna laoreet tellus, consectetur. Ac tincidunt tellus at sed, nunc turpis lorem nunc praesent mauris dolor. Dolore, proin volutpat amet aliquam lobortis, non felis feugiat magna mi tellus. Consectetur ac, laoreet tellus consectetur tincidunt aliquet mauris pharetra donec lobortis diam. Felis, pharetra ac, massa aliquet at erat, nunc proin volutpat pulvinar dolore. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 3. Laoreet tincidunt nisi nisi donec lorem lorem tempus ac tempus erat dolor tempus. Ac ac donec magna ac dolore massa et, euismod sit ac tellus consectetur. Lorem nunc aliquet at sed donec proin eget pharetra aliquam lobortis non elit. Ipsum nisi diam felis sit nisi et felis turpis, tincidunt aliquet eget dolor. Dolore ante non nonummy tempus massa ullamcorper felis sit ac laoreet tellus consectetur. Ac lorem congue, praesent molestie pharetra, erat massa sem elit massa aliquet consectetur. Erat tincidunt sem mauris pulvinar dolore sem mauris pulvinar donec ante volutpat id. Id eget felis at pulvinar feugiat donec diam, euismod volutpat non id at. Sed nunc proin volutpat, nonummy tempus ut praesent, molestie pharetra ac laoreet aliquet. At, sed nunc aliquet elit amet aliquam, proin amet aliquam nibh, volutpat nonummy. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 3. Praesent eget dolor, dolore praesent mauris dolor dolore proin. Mauris pharetra dolore ante, non nonummy, tempus lobortis elit. Ipsum nisi et euismod sit magna nibh euismod at. Pharetra donec ante volutpat, amet, aliquam massa ullamcorper nonummy. Ipsum magna et euismod sit diam id, turpis lorem. Dolore proin eget pharetra donec ante eget pharetra donec. Massa ullamcorper felis ipsum nisi et id sit ac. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -597,51 +597,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R08b5900981284ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd269e4a92d0641f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R44160dabd2f147b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R86b51204665b4ecc" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3b5208c5a49d4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc8e638ec55ec4dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Re956eaef2fa34145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8db990937927437d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>