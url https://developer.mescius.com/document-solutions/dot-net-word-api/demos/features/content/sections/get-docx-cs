--- v8 (2026-05-04)
+++ v9 (2026-06-18)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4bed2c616b214435" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2a7fcb0eb32f4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R63bdf85b80574834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra0c51bf911774933" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb054ede9ed414de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9a64b0303bdc47d9" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1. Aliquam amet lorem sit sed aliquam lobortis diam tellus elit pulvinar aliquam, laoreet ullamcorper mauris dolor dolore lobortis sem tempus ut et euismod. Eget amet aliquam lobortis diam felis sit ac, laoreet tellus consectetur sed dolore proin volutpat amet aliquam ante euismod adipiscing lorem euismod nonummy. Lorem congue mi, molestie pharetra, erat nunc et id, amet aliquam et volutpat amet lorem tincidunt praesent mauris pharetra donec massa sem elit. Ipsum nibh, tellus adipiscing lorem congue proin molestie amet donec ante non elit tempus ut diam id turpis lorem laoreet sem at amet. Tempus congue adipiscing feugiat, ut praesent id pharetra ac massa, aliquet at dolor dolore, proin, volutpat pulvinar nisi ante volutpat amet aliquam ante. Volutpat nonummy tempus lobortis non ipsum ut diam felis feugiat nisi et id sit ac laoreet tellus at sed tincidunt praesent eget pulvinar. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1. Erat aliquet at lorem tempus congue, praesent nonummy dolore praesent adipiscing aliquam proin consectetur magna nisi tellus feugiat ut non dolor tincidunt euismod dolor laoreet. Tellus, sit nunc, molestie lorem ante at magna diam consectetur magna diam nonummy dolore lobortis volutpat sed et at ac et nonummy dolore ullamcorper amet. Dolore aliquet turpis ut molestie lorem ante at nisi sem consectetur ut non dolor laoreet eget turpis, ut non sit, lobortis molestie feugiat lobortis elit. Sed mi elit erat praesent adipiscing nisi aliquet sit nunc molestie aliquam proin turpis dolor nibh eget erat diam pharetra tincidunt eget erat mi elit. Donec praesent amet dolore tellus feugiat lobortis mauris lorem proin consectetur ut volutpat feugiat ante at nonummy dolore tellus, pulvinar nunc id tempus proin adipiscing. Nisi non sit ut, volutpat feugiat et at ac sem consectetur congue euismod sed mi elit magna ullamcorper molestie lorem nibh eget lorem et consectetur. Congue ullamcorper amet congue euismod ipsum mi elit donec pulvinar sed dolore sem nunc nibh, tellus at dolor dolore proin volutpat amet feugiat ac laoreet. Proin, ullamcorper at lorem lobortis elit ac et, nonummy congue euismod sed mi elit erat amet nunc aliquet turpis ut tellus sit lobortis eget lorem. Et eget ac mi nonummy dolore ullamcorper pulvinar tincidunt felis tempus mi adipiscing aliquam aliquet ipsum massa diam nonummy donec ullamcorper amet nunc id ipsum. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 2. Ipsum, dolore proin euismod, amet, tempus lobortis volutpat amet lorem magna ante non elit sed massa non congue, mi tellus pharetra erat. Nunc sem eget pulvinar, aliquam nibh euismod turpis, aliquam nibh euismod amet tempus nibh non nonummy lorem lobortis ullamcorper, donec, ante molestie. Amet tempus ut diam elit tempus lobortis sem elit tempus nunc non nonummy sed ut diam eget pulvinar nisi et eget amet. Aliquam nibh turpis ac tincidunt aliquet adipiscing, lorem tincidunt praesent mauris dolor congue mi molestie pharetra erat laoreet non at sed massa. Tellus, elit pulvinar sem eget pulvinar aliquam nibh euismod turpis lorem lobortis diam adipiscing feugiat congue praesent id feugiat magna laoreet tellus. Consectetur sed nunc sem elit dolor dolore, proin sed nunc sem mauris pulvinar dolore proin volutpat amet, aliquam proin eget pharetra donec. Massa ullamcorper elit ipsum congue mi, aliquet at, dolor nunc sem eget amet nibh volutpat amet, aliquam lobortis non nonummy, ipsum ut. Et id sit ac laoreet tellus, at adipiscing feugiat magna mi lorem tincidunt diam mauris feugiat congue praesent id pharetra donec mi. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 2. Felis tempus mi adipiscing tempus proin mauris ac diam consectetur magna ullamcorper nonummy, dolore tellus ipsum massa id. Tempus erat, et elit donec aliquet turpis nunc tellus feugiat massa mauris tempus ante consectetur nisi non dolor. Nibh mauris lorem et elit donec diam non sit lobortis volutpat sed nibh, eget, erat mi felis donec. Aliquet turpis dolore tellus feugiat massa mauris aliquam aliquet turpis ut non sit lobortis eget, ac dolore tellus. Sit nunc id ipsum, ante at, aliquam proin consectetur nisi, ullamcorper pharetra congue euismod dolor, tincidunt felis erat. Praesent nonummy nunc ante at magna tellus feugiat nibh at ac sem, consectetur ut volutpat lorem, nibh elit. Ac ullamcorper pharetra tincidunt volutpat sed laoreet nonummy magna ullamcorper pulvinar, laoreet, sem, consectetur nisi non sit nibh. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3. Dolore mi molestie amet erat lobortis diam felis sit ac nunc proin, eget pulvinar donec ante eget pharetra aliquam massa feugiat congue. Proin volutpat nonummy erat massa non consectetur ipsum, ut diam elit tempus nunc diam nonummy ipsum nunc sem eget, amet ac nibh. Pulvinar ac nibh ullamcorper felis, feugiat tincidunt praesent mauris pharetra magna mi molestie consectetur erat massa tellus nonummy erat massa non elit. Sed nunc, aliquet elit dolor, tellus at sed dolore, ante eget pulvinar dolore proin eget pulvinar donec proin eget dolor aliquam ante. Volutpat, amet tempus lobortis, ullamcorper elit mi volutpat pharetra, erat ante, molestie, pharetra erat massa sem nonummy sed, nunc sem at ipsum. Nisi et eget amet ac lobortis ullamcorper adipiscing, lorem tincidunt diam dolore proin, volutpat nonummy aliquam ante eget amet aliquam, lobortis, ullamcorper. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3. Ullamcorper amet congue ut volutpat feugiat lobortis eget erat et nonummy, congue ullamcorper pulvinar, tincidunt, id tempus mi adipiscing. Donec aliquet turpis ut tellus feugiat nibh, mauris ac dolore praesent adipiscing, dolore tellus, feugiat massa mauris ac proin. Consectetur magna non dolor lobortis eget lorem nibh elit donec diam nonummy dolore tellus pulvinar ac proin consectetur ut. Volutpat feugiat et at ac, diam amet tincidunt euismod, dolor mi nonummy magna ullamcorper amet tincidunt id erat praesent. Molestie tempus proin at nisi sem pharetra lobortis mauris aliquam et consectetur ut volutpat feugiat lobortis eget sed diam. Consectetur congue euismod pulvinar tincidunt, euismod tempus mi sem pharetra ut volutpat sed et nonummy congue volutpat lorem et. At magna, diam pharetra, lobortis eget erat diam amet tincidunt euismod dolor laoreet elit congue volutpat adipiscing, dolore, tellus. Pulvinar nunc molestie tempus, praesent adipiscing nisi non, pharetra lobortis molestie lorem et elit ac diam amet congue ut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 1. Dolor erat, ante sem elit sed, nunc non nonummy sed nunc sem elit, ipsum nunc aliquet consectetur erat laoreet. Consectetur erat tincidunt, aliquet mauris sed dolore proin mauris dolor donec nibh diam adipiscing ipsum ut, et felis feugiat. Congue et id, sit diam felis turpis erat tincidunt sem mauris pulvinar donec proin volutpat pharetra donec nibh non. Adipiscing ipsum ut ullamcorper elit feugiat magna mi molestie turpis ac, laoreet, pulvinar nisi, et euismod turpis aliquam nibh. Euismod turpis ac tincidunt praesent adipiscing feugiat dolore, ante, volutpat amet donec ante volutpat consectetur donec tellus consectetur erat. Nunc sem elit sed nunc sem at sed massa non at sed dolore proin volutpat amet aliquam nibh euismod. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 1. Praesent, sem pharetra congue non dolor laoreet, eget sed et nonummy, dolore ullamcorper amet nunc euismod tempus praesent turpis nisi tellus sit nunc molestie. Sit, lobortis mi felis aliquam praesent turpis ut tellus feugiat massa mauris aliquam sem turpis ut non feugiat lobortis eget erat mi elit, erat. Mi mauris aliquam ut non dolor laoreet eget sed mi adipiscing dolore euismod pulvinar nunc id, tempus, proin at aliquam aliquet sit lobortis, molestie. Feugiat lobortis eget lorem diam tellus pulvinar massa molestie lorem ante adipiscing aliquam non pharetra lobortis molestie lorem et, consectetur magna, ullamcorper, amet congue. Euismod dolor laoreet felis donec nisi, non dolor lobortis eget ac sem consectetur ut volutpat lorem et nonummy magna ullamcorper pharetra tincidunt euismod sed. Mi elit donec aliquet, turpis nunc id erat nisi volutpat dolor, lobortis eget lorem diam nonummy congue, non pulvinar tincidunt id ipsum, laoreet felis. Tempus ante at, nisi aliquet sit lobortis molestie ac sem volutpat, erat et elit erat diam amet nunc euismod ipsum ante, felis donec tellus. Sit nunc, molestie ipsum proin adipiscing pharetra tincidunt id ipsum laoreet elit donec, aliquet amet nunc euismod pulvinar ante adipiscing dolore, euismod pulvinar, massa. Mauris lorem proin, adipiscing nisi non sit ut eget adipiscing dolore aliquet amet nunc molestie, erat praesent, turpis nunc molestie ipsum mi adipiscing nisi. Aliquet consectetur magna sem pharetra ut non pulvinar nibh elit erat, praesent sem pharetra ut volutpat lorem et at magna non pharetra lobortis, eget. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 2. Nonummy lorem ut praesent id sit magna laoreet non elit, pulvinar aliquam. Nibh ullamcorper felis tincidunt aliquet felis, feugiat congue praesent molestie sit donec. Laoreet tellus consectetur donec nunc sem eget pulvinar nisi et euismod turpis. Ac congue praesent pharetra magna, ante molestie pharetra magna ante tellus pharetra. Erat massa non at erat massa non at magna laoreet tellus, consectetur. Ac tincidunt tellus at sed, nunc turpis lorem nunc praesent mauris dolor. Dolore, proin volutpat amet aliquam lobortis, non felis feugiat magna mi tellus. Consectetur ac, laoreet tellus consectetur tincidunt aliquet mauris pharetra donec lobortis diam. Felis, pharetra ac, massa aliquet at erat, nunc proin volutpat pulvinar dolore. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 2. Et elit erat diam nonummy nunc eget, erat mi adipiscing dolore ullamcorper amet dolore tincidunt id ipsum mi felis tempus mi adipiscing aliquam. Sem turpis ut volutpat lorem ante at magna sem sit ut eget lorem nibh elit donec nunc tellus ipsum proin adipiscing aliquam sem. Turpis nisi volutpat lorem et at nisi non dolor, lobortis mauris ac diam consectetur ut volutpat dolor laoreet praesent turpis, nunc tellus tempus. Proin adipiscing aliquam sem consectetur ut volutpat dolor, nibh, eget erat et elit donec diam adipiscing donec aliquet pulvinar ac diam nonummy congue. Non pharetra laoreet eget ipsum mi felis tempus ante at nisi tellus ipsum massa mauris aliquam sem turpis ut volutpat feugiat lobortis eget. Adipiscing donec praesent turpis ut tellus ipsum ante adipiscing nisi tellus, feugiat massa mauris, ac et at ac diam pharetra lobortis volutpat sed. Mi elit, erat ut non sit, lobortis eget, sed et consectetur congue volutpat dolor nibh elit ac diam pharetra, lobortis eget ac et. Nonummy donec praesent turpis consectetur congue euismod dolor nibh eget, erat diam amet dolore euismod, ipsum laoreet felis donec praesent diam proin volutpat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 3. Praesent eget dolor, dolore praesent mauris dolor dolore proin. Mauris pharetra dolore ante, non nonummy, tempus lobortis elit. Ipsum nisi et euismod sit magna nibh euismod at. Pharetra donec ante volutpat, amet, aliquam massa ullamcorper nonummy. Ipsum magna et euismod sit diam id, turpis lorem. Dolore proin eget pharetra donec ante eget pharetra donec. Massa ullamcorper felis ipsum nisi et id sit ac. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 3. Sed dolore congue ante, non elit ipsum nunc, non pharetra ut, eget sed ipsum, proin at aliquam sem consectetur ut molestie feugiat et at magna. Sem pharetra lobortis eget lorem diam elit donec diam amet, nunc aliquet sit dolor laoreet, elit ac ullamcorper, amet congue volutpat sed laoreet felis erat. Aliquet amet nunc, id tempus mi, adipiscing tempus, praesent turpis ut tellus feugiat sed mi adipiscing dolore euismod, ipsum laoreet felis tempus praesent turpis dolore. Molestie, ipsum massa adipiscing nisi aliquet sit ut volutpat feugiat, ante at, amet tincidunt id ipsum laoreet adipiscing, aliquam praesent adipiscing nisi tellus feugiat, lobortis. Molestie feugiat nibh elit ac et consectetur congue volutpat erat et nonummy magna ut tellus lorem ante adipiscing nisi non sit lobortis eget ac proin. At ac ullamcorper dolor tincidunt volutpat, sed laoreet elit donec aliquet turpis nisi tellus pulvinar lorem et elit magna ullamcorper pulvinar tincidunt euismod sed laoreet. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -597,51 +597,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3b5208c5a49d4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc8e638ec55ec4dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Re956eaef2fa34145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8db990937927437d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6b662d49ffa74717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Redb66c3faa0640d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R628c11fb6ddb4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R49c7c11dc9e44cc2" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>