--- v9 (2026-06-18)
+++ v10 (2026-06-18)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra0c51bf911774933" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb054ede9ed414de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9a64b0303bdc47d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re32be8f9c8144d6f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra159314dc3604939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R792c9bd8241d401f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1. Erat aliquet at lorem tempus congue, praesent nonummy dolore praesent adipiscing aliquam proin consectetur magna nisi tellus feugiat ut non dolor tincidunt euismod dolor laoreet. Tellus, sit nunc, molestie lorem ante at magna diam consectetur magna diam nonummy dolore lobortis volutpat sed et at ac et nonummy dolore ullamcorper amet. Dolore aliquet turpis ut molestie lorem ante at nisi sem consectetur ut non dolor laoreet eget turpis, ut non sit, lobortis molestie feugiat lobortis elit. Sed mi elit erat praesent adipiscing nisi aliquet sit nunc molestie aliquam proin turpis dolor nibh eget erat diam pharetra tincidunt eget erat mi elit. Donec praesent amet dolore tellus feugiat lobortis mauris lorem proin consectetur ut volutpat feugiat ante at nonummy dolore tellus, pulvinar nunc id tempus proin adipiscing. Nisi non sit ut, volutpat feugiat et at ac sem consectetur congue euismod sed mi elit magna ullamcorper molestie lorem nibh eget lorem et consectetur. Congue ullamcorper amet congue euismod ipsum mi elit donec pulvinar sed dolore sem nunc nibh, tellus at dolor dolore proin volutpat amet feugiat ac laoreet. Proin, ullamcorper at lorem lobortis elit ac et, nonummy congue euismod sed mi elit erat amet nunc aliquet turpis ut tellus sit lobortis eget lorem. Et eget ac mi nonummy dolore ullamcorper pulvinar tincidunt felis tempus mi adipiscing aliquam aliquet ipsum massa diam nonummy donec ullamcorper amet nunc id ipsum. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1. Ut euismod consectetur, nonummy tempus, ut, non. Adipiscing aliquam lobortis non, id ipsum lobortis. Non dolor tincidunt euismod pulvinar dolore aliquet. Sit nunc molestie lorem ante mauris sed. Nibh eget erat praesent adipiscing, aliquam proin. Adipiscing dolor tincidunt id ipsum mi elit. Donec praesent adipiscing nisi tellus turpis lobortis. Molestie feugiat lobortis eget lorem et nonummy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 2. Felis tempus mi adipiscing tempus proin mauris ac diam consectetur magna ullamcorper nonummy, dolore tellus ipsum massa id. Tempus erat, et elit donec aliquet turpis nunc tellus feugiat massa mauris tempus ante consectetur nisi non dolor. Nibh mauris lorem et elit donec diam non sit lobortis volutpat sed nibh, eget, erat mi felis donec. Aliquet turpis dolore tellus feugiat massa mauris aliquam aliquet turpis ut non sit lobortis eget, ac dolore tellus. Sit nunc id ipsum, ante at, aliquam proin consectetur nisi, ullamcorper pharetra congue euismod dolor, tincidunt felis erat. Praesent nonummy nunc ante at magna tellus feugiat nibh at ac sem, consectetur ut volutpat lorem, nibh elit. Ac ullamcorper pharetra tincidunt volutpat sed laoreet nonummy magna ullamcorper pulvinar, laoreet, sem, consectetur nisi non sit nibh. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 2. Magna et, nonummy donec aliquet turpis nisi aliquet feugiat, ante mauris aliquam sem consectetur ut tellus lorem. Lobortis eget nonummy nunc id pulvinar laoreet adipiscing donec praesent adipiscing dolore tellus sit lobortis molestie lorem. Nibh elit ac diam magna nisi proin, eget pulvinar felis turpis ac nunc tellus consectetur magna, sem. Pharetra magna diam nonummy dolore, euismod ipsum laoreet felis aliquam praesent sit, massa molestie ipsum ante at. Feugiat nibh praesent adipiscing nisi molestie ipsum ante mauris tempus sem turpis ut non pharetra lobortis volutpat. Sed, laoreet eget, erat diam amet congue ullamcorper molestie lorem, proin at, magna ullamcorper pharetra tincidunt volutpat. Dolor laoreet felis tempus praesent turpis, nisi sem consectetur nisi tellus sit lobortis eget lorem et consectetur. Magna nunc molestie, ipsum, ante adipiscing aliquam, sem turpis ut volutpat feugiat lobortis eget sed laoreet elit. Erat, mi adipiscing dolore aliquet sit nunc tellus feugiat lobortis volutpat, adipiscing donec massa mauris ac proin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3. Ullamcorper amet congue ut volutpat feugiat lobortis eget erat et nonummy, congue ullamcorper pulvinar, tincidunt, id tempus mi adipiscing. Donec aliquet turpis ut tellus feugiat nibh, mauris ac dolore praesent adipiscing, dolore tellus, feugiat massa mauris ac proin. Consectetur magna non dolor lobortis eget lorem nibh elit donec diam nonummy dolore tellus pulvinar ac proin consectetur ut. Volutpat feugiat et at ac, diam amet tincidunt euismod, dolor mi nonummy magna ullamcorper amet tincidunt id erat praesent. Molestie tempus proin at nisi sem pharetra lobortis mauris aliquam et consectetur ut volutpat feugiat lobortis eget sed diam. Consectetur congue euismod pulvinar tincidunt, euismod tempus mi sem pharetra ut volutpat sed et nonummy congue volutpat lorem et. At magna, diam pharetra, lobortis eget erat diam amet tincidunt euismod dolor laoreet elit congue volutpat adipiscing, dolore, tellus. Pulvinar nunc molestie tempus, praesent adipiscing nisi non, pharetra lobortis molestie lorem et elit ac diam amet congue ut. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3. Adipiscing aliquam sem consectetur nisi non sit ut. Volutpat sed laoreet eget erat praesent adipiscing dolore. Euismod ipsum mi proin at magna ullamcorper dolor. Lobortis eget erat mi nonummy, magna ullamcorper pulvinar. Tincidunt id tempus mi adipiscing donec aliquet turpis. Nunc molestie ipsum, ac, ullamcorper pharetra laoreet, id. Sed mi elit, donec, aliquet amet dolore id. Erat praesent amet nunc euismod tempus ante mauris. Tempus aliquet sit nunc id consectetur congue ullamcorper. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 1. Praesent, sem pharetra congue non dolor laoreet, eget sed et nonummy, dolore ullamcorper amet nunc euismod tempus praesent turpis nisi tellus sit nunc molestie. Sit, lobortis mi felis aliquam praesent turpis ut tellus feugiat massa mauris aliquam sem turpis ut non feugiat lobortis eget erat mi elit, erat. Mi mauris aliquam ut non dolor laoreet eget sed mi adipiscing dolore euismod pulvinar nunc id, tempus, proin at aliquam aliquet sit lobortis, molestie. Feugiat lobortis eget lorem diam tellus pulvinar massa molestie lorem ante adipiscing aliquam non pharetra lobortis molestie lorem et, consectetur magna, ullamcorper, amet congue. Euismod dolor laoreet felis donec nisi, non dolor lobortis eget ac sem consectetur ut volutpat lorem et nonummy magna ullamcorper pharetra tincidunt euismod sed. Mi elit donec aliquet, turpis nunc id erat nisi volutpat dolor, lobortis eget lorem diam nonummy congue, non pulvinar tincidunt id ipsum, laoreet felis. Tempus ante at, nisi aliquet sit lobortis molestie ac sem volutpat, erat et elit erat diam amet nunc euismod ipsum ante, felis donec tellus. Sit nunc, molestie ipsum proin adipiscing pharetra tincidunt id ipsum laoreet elit donec, aliquet amet nunc euismod pulvinar ante adipiscing dolore, euismod pulvinar, massa. Mauris lorem proin, adipiscing nisi non sit ut eget adipiscing dolore aliquet amet nunc molestie, erat praesent, turpis nunc molestie ipsum mi adipiscing nisi. Aliquet consectetur magna sem pharetra ut non pulvinar nibh elit erat, praesent sem pharetra ut volutpat lorem et at magna non pharetra lobortis, eget. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 1. Non dolor nibh eget sed et proin consectetur nisi. Non sit nibh at aliquam proin, consectetur ut non. Dolor laoreet eget erat et elit donec, praesent turpis. Nunc tellus pulvinar ante et nonummy magna ullamcorper, dolor. Laoreet eget erat diam amet congue, ullamcorper, ipsum laoreet. Felis aliquam, praesent pulvinar massa id erat mi adipiscing. Dolore tincidunt volutpat erat mi nonummy congue ullamcorper dolor. Tincidunt, id sed mi adipiscing aliquam aliquet sit massa. Id tempus proin turpis dolore aliquet sit sed massa. Id erat praesent amet nunc, euismod tempus ante felis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 2. Et elit erat diam nonummy nunc eget, erat mi adipiscing dolore ullamcorper amet dolore tincidunt id ipsum mi felis tempus mi adipiscing aliquam. Sem turpis ut volutpat lorem ante at magna sem sit ut eget lorem nibh elit donec nunc tellus ipsum proin adipiscing aliquam sem. Turpis nisi volutpat lorem et at nisi non dolor, lobortis mauris ac diam consectetur ut volutpat dolor laoreet praesent turpis, nunc tellus tempus. Proin adipiscing aliquam sem consectetur ut volutpat dolor, nibh, eget erat et elit donec diam adipiscing donec aliquet pulvinar ac diam nonummy congue. Non pharetra laoreet eget ipsum mi felis tempus ante at nisi tellus ipsum massa mauris aliquam sem turpis ut volutpat feugiat lobortis eget. Adipiscing donec praesent turpis ut tellus ipsum ante adipiscing nisi tellus, feugiat massa mauris, ac et at ac diam pharetra lobortis volutpat sed. Mi elit, erat ut non sit, lobortis eget, sed et consectetur congue volutpat dolor nibh elit ac diam pharetra, lobortis eget ac et. Nonummy donec praesent turpis consectetur congue euismod dolor nibh eget, erat diam amet dolore euismod, ipsum laoreet felis donec praesent diam proin volutpat. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 2. Et ullamcorper nunc, proin eget pulvinar, nisi proin eget sed nunc aliquet consectetur magna et elit erat mi felis lorem nibh volutpat pharetra donec proin eget. Sem, eget amet ac congue mi molestie dolor, congue volutpat sed mi felis erat, mi adipiscing donec proin adipiscing nisi, non pharetra ut eget ac congue. Ullamcorper amet nunc molestie ipsum, mi adipiscing, dolore aliquet feugiat mi, felis, aliquam sem turpis, nunc mauris tempus proin turpis ut tellus feugiat nibh, eget lorem. Aliquam praesent amet nunc molestie ipsum ante at aliquam aliquet feugiat massa molestie lorem ante consectetur nisi tellus feugiat nibh volutpat dolor nibh ante mauris, ac. Et at ac ullamcorper amet congue euismod, ipsum laoreet elit, dolore aliquet turpis nisi sem, turpis ut, volutpat dolor lobortis mauris ac diam, nonummy sit ut. Molestie feugiat, ante adipiscing ut molestie feugiat ante adipiscing nisi, sem turpis lobortis molestie feugiat, et at magna sem, pharetra congue volutpat lorem diam consectetur sit. Nunc molestie lorem nibh eget lorem nibh at ac ullamcorper pharetra congue euismod ipsum laoreet elit donec aliquet pulvinar lorem proin, at magna sem dolor lobortis. Eget sed laoreet elit magna ullamcorper amet congue id sed mi felis donec praesent amet massa molestie tempus mi, felis nonummy donec ullamcorper amet nunc euismod. Ipsum massa molestie lorem ante at aliquam sem consectetur congue ullamcorper pharetra tincidunt eget sed et amet congue euismod erat dolore tellus feugiat, massa mauris tempus. Proin mauris nisi tellus sit nibh, mauris ac diam consectetur congue non dolor laoreet eget erat et felis tempus proin adipiscing pharetra tincidunt volutpat erat et. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 3. Sed dolore congue ante, non elit ipsum nunc, non pharetra ut, eget sed ipsum, proin at aliquam sem consectetur ut molestie feugiat et at magna. Sem pharetra lobortis eget lorem diam elit donec diam amet, nunc aliquet sit dolor laoreet, elit ac ullamcorper, amet congue volutpat sed laoreet felis erat. Aliquet amet nunc, id tempus mi, adipiscing tempus, praesent turpis ut tellus feugiat sed mi adipiscing dolore euismod, ipsum laoreet felis tempus praesent turpis dolore. Molestie, ipsum massa adipiscing nisi aliquet sit ut volutpat feugiat, ante at, amet tincidunt id ipsum laoreet adipiscing, aliquam praesent adipiscing nisi tellus feugiat, lobortis. Molestie feugiat nibh elit ac et consectetur congue volutpat erat et nonummy magna ut tellus lorem ante adipiscing nisi non sit lobortis eget ac proin. At ac ullamcorper dolor tincidunt volutpat, sed laoreet elit donec aliquet turpis nisi tellus pulvinar lorem et elit magna ullamcorper pulvinar tincidunt euismod sed laoreet. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 3. Ipsum massa mauris tempus ante at aliquam sem, pharetra congue volutpat sed et at magna. Diam pharetra, congue volutpat diam consectetur magna euismod pulvinar mi nonummy congue euismod dolor laoreet. Eget erat praesent pharetra tincidunt id sed praesent amet dolore ullamcorper pulvinar massa nibh eget. Ac et elit donec ullamcorper pulvinar tincidunt euismod ipsum ante felis donec aliquet sit nunc. Mauris lorem proin at nisi, non sit lobortis mauris elit dolore ullamcorper, pulvinar, massa id. Erat mi felis nisi sem consectetur nisi non sit tincidunt volutpat sed nibh nonummy, donec. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -597,51 +597,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6b662d49ffa74717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Redb66c3faa0640d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R628c11fb6ddb4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R49c7c11dc9e44cc2" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R67b2ed538d06470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R91fbcf5264cb4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4debf03f90a6451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re2e34878e4c54480" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>