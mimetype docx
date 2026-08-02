--- v10 (2026-06-18)
+++ v11 (2026-08-02)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re32be8f9c8144d6f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra159314dc3604939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R792c9bd8241d401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rea1724ae7bd142d7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc8c558808aa247d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R43d1f54c473946cd" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1. Ut euismod consectetur, nonummy tempus, ut, non. Adipiscing aliquam lobortis non, id ipsum lobortis. Non dolor tincidunt euismod pulvinar dolore aliquet. Sit nunc molestie lorem ante mauris sed. Nibh eget erat praesent adipiscing, aliquam proin. Adipiscing dolor tincidunt id ipsum mi elit. Donec praesent adipiscing nisi tellus turpis lobortis. Molestie feugiat lobortis eget lorem et nonummy. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1. Tellus tempus consectetur molestie mi dolore pharetra volutpat lobortis. Erat elit ullamcorper lobortis, feugiat id laoreet erat elit. Et aliquam ipsum id tincidunt, dolor volutpat tincidunt feugiat. Volutpat nunc ipsum euismod nunc pulvinar volutpat lobortis dolor. Non massa ipsum molestie laoreet erat, eget et laoreet. Sed elit et ac mauris nibh, feugiat molestie ante. Tempus euismod tincidunt, dolor, volutpat lobortis dolor, non, ut. Feugiat tellus nunc turpis praesent dolore nonummy praesent ante. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 2. Magna et, nonummy donec aliquet turpis nisi aliquet feugiat, ante mauris aliquam sem consectetur ut tellus lorem. Lobortis eget nonummy nunc id pulvinar laoreet adipiscing donec praesent adipiscing dolore tellus sit lobortis molestie lorem. Nibh elit ac diam magna nisi proin, eget pulvinar felis turpis ac nunc tellus consectetur magna, sem. Pharetra magna diam nonummy dolore, euismod ipsum laoreet felis aliquam praesent sit, massa molestie ipsum ante at. Feugiat nibh praesent adipiscing nisi molestie ipsum ante mauris tempus sem turpis ut non pharetra lobortis volutpat. Sed, laoreet eget, erat diam amet congue ullamcorper molestie lorem, proin at, magna ullamcorper pharetra tincidunt volutpat. Dolor laoreet felis tempus praesent turpis, nisi sem consectetur nisi tellus sit lobortis eget lorem et consectetur. Magna nunc molestie, ipsum, ante adipiscing aliquam, sem turpis ut volutpat feugiat lobortis eget sed laoreet elit. Erat, mi adipiscing dolore aliquet sit nunc tellus feugiat lobortis volutpat, adipiscing donec massa mauris ac proin. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 2. Tempus, felis mi erat eget lobortis dolor molestie lobortis sit tellus, dolore ut sit non ut sit ullamcorper congue pharetra. Diam magna consectetur sem magna at sem, aliquam felis, mi erat felis tincidunt, pulvinar ullamcorper dolore nonummy diam massa ipsum. Id laoreet sed id laoreet pharetra, non ut pharetra non magna consectetur proin aliquam felis mi tempus id laoreet sed. Eget nibh nunc pulvinar ullamcorper congue amet ullamcorper ut consectetur sem aliquam at proin, tempus felis laoreet ipsum, euismod tincidunt. Dolor volutpat, tincidunt pharetra sem nisi erat elit laoreet sed eget lobortis dolor non magna consectetur sem aliquam turpis proin. Donec, nonummy praesent erat eget laoreet dolor euismod congue consectetur diam ac at euismod nunc pulvinar ullamcorper dolore amet ullamcorper. Congue pharetra proin ac, molestie lobortis sit tellus nisi turpis proin tempus felis massa ipsum tellus, donec nonummy praesent nibh. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3. Adipiscing aliquam sem consectetur nisi non sit ut. Volutpat sed laoreet eget erat praesent adipiscing dolore. Euismod ipsum mi proin at magna ullamcorper dolor. Lobortis eget erat mi nonummy, magna ullamcorper pulvinar. Tincidunt id tempus mi adipiscing donec aliquet turpis. Nunc molestie ipsum, ac, ullamcorper pharetra laoreet, id. Sed mi elit, donec, aliquet amet dolore id. Erat praesent amet nunc euismod tempus ante mauris. Tempus aliquet sit nunc id consectetur congue ullamcorper. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3. Dolore amet ullamcorper congue amet diam magna aliquam felis laoreet erat, id. Nibh ac at ante tempus felis massa pulvinar aliquet nunc pulvinar ullamcorper. Dolore nonummy diam ac elit nibh lorem molestie id tincidunt dolor volutpat. Ut sit non ut, turpis aliquet dolore nonummy praesent erat felis laoreet. Erat eget lobortis dolor, non lobortis sit tellus, nunc ac, elit et. Ac at praesent tempus felis massa ipsum tellus nunc amet diam, donec. Nonummy diam ac at proin aliquam mauris ante ipsum id massa ipsum. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 1. Non dolor nibh eget sed et proin consectetur nisi. Non sit nibh at aliquam proin, consectetur ut non. Dolor laoreet eget erat et elit donec, praesent turpis. Nunc tellus pulvinar ante et nonummy magna ullamcorper, dolor. Laoreet eget erat diam amet congue, ullamcorper, ipsum laoreet. Felis aliquam, praesent pulvinar massa id erat mi adipiscing. Dolore tincidunt volutpat erat mi nonummy congue ullamcorper dolor. Tincidunt, id sed mi adipiscing aliquam aliquet sit massa. Id tempus proin turpis dolore aliquet sit sed massa. Id erat praesent amet nunc, euismod tempus ante felis. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 1. Nibh tempus mauris massa, tempus feugiat molestie lobortis sit, aliquet dolore turpis praesent donec, felis. Mi erat eget laoreet, sed eget lobortis feugiat tellus, nunc sit, praesent aliquam adipiscing volutpat. Lobortis feugiat volutpat, lobortis, turpis, proin nunc amet aliquet, donec, elit, mi erat elit nibh. Sed molestie, ut, sit tellus nunc turpis praesent, donec ut turpis aliquet dolore pulvinar euismod. Congue pharetra sem nisi, consectetur sem ac at ante tempus felis laoreet sed id congue. Nonummy diam aliquet dolore nonummy praesent, donec, nonummy diam magna at ante lorem volutpat lobortis. Sit aliquet dolore turpis aliquet donec nonummy diam magna at, nibh lorem eget, lobortis tincidunt. Dolor eget lobortis sit non nisi turpis sem aliquam felis ante pulvinar euismod nisi turpis. Praesent donec nonummy et erat elit, et ac mauris proin, aliquam sed eget nibh feugiat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 2. Et ullamcorper nunc, proin eget pulvinar, nisi proin eget sed nunc aliquet consectetur magna et elit erat mi felis lorem nibh volutpat pharetra donec proin eget. Sem, eget amet ac congue mi molestie dolor, congue volutpat sed mi felis erat, mi adipiscing donec proin adipiscing nisi, non pharetra ut eget ac congue. Ullamcorper amet nunc molestie ipsum, mi adipiscing, dolore aliquet feugiat mi, felis, aliquam sem turpis, nunc mauris tempus proin turpis ut tellus feugiat nibh, eget lorem. Aliquam praesent amet nunc molestie ipsum ante at aliquam aliquet feugiat massa molestie lorem ante consectetur nisi tellus feugiat nibh volutpat dolor nibh ante mauris, ac. Et at ac ullamcorper amet congue euismod, ipsum laoreet elit, dolore aliquet turpis nisi sem, turpis ut, volutpat dolor lobortis mauris ac diam, nonummy sit ut. Molestie feugiat, ante adipiscing ut molestie feugiat ante adipiscing nisi, sem turpis lobortis molestie feugiat, et at magna sem, pharetra congue volutpat lorem diam consectetur sit. Nunc molestie lorem nibh eget lorem nibh at ac ullamcorper pharetra congue euismod ipsum laoreet elit donec aliquet pulvinar lorem proin, at magna sem dolor lobortis. Eget sed laoreet elit magna ullamcorper amet congue id sed mi felis donec praesent amet massa molestie tempus mi, felis nonummy donec ullamcorper amet nunc euismod. Ipsum massa molestie lorem ante at aliquam sem consectetur congue ullamcorper pharetra tincidunt eget sed et amet congue euismod erat dolore tellus feugiat, massa mauris tempus. Proin mauris nisi tellus sit nibh, mauris ac diam consectetur congue non dolor laoreet eget erat et felis tempus proin adipiscing pharetra tincidunt volutpat erat et. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 2. Nonummy diam congue nisi adipiscing consectetur sem aliquam at ante tempus molestie massa pulvinar ullamcorper dolore nonummy diam magna consectetur et. Ac at ante, feugiat tellus, ut sit aliquet sem nisi consectetur proin lorem molestie lobortis feugiat tellus, nunc pulvinar ullamcorper congue. Amet, ullamcorper congue pharetra, sem nisi adipiscing praesent tempus felis ante ipsum tempus, felis ante tempus id tincidunt dolor euismod dolore. Amet diam ac at proin ac, mauris ante tempus felis laoreet ipsum id tincidunt pulvinar tempus id tincidunt dolor euismod magna. Consectetur sem nisi consectetur sem aliquam turpis praesent erat, elit, et erat elit nibh sed eget lobortis sit non nisi ut. Sit non ut turpis, sem aliquam adipiscing aliquet erat, nonummy mi erat eget tincidunt dolor volutpat lobortis sit tellus nunc pulvinar. Tellus congue, dolor non ut aliquam felis mi tempus id tincidunt pulvinar euismod tincidunt dolor, volutpat ut turpis aliquet dolore amet. Aliquet dolore amet ullamcorper magna at et aliquam congue consectetur sem magna, at proin aliquam, felis mi tempus id laoreet sed. Volutpat lobortis feugiat non ut sit aliquet, dolore turpis praesent aliquam adipiscing mi erat feugiat tellus ut turpis praesent aliquam adipiscing. Mi tempus, felis mi sed eget lobortis lorem molestie lobortis feugiat tellus nunc amet aliquet dolore adipiscing praesent erat elit tellus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 3. Ipsum massa mauris tempus ante at aliquam sem, pharetra congue volutpat sed et at magna. Diam pharetra, congue volutpat diam consectetur magna euismod pulvinar mi nonummy congue euismod dolor laoreet. Eget erat praesent pharetra tincidunt id sed praesent amet dolore ullamcorper pulvinar massa nibh eget. Ac et elit donec ullamcorper pulvinar tincidunt euismod ipsum ante felis donec aliquet sit nunc. Mauris lorem proin at nisi, non sit lobortis mauris elit dolore ullamcorper, pulvinar, massa id. Erat mi felis nisi sem consectetur nisi non sit tincidunt volutpat sed nibh nonummy, donec. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 3. Ante tempus feugiat mauris massa ipsum euismod tincidunt dolor. Volutpat tincidunt pharetra non, congue pharetra sem nisi turpis. Praesent aliquam felis laoreet ipsum, tellus, nunc amet mauris. Proin tempus, felis, massa pulvinar tellus dolore turpis praesent. Donec amet diam magna at sem aliquam, at proin. Aliquam felis mi, erat eget molestie massa pulvinar tellus. Nunc, pulvinar ullamcorper magna consectetur diam ac, consectetur aliquet. Dolore amet praesent erat felis mi sed id tincidunt. Pharetra ullamcorper, proin aliquam id massa, ipsum id laoreet. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -597,51 +597,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R67b2ed538d06470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R91fbcf5264cb4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4debf03f90a6451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re2e34878e4c54480" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R19e9cdfbfda749fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R88a48ef3016c4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf050b58f9af949d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R647dd1efbfee41e4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>