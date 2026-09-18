--- v15 (2026-08-03)
+++ v16 (2026-09-18)
@@ -1,450 +1,450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rfb1f9bdd81274267" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd23e2c3e7a344902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1be417ef23334075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0f037beb7b914f7d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb8719f6b92614e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re9942c0aeaa644d9" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Different picture wrapping styles and alignments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'In line with text':</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget donec ante eget nonummy tempus ante mauris sed tincidunt, aliquet. Molestie dolor congue, aliquet turpis dolore dolore aliquet turpis nisi aliquet. Turpis nisi non sit ut non dolor tincidunt id sit nunc. Tellus consectetur ac et elit erat ante at ac dolore aliquet. Turpis nisi aliquet sit nunc tellus dolor lobortis euismod pulvinar tincidunt. Id sed laoreet id ipsum massa molestie sed laoreet id ip</w:t>
+        <w:t xml:space="preserve">Eget felis feugiat dolor, nisi, ante ut diam, eget, erat mi. Non consectetur ipsum, nunc tellus pharetra, congue non amet congue aliquet. Turpis nisi aliquet sit ut volutpat pharetra tincidunt ullamcorper non pharetra. Ut eget lorem et elit ipsum massa id pharetra ut volutpat. Dolor congue ullamcorper pulvinar nunc id tempus mi turpis dolore tellus. Sit adipiscing nisi tellus pulvinar massa mo</w:t>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="990600" cy="742950"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rcd7d0464ddd142af"/>
+                    <a:blip r:embed="R7ec82ae021db423a"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">sum. Nunc lobortis eget sed mi nonummy congue ullamcorper pulvinar dolore tellus. Sit ut non pharetra congue ullamcorper nonummy donec, praesent adipiscing nisi. Non pharetra sed mi nonummy dolore ullamcorper amet nunc, molestie ipsum. Lobortis volutpat feugiat tincidunt volutpat, dolor nunc euismod ipsum laoreet mauris. Tempus proin mauris aliquam sem consectetur magna, nunc molestie feugiat, lobortis. </w:t>
+        <w:t xml:space="preserve">lestie feugiat ante eget sed. Laoreet id ipsum laoreet felis aliquam proin turpis dolore tellus feugiat. Massa molestie sem turpis ut non dolor nibh mauris lorem et. Nonummy, congue ullamcorper dolor, laoreet id, sed laoreet id aliquam praesent. Turpis dolore molestie ipsum ante felis aliquam dolore aliquet amet nunc. Id ipsum massa mauris tempus proin adipiscing nisi tellus pharetra lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Square', centered:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget donec ante eget nonummy tempus ante mauris sed tincidunt, aliquet. Molestie dolor congue, aliquet turpis dolore dolore aliquet turpis nisi aliquet. Turpis nisi non sit ut non dolor tincidunt id sit nunc. Tellus consectetur ac et elit erat ante at ac dolore aliquet. Turpis nisi aliquet sit nunc tellus dolor lobortis euismod pulvinar tincidunt. Id sed laoreet id ipsum massa molestie sed laoreet id ip</w:t>
+        <w:t xml:space="preserve">Eget felis feugiat dolor, nisi, ante ut diam, eget, erat mi. Non consectetur ipsum, nunc tellus pharetra, congue non amet congue aliquet. Turpis nisi aliquet sit ut volutpat pharetra tincidunt ullamcorper non pharetra. Ut eget lorem et elit ipsum massa id pharetra ut volutpat. Dolor congue ullamcorper pulvinar nunc id tempus mi turpis dolore tellus. Sit adipiscing nisi tellus pulvinar massa mo</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rcd7d0464ddd142af"/>
+                    <a:blip r:embed="R7ec82ae021db423a"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">sum. Nunc lobortis eget sed mi nonummy congue ullamcorper pulvinar dolore tellus. Sit ut non pharetra congue ullamcorper nonummy donec, praesent adipiscing nisi. Non pharetra sed mi nonummy dolore ullamcorper amet nunc, molestie ipsum. Lobortis volutpat feugiat tincidunt volutpat, dolor nunc euismod ipsum laoreet mauris. Tempus proin mauris aliquam sem consectetur magna, nunc molestie feugiat, lobortis. </w:t>
+        <w:t xml:space="preserve">lestie feugiat ante eget sed. Laoreet id ipsum laoreet felis aliquam proin turpis dolore tellus feugiat. Massa molestie sem turpis ut non dolor nibh mauris lorem et. Nonummy, congue ullamcorper dolor, laoreet id, sed laoreet id aliquam praesent. Turpis dolore molestie ipsum ante felis aliquam dolore aliquet amet nunc. Id ipsum massa mauris tempus proin adipiscing nisi tellus pharetra lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Tight', centered:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget donec ante eget nonummy tempus ante mauris sed tincidunt, aliquet. Molestie dolor congue, aliquet turpis dolore dolore aliquet turpis nisi aliquet. Turpis nisi non sit ut non dolor tincidunt id sit nunc. Tellus consectetur ac et elit erat ante at ac dolore aliquet. Turpis nisi aliquet sit nunc tellus dolor lobortis euismod pulvinar tincidunt. Id sed laoreet id ipsum massa molestie sed laoreet id ip</w:t>
+        <w:t xml:space="preserve">Eget felis feugiat dolor, nisi, ante ut diam, eget, erat mi. Non consectetur ipsum, nunc tellus pharetra, congue non amet congue aliquet. Turpis nisi aliquet sit ut volutpat pharetra tincidunt ullamcorper non pharetra. Ut eget lorem et elit ipsum massa id pharetra ut volutpat. Dolor congue ullamcorper pulvinar nunc id tempus mi turpis dolore tellus. Sit adipiscing nisi tellus pulvinar massa mo</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon>
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="3" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rcd7d0464ddd142af"/>
+                    <a:blip r:embed="R7ec82ae021db423a"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">sum. Nunc lobortis eget sed mi nonummy congue ullamcorper pulvinar dolore tellus. Sit ut non pharetra congue ullamcorper nonummy donec, praesent adipiscing nisi. Non pharetra sed mi nonummy dolore ullamcorper amet nunc, molestie ipsum. Lobortis volutpat feugiat tincidunt volutpat, dolor nunc euismod ipsum laoreet mauris. Tempus proin mauris aliquam sem consectetur magna, nunc molestie feugiat, lobortis. </w:t>
+        <w:t xml:space="preserve">lestie feugiat ante eget sed. Laoreet id ipsum laoreet felis aliquam proin turpis dolore tellus feugiat. Massa molestie sem turpis ut non dolor nibh mauris lorem et. Nonummy, congue ullamcorper dolor, laoreet id, sed laoreet id aliquam praesent. Turpis dolore molestie ipsum ante felis aliquam dolore aliquet amet nunc. Id ipsum massa mauris tempus proin adipiscing nisi tellus pharetra lobortis. </w:t>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Through', left aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget donec ante eget nonummy tempus ante mauris sed tincidunt, aliquet. Molestie dolor congue, aliquet turpis dolore dolore aliquet turpis nisi aliquet. Turpis nisi non sit ut non dolor tincidunt id sit nunc. Tellus consectetur ac et elit erat ante at ac dolore aliquet. Turpis nisi aliquet sit nunc tellus dolor lobortis euismod pulvinar tincidunt. Id sed laoreet id ipsum massa molestie sed laoreet id ip</w:t>
+        <w:t xml:space="preserve">Eget felis feugiat dolor, nisi, ante ut diam, eget, erat mi. Non consectetur ipsum, nunc tellus pharetra, congue non amet congue aliquet. Turpis nisi aliquet sit ut volutpat pharetra tincidunt ullamcorper non pharetra. Ut eget lorem et elit ipsum massa id pharetra ut volutpat. Dolor congue ullamcorper pulvinar nunc id tempus mi turpis dolore tellus. Sit adipiscing nisi tellus pulvinar massa mo</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon>
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="4" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rcd7d0464ddd142af"/>
+                    <a:blip r:embed="R7ec82ae021db423a"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">sum. Nunc lobortis eget sed mi nonummy congue ullamcorper pulvinar dolore tellus. Sit ut non pharetra congue ullamcorper nonummy donec, praesent adipiscing nisi. Non pharetra sed mi nonummy dolore ullamcorper amet nunc, molestie ipsum. Lobortis volutpat feugiat tincidunt volutpat, dolor nunc euismod ipsum laoreet mauris. Tempus proin mauris aliquam sem consectetur magna, nunc molestie feugiat, lobortis. </w:t>
+        <w:t xml:space="preserve">lestie feugiat ante eget sed. Laoreet id ipsum laoreet felis aliquam proin turpis dolore tellus feugiat. Massa molestie sem turpis ut non dolor nibh mauris lorem et. Nonummy, congue ullamcorper dolor, laoreet id, sed laoreet id aliquam praesent. Turpis dolore molestie ipsum ante felis aliquam dolore aliquet amet nunc. Id ipsum massa mauris tempus proin adipiscing nisi tellus pharetra lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Top and Bottom', right aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget donec ante eget nonummy tempus ante mauris sed tincidunt, aliquet. Molestie dolor congue, aliquet turpis dolore dolore aliquet turpis nisi aliquet. Turpis nisi non sit ut non dolor tincidunt id sit nunc. Tellus consectetur ac et elit erat ante at ac dolore aliquet. Turpis nisi aliquet sit nunc tellus dolor lobortis euismod pulvinar tincidunt. Id sed laoreet id ipsum massa molestie sed laoreet id ip</w:t>
+        <w:t xml:space="preserve">Eget felis feugiat dolor, nisi, ante ut diam, eget, erat mi. Non consectetur ipsum, nunc tellus pharetra, congue non amet congue aliquet. Turpis nisi aliquet sit ut volutpat pharetra tincidunt ullamcorper non pharetra. Ut eget lorem et elit ipsum massa id pharetra ut volutpat. Dolor congue ullamcorper pulvinar nunc id tempus mi turpis dolore tellus. Sit adipiscing nisi tellus pulvinar massa mo</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="5" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rcd7d0464ddd142af"/>
+                    <a:blip r:embed="R7ec82ae021db423a"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">sum. Nunc lobortis eget sed mi nonummy congue ullamcorper pulvinar dolore tellus. Sit ut non pharetra congue ullamcorper nonummy donec, praesent adipiscing nisi. Non pharetra sed mi nonummy dolore ullamcorper amet nunc, molestie ipsum. Lobortis volutpat feugiat tincidunt volutpat, dolor nunc euismod ipsum laoreet mauris. Tempus proin mauris aliquam sem consectetur magna, nunc molestie feugiat, lobortis. </w:t>
+        <w:t xml:space="preserve">lestie feugiat ante eget sed. Laoreet id ipsum laoreet felis aliquam proin turpis dolore tellus feugiat. Massa molestie sem turpis ut non dolor nibh mauris lorem et. Nonummy, congue ullamcorper dolor, laoreet id, sed laoreet id aliquam praesent. Turpis dolore molestie ipsum ante felis aliquam dolore aliquet amet nunc. Id ipsum massa mauris tempus proin adipiscing nisi tellus pharetra lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Behind text', left aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget donec ante eget nonummy tempus ante mauris sed tincidunt, aliquet. Molestie dolor congue, aliquet turpis dolore dolore aliquet turpis nisi aliquet. Turpis nisi non sit ut non dolor tincidunt id sit nunc. Tellus consectetur ac et elit erat ante at ac dolore aliquet. Turpis nisi aliquet sit nunc tellus dolor lobortis euismod pulvinar tincidunt. Id sed laoreet id ipsum massa molestie sed laoreet id ip</w:t>
+        <w:t xml:space="preserve">Eget felis feugiat dolor, nisi, ante ut diam, eget, erat mi. Non consectetur ipsum, nunc tellus pharetra, congue non amet congue aliquet. Turpis nisi aliquet sit ut volutpat pharetra tincidunt ullamcorper non pharetra. Ut eget lorem et elit ipsum massa id pharetra ut volutpat. Dolor congue ullamcorper pulvinar nunc id tempus mi turpis dolore tellus. Sit adipiscing nisi tellus pulvinar massa mo</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rcd7d0464ddd142af"/>
+                    <a:blip r:embed="R7ec82ae021db423a"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">sum. Nunc lobortis eget sed mi nonummy congue ullamcorper pulvinar dolore tellus. Sit ut non pharetra congue ullamcorper nonummy donec, praesent adipiscing nisi. Non pharetra sed mi nonummy dolore ullamcorper amet nunc, molestie ipsum. Lobortis volutpat feugiat tincidunt volutpat, dolor nunc euismod ipsum laoreet mauris. Tempus proin mauris aliquam sem consectetur magna, nunc molestie feugiat, lobortis. </w:t>
+        <w:t xml:space="preserve">lestie feugiat ante eget sed. Laoreet id ipsum laoreet felis aliquam proin turpis dolore tellus feugiat. Massa molestie sem turpis ut non dolor nibh mauris lorem et. Nonummy, congue ullamcorper dolor, laoreet id, sed laoreet id aliquam praesent. Turpis dolore molestie ipsum ante felis aliquam dolore aliquet amet nunc. Id ipsum massa mauris tempus proin adipiscing nisi tellus pharetra lobortis. </w:t>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'In front of text', right aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget donec ante eget nonummy tempus ante mauris sed tincidunt, aliquet. Molestie dolor congue, aliquet turpis dolore dolore aliquet turpis nisi aliquet. Turpis nisi non sit ut non dolor tincidunt id sit nunc. Tellus consectetur ac et elit erat ante at ac dolore aliquet. Turpis nisi aliquet sit nunc tellus dolor lobortis euismod pulvinar tincidunt. Id sed laoreet id ipsum massa molestie sed laoreet id ip</w:t>
+        <w:t xml:space="preserve">Eget felis feugiat dolor, nisi, ante ut diam, eget, erat mi. Non consectetur ipsum, nunc tellus pharetra, congue non amet congue aliquet. Turpis nisi aliquet sit ut volutpat pharetra tincidunt ullamcorper non pharetra. Ut eget lorem et elit ipsum massa id pharetra ut volutpat. Dolor congue ullamcorper pulvinar nunc id tempus mi turpis dolore tellus. Sit adipiscing nisi tellus pulvinar massa mo</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rcd7d0464ddd142af"/>
+                    <a:blip r:embed="R7ec82ae021db423a"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">sum. Nunc lobortis eget sed mi nonummy congue ullamcorper pulvinar dolore tellus. Sit ut non pharetra congue ullamcorper nonummy donec, praesent adipiscing nisi. Non pharetra sed mi nonummy dolore ullamcorper amet nunc, molestie ipsum. Lobortis volutpat feugiat tincidunt volutpat, dolor nunc euismod ipsum laoreet mauris. Tempus proin mauris aliquam sem consectetur magna, nunc molestie feugiat, lobortis. </w:t>
+        <w:t xml:space="preserve">lestie feugiat ante eget sed. Laoreet id ipsum laoreet felis aliquam proin turpis dolore tellus feugiat. Massa molestie sem turpis ut non dolor nibh mauris lorem et. Nonummy, congue ullamcorper dolor, laoreet id, sed laoreet id aliquam praesent. Turpis dolore molestie ipsum ante felis aliquam dolore aliquet amet nunc. Id ipsum massa mauris tempus proin adipiscing nisi tellus pharetra lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -1020,51 +1020,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1370f10f03694d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R83c91ef452294feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rcf0879220be848e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="Rcd7d0464ddd142af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R413086e841ef4218" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf8be1dd3303f46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4e98a9e75ccb4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd0b36457217341a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R7ec82ae021db423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf40926dafe0448b0" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>