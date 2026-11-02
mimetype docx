--- v16 (2026-09-18)
+++ v17 (2026-11-02)
@@ -1,450 +1,450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0f037beb7b914f7d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb8719f6b92614e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re9942c0aeaa644d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc5820136bd784ae1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbee5ea35c9904606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra300d59974034de3" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Different picture wrapping styles and alignments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'In line with text':</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget felis feugiat dolor, nisi, ante ut diam, eget, erat mi. Non consectetur ipsum, nunc tellus pharetra, congue non amet congue aliquet. Turpis nisi aliquet sit ut volutpat pharetra tincidunt ullamcorper non pharetra. Ut eget lorem et elit ipsum massa id pharetra ut volutpat. Dolor congue ullamcorper pulvinar nunc id tempus mi turpis dolore tellus. Sit adipiscing nisi tellus pulvinar massa mo</w:t>
+        <w:t xml:space="preserve">Aliquet lorem laoreet ante mauris sed consectetur ac diam elit, donec. Ante molestie dolor tincidunt ullamcorper amet nisi sem consectetur magna diam. Consectetur magna ullamcorper pulvinar tincidunt, eget, erat praesent amet, pharetra congue. Ullamcorper amet congue, id pulvinar massa id tempus praesent turpis, dolore. Tellus sit ut volutpat lorem ante at magna sem pharetra ut. Laoreet id tempus </w:t>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="990600" cy="742950"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R7ec82ae021db423a"/>
+                    <a:blip r:embed="Rae4cc62d704944d6"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">lestie feugiat ante eget sed. Laoreet id ipsum laoreet felis aliquam proin turpis dolore tellus feugiat. Massa molestie sem turpis ut non dolor nibh mauris lorem et. Nonummy, congue ullamcorper dolor, laoreet id, sed laoreet id aliquam praesent. Turpis dolore molestie ipsum ante felis aliquam dolore aliquet amet nunc. Id ipsum massa mauris tempus proin adipiscing nisi tellus pharetra lobortis. </w:t>
+        <w:t xml:space="preserve">proin turpis ut tellus feugiat massa at, ac. Sem turpis ut volutpat lorem nibh at magna sem pharetra lobortis. Mauris adipiscing donec aliquet sit nunc molestie lorem proin mauris ac. Proin elit erat ullamcorper pharetra tincidunt eget erat et amet tincidunt. Euismod dolor laoreet elit donec diam molestie lorem ante at nisi. Tellus feugiat, lobortis, mauris ac proin pharetra ut volutpat dolor et. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Square', centered:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget felis feugiat dolor, nisi, ante ut diam, eget, erat mi. Non consectetur ipsum, nunc tellus pharetra, congue non amet congue aliquet. Turpis nisi aliquet sit ut volutpat pharetra tincidunt ullamcorper non pharetra. Ut eget lorem et elit ipsum massa id pharetra ut volutpat. Dolor congue ullamcorper pulvinar nunc id tempus mi turpis dolore tellus. Sit adipiscing nisi tellus pulvinar massa mo</w:t>
+        <w:t xml:space="preserve">Aliquet lorem laoreet ante mauris sed consectetur ac diam elit, donec. Ante molestie dolor tincidunt ullamcorper amet nisi sem consectetur magna diam. Consectetur magna ullamcorper pulvinar tincidunt, eget, erat praesent amet, pharetra congue. Ullamcorper amet congue, id pulvinar massa id tempus praesent turpis, dolore. Tellus sit ut volutpat lorem ante at magna sem pharetra ut. Laoreet id tempus </w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R7ec82ae021db423a"/>
+                    <a:blip r:embed="Rae4cc62d704944d6"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">lestie feugiat ante eget sed. Laoreet id ipsum laoreet felis aliquam proin turpis dolore tellus feugiat. Massa molestie sem turpis ut non dolor nibh mauris lorem et. Nonummy, congue ullamcorper dolor, laoreet id, sed laoreet id aliquam praesent. Turpis dolore molestie ipsum ante felis aliquam dolore aliquet amet nunc. Id ipsum massa mauris tempus proin adipiscing nisi tellus pharetra lobortis. </w:t>
+        <w:t xml:space="preserve">proin turpis ut tellus feugiat massa at, ac. Sem turpis ut volutpat lorem nibh at magna sem pharetra lobortis. Mauris adipiscing donec aliquet sit nunc molestie lorem proin mauris ac. Proin elit erat ullamcorper pharetra tincidunt eget erat et amet tincidunt. Euismod dolor laoreet elit donec diam molestie lorem ante at nisi. Tellus feugiat, lobortis, mauris ac proin pharetra ut volutpat dolor et. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Tight', centered:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget felis feugiat dolor, nisi, ante ut diam, eget, erat mi. Non consectetur ipsum, nunc tellus pharetra, congue non amet congue aliquet. Turpis nisi aliquet sit ut volutpat pharetra tincidunt ullamcorper non pharetra. Ut eget lorem et elit ipsum massa id pharetra ut volutpat. Dolor congue ullamcorper pulvinar nunc id tempus mi turpis dolore tellus. Sit adipiscing nisi tellus pulvinar massa mo</w:t>
+        <w:t xml:space="preserve">Aliquet lorem laoreet ante mauris sed consectetur ac diam elit, donec. Ante molestie dolor tincidunt ullamcorper amet nisi sem consectetur magna diam. Consectetur magna ullamcorper pulvinar tincidunt, eget, erat praesent amet, pharetra congue. Ullamcorper amet congue, id pulvinar massa id tempus praesent turpis, dolore. Tellus sit ut volutpat lorem ante at magna sem pharetra ut. Laoreet id tempus </w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon>
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="3" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R7ec82ae021db423a"/>
+                    <a:blip r:embed="Rae4cc62d704944d6"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">lestie feugiat ante eget sed. Laoreet id ipsum laoreet felis aliquam proin turpis dolore tellus feugiat. Massa molestie sem turpis ut non dolor nibh mauris lorem et. Nonummy, congue ullamcorper dolor, laoreet id, sed laoreet id aliquam praesent. Turpis dolore molestie ipsum ante felis aliquam dolore aliquet amet nunc. Id ipsum massa mauris tempus proin adipiscing nisi tellus pharetra lobortis. </w:t>
+        <w:t xml:space="preserve">proin turpis ut tellus feugiat massa at, ac. Sem turpis ut volutpat lorem nibh at magna sem pharetra lobortis. Mauris adipiscing donec aliquet sit nunc molestie lorem proin mauris ac. Proin elit erat ullamcorper pharetra tincidunt eget erat et amet tincidunt. Euismod dolor laoreet elit donec diam molestie lorem ante at nisi. Tellus feugiat, lobortis, mauris ac proin pharetra ut volutpat dolor et. </w:t>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Through', left aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget felis feugiat dolor, nisi, ante ut diam, eget, erat mi. Non consectetur ipsum, nunc tellus pharetra, congue non amet congue aliquet. Turpis nisi aliquet sit ut volutpat pharetra tincidunt ullamcorper non pharetra. Ut eget lorem et elit ipsum massa id pharetra ut volutpat. Dolor congue ullamcorper pulvinar nunc id tempus mi turpis dolore tellus. Sit adipiscing nisi tellus pulvinar massa mo</w:t>
+        <w:t xml:space="preserve">Aliquet lorem laoreet ante mauris sed consectetur ac diam elit, donec. Ante molestie dolor tincidunt ullamcorper amet nisi sem consectetur magna diam. Consectetur magna ullamcorper pulvinar tincidunt, eget, erat praesent amet, pharetra congue. Ullamcorper amet congue, id pulvinar massa id tempus praesent turpis, dolore. Tellus sit ut volutpat lorem ante at magna sem pharetra ut. Laoreet id tempus </w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon>
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="4" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R7ec82ae021db423a"/>
+                    <a:blip r:embed="Rae4cc62d704944d6"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">lestie feugiat ante eget sed. Laoreet id ipsum laoreet felis aliquam proin turpis dolore tellus feugiat. Massa molestie sem turpis ut non dolor nibh mauris lorem et. Nonummy, congue ullamcorper dolor, laoreet id, sed laoreet id aliquam praesent. Turpis dolore molestie ipsum ante felis aliquam dolore aliquet amet nunc. Id ipsum massa mauris tempus proin adipiscing nisi tellus pharetra lobortis. </w:t>
+        <w:t xml:space="preserve">proin turpis ut tellus feugiat massa at, ac. Sem turpis ut volutpat lorem nibh at magna sem pharetra lobortis. Mauris adipiscing donec aliquet sit nunc molestie lorem proin mauris ac. Proin elit erat ullamcorper pharetra tincidunt eget erat et amet tincidunt. Euismod dolor laoreet elit donec diam molestie lorem ante at nisi. Tellus feugiat, lobortis, mauris ac proin pharetra ut volutpat dolor et. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Top and Bottom', right aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget felis feugiat dolor, nisi, ante ut diam, eget, erat mi. Non consectetur ipsum, nunc tellus pharetra, congue non amet congue aliquet. Turpis nisi aliquet sit ut volutpat pharetra tincidunt ullamcorper non pharetra. Ut eget lorem et elit ipsum massa id pharetra ut volutpat. Dolor congue ullamcorper pulvinar nunc id tempus mi turpis dolore tellus. Sit adipiscing nisi tellus pulvinar massa mo</w:t>
+        <w:t xml:space="preserve">Aliquet lorem laoreet ante mauris sed consectetur ac diam elit, donec. Ante molestie dolor tincidunt ullamcorper amet nisi sem consectetur magna diam. Consectetur magna ullamcorper pulvinar tincidunt, eget, erat praesent amet, pharetra congue. Ullamcorper amet congue, id pulvinar massa id tempus praesent turpis, dolore. Tellus sit ut volutpat lorem ante at magna sem pharetra ut. Laoreet id tempus </w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="5" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R7ec82ae021db423a"/>
+                    <a:blip r:embed="Rae4cc62d704944d6"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">lestie feugiat ante eget sed. Laoreet id ipsum laoreet felis aliquam proin turpis dolore tellus feugiat. Massa molestie sem turpis ut non dolor nibh mauris lorem et. Nonummy, congue ullamcorper dolor, laoreet id, sed laoreet id aliquam praesent. Turpis dolore molestie ipsum ante felis aliquam dolore aliquet amet nunc. Id ipsum massa mauris tempus proin adipiscing nisi tellus pharetra lobortis. </w:t>
+        <w:t xml:space="preserve">proin turpis ut tellus feugiat massa at, ac. Sem turpis ut volutpat lorem nibh at magna sem pharetra lobortis. Mauris adipiscing donec aliquet sit nunc molestie lorem proin mauris ac. Proin elit erat ullamcorper pharetra tincidunt eget erat et amet tincidunt. Euismod dolor laoreet elit donec diam molestie lorem ante at nisi. Tellus feugiat, lobortis, mauris ac proin pharetra ut volutpat dolor et. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Behind text', left aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget felis feugiat dolor, nisi, ante ut diam, eget, erat mi. Non consectetur ipsum, nunc tellus pharetra, congue non amet congue aliquet. Turpis nisi aliquet sit ut volutpat pharetra tincidunt ullamcorper non pharetra. Ut eget lorem et elit ipsum massa id pharetra ut volutpat. Dolor congue ullamcorper pulvinar nunc id tempus mi turpis dolore tellus. Sit adipiscing nisi tellus pulvinar massa mo</w:t>
+        <w:t xml:space="preserve">Aliquet lorem laoreet ante mauris sed consectetur ac diam elit, donec. Ante molestie dolor tincidunt ullamcorper amet nisi sem consectetur magna diam. Consectetur magna ullamcorper pulvinar tincidunt, eget, erat praesent amet, pharetra congue. Ullamcorper amet congue, id pulvinar massa id tempus praesent turpis, dolore. Tellus sit ut volutpat lorem ante at magna sem pharetra ut. Laoreet id tempus </w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R7ec82ae021db423a"/>
+                    <a:blip r:embed="Rae4cc62d704944d6"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">lestie feugiat ante eget sed. Laoreet id ipsum laoreet felis aliquam proin turpis dolore tellus feugiat. Massa molestie sem turpis ut non dolor nibh mauris lorem et. Nonummy, congue ullamcorper dolor, laoreet id, sed laoreet id aliquam praesent. Turpis dolore molestie ipsum ante felis aliquam dolore aliquet amet nunc. Id ipsum massa mauris tempus proin adipiscing nisi tellus pharetra lobortis. </w:t>
+        <w:t xml:space="preserve">proin turpis ut tellus feugiat massa at, ac. Sem turpis ut volutpat lorem nibh at magna sem pharetra lobortis. Mauris adipiscing donec aliquet sit nunc molestie lorem proin mauris ac. Proin elit erat ullamcorper pharetra tincidunt eget erat et amet tincidunt. Euismod dolor laoreet elit donec diam molestie lorem ante at nisi. Tellus feugiat, lobortis, mauris ac proin pharetra ut volutpat dolor et. </w:t>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'In front of text', right aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget felis feugiat dolor, nisi, ante ut diam, eget, erat mi. Non consectetur ipsum, nunc tellus pharetra, congue non amet congue aliquet. Turpis nisi aliquet sit ut volutpat pharetra tincidunt ullamcorper non pharetra. Ut eget lorem et elit ipsum massa id pharetra ut volutpat. Dolor congue ullamcorper pulvinar nunc id tempus mi turpis dolore tellus. Sit adipiscing nisi tellus pulvinar massa mo</w:t>
+        <w:t xml:space="preserve">Aliquet lorem laoreet ante mauris sed consectetur ac diam elit, donec. Ante molestie dolor tincidunt ullamcorper amet nisi sem consectetur magna diam. Consectetur magna ullamcorper pulvinar tincidunt, eget, erat praesent amet, pharetra congue. Ullamcorper amet congue, id pulvinar massa id tempus praesent turpis, dolore. Tellus sit ut volutpat lorem ante at magna sem pharetra ut. Laoreet id tempus </w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R7ec82ae021db423a"/>
+                    <a:blip r:embed="Rae4cc62d704944d6"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">lestie feugiat ante eget sed. Laoreet id ipsum laoreet felis aliquam proin turpis dolore tellus feugiat. Massa molestie sem turpis ut non dolor nibh mauris lorem et. Nonummy, congue ullamcorper dolor, laoreet id, sed laoreet id aliquam praesent. Turpis dolore molestie ipsum ante felis aliquam dolore aliquet amet nunc. Id ipsum massa mauris tempus proin adipiscing nisi tellus pharetra lobortis. </w:t>
+        <w:t xml:space="preserve">proin turpis ut tellus feugiat massa at, ac. Sem turpis ut volutpat lorem nibh at magna sem pharetra lobortis. Mauris adipiscing donec aliquet sit nunc molestie lorem proin mauris ac. Proin elit erat ullamcorper pharetra tincidunt eget erat et amet tincidunt. Euismod dolor laoreet elit donec diam molestie lorem ante at nisi. Tellus feugiat, lobortis, mauris ac proin pharetra ut volutpat dolor et. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -1020,51 +1020,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf8be1dd3303f46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4e98a9e75ccb4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd0b36457217341a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R7ec82ae021db423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf40926dafe0448b0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra7299dd265344cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R08d53982613b4347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb7c4d8474ba545ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="Rae4cc62d704944d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R67227edaa566486b" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>