--- v10 (2026-03-20)
+++ v11 (2026-05-04)
@@ -1,450 +1,450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf10f75db64b64a85" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf8761c4b7f0d4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R037fdd8879fe42f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6acaa47b42894d3b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re378f3e434c94bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb2e81f10ece74e7e" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Different picture wrapping styles and alignments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'In line with text':</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor at felis consectetur volutpat id mauris amet lorem tincidunt massa. Nibh aliquet eget pharetra donec lobortis praesent tellus elit ipsum dolore. Nibh, adipiscing dolor erat massa non elit pulvinar ut diam eget. Sit magna laoreet tellus adipiscing sed, dolore massa ullamcorper felis sit. Magna laoreet tellus at id turpis ac nibh tellus consectetur ac. Nunc praesent eget dolor donec, ante volutpat amet</w:t>
+        <w:t xml:space="preserve">Sed dolor ipsum pharetra, ipsum pharetra felis eget praesent, laoreet nunc. Lobortis dolore ac pulvinar elit nonummy elit volutpat praesent nibh dolore. Sed pharetra id, molestie proin congue sed adipiscing aliquet nibh ut. Ipsum consectetur molestie diam, lobortis laoreet ac elit, ullamcorper ante donec. Feugiat adipiscing euismod et ut ac pulvinar id sem massa donec. Pharetra mauris mi tincidunt</w:t>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="990600" cy="742950"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rbd138cd408044715"/>
+                    <a:blip r:embed="R1c33162d6d784d23"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> aliquam lobortis diam. Felis feugiat nisi et euismod turpis magna mi consectetur sed dolore. Ante non nonummy, ipsum ut praesent id pharetra magna, mi tellus. Consectetur ac mi tellus consectetur, erat tincidunt aliquet consectetur laoreet tellus. Adipiscing lorem tincidunt aliquet mauris pharetra, donec massa volutpat amet erat. Ante volutpat pharetra erat ante molestie dolor congue praesent mauris sit. </w:t>
+        <w:t xml:space="preserve"> feugiat mauris praesent tincidunt, lorem sit, id. Proin sed nonummy non massa donec consectetur, molestie ante donec dolor. Mauris aliquet congue lorem adipiscing euismod, et nisi ipsum eget non. Massa donec non, mi, magna feugiat, adipiscing volutpat ante nunc sed. At felis ullamcorper massa erat amet, volutpat proin, congue lorem turpis. Eget et ut ipsum eget diam ut elit, sem lobortis feugiat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Square', centered:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor at felis consectetur volutpat id mauris amet lorem tincidunt massa. Nibh aliquet eget pharetra donec lobortis praesent tellus elit ipsum dolore. Nibh, adipiscing dolor erat massa non elit pulvinar ut diam eget. Sit magna laoreet tellus adipiscing sed, dolore massa ullamcorper felis sit. Magna laoreet tellus at id turpis ac nibh tellus consectetur ac. Nunc praesent eget dolor donec, ante volutpat amet</w:t>
+        <w:t xml:space="preserve">Sed dolor ipsum pharetra, ipsum pharetra felis eget praesent, laoreet nunc. Lobortis dolore ac pulvinar elit nonummy elit volutpat praesent nibh dolore. Sed pharetra id, molestie proin congue sed adipiscing aliquet nibh ut. Ipsum consectetur molestie diam, lobortis laoreet ac elit, ullamcorper ante donec. Feugiat adipiscing euismod et ut ac pulvinar id sem massa donec. Pharetra mauris mi tincidunt</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rbd138cd408044715"/>
+                    <a:blip r:embed="R1c33162d6d784d23"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> aliquam lobortis diam. Felis feugiat nisi et euismod turpis magna mi consectetur sed dolore. Ante non nonummy, ipsum ut praesent id pharetra magna, mi tellus. Consectetur ac mi tellus consectetur, erat tincidunt aliquet consectetur laoreet tellus. Adipiscing lorem tincidunt aliquet mauris pharetra, donec massa volutpat amet erat. Ante volutpat pharetra erat ante molestie dolor congue praesent mauris sit. </w:t>
+        <w:t xml:space="preserve"> feugiat mauris praesent tincidunt, lorem sit, id. Proin sed nonummy non massa donec consectetur, molestie ante donec dolor. Mauris aliquet congue lorem adipiscing euismod, et nisi ipsum eget non. Massa donec non, mi, magna feugiat, adipiscing volutpat ante nunc sed. At felis ullamcorper massa erat amet, volutpat proin, congue lorem turpis. Eget et ut ipsum eget diam ut elit, sem lobortis feugiat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Tight', centered:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor at felis consectetur volutpat id mauris amet lorem tincidunt massa. Nibh aliquet eget pharetra donec lobortis praesent tellus elit ipsum dolore. Nibh, adipiscing dolor erat massa non elit pulvinar ut diam eget. Sit magna laoreet tellus adipiscing sed, dolore massa ullamcorper felis sit. Magna laoreet tellus at id turpis ac nibh tellus consectetur ac. Nunc praesent eget dolor donec, ante volutpat amet</w:t>
+        <w:t xml:space="preserve">Sed dolor ipsum pharetra, ipsum pharetra felis eget praesent, laoreet nunc. Lobortis dolore ac pulvinar elit nonummy elit volutpat praesent nibh dolore. Sed pharetra id, molestie proin congue sed adipiscing aliquet nibh ut. Ipsum consectetur molestie diam, lobortis laoreet ac elit, ullamcorper ante donec. Feugiat adipiscing euismod et ut ac pulvinar id sem massa donec. Pharetra mauris mi tincidunt</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon>
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="3" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rbd138cd408044715"/>
+                    <a:blip r:embed="R1c33162d6d784d23"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> aliquam lobortis diam. Felis feugiat nisi et euismod turpis magna mi consectetur sed dolore. Ante non nonummy, ipsum ut praesent id pharetra magna, mi tellus. Consectetur ac mi tellus consectetur, erat tincidunt aliquet consectetur laoreet tellus. Adipiscing lorem tincidunt aliquet mauris pharetra, donec massa volutpat amet erat. Ante volutpat pharetra erat ante molestie dolor congue praesent mauris sit. </w:t>
+        <w:t xml:space="preserve"> feugiat mauris praesent tincidunt, lorem sit, id. Proin sed nonummy non massa donec consectetur, molestie ante donec dolor. Mauris aliquet congue lorem adipiscing euismod, et nisi ipsum eget non. Massa donec non, mi, magna feugiat, adipiscing volutpat ante nunc sed. At felis ullamcorper massa erat amet, volutpat proin, congue lorem turpis. Eget et ut ipsum eget diam ut elit, sem lobortis feugiat. </w:t>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Through', left aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor at felis consectetur volutpat id mauris amet lorem tincidunt massa. Nibh aliquet eget pharetra donec lobortis praesent tellus elit ipsum dolore. Nibh, adipiscing dolor erat massa non elit pulvinar ut diam eget. Sit magna laoreet tellus adipiscing sed, dolore massa ullamcorper felis sit. Magna laoreet tellus at id turpis ac nibh tellus consectetur ac. Nunc praesent eget dolor donec, ante volutpat amet</w:t>
+        <w:t xml:space="preserve">Sed dolor ipsum pharetra, ipsum pharetra felis eget praesent, laoreet nunc. Lobortis dolore ac pulvinar elit nonummy elit volutpat praesent nibh dolore. Sed pharetra id, molestie proin congue sed adipiscing aliquet nibh ut. Ipsum consectetur molestie diam, lobortis laoreet ac elit, ullamcorper ante donec. Feugiat adipiscing euismod et ut ac pulvinar id sem massa donec. Pharetra mauris mi tincidunt</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon>
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="4" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rbd138cd408044715"/>
+                    <a:blip r:embed="R1c33162d6d784d23"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> aliquam lobortis diam. Felis feugiat nisi et euismod turpis magna mi consectetur sed dolore. Ante non nonummy, ipsum ut praesent id pharetra magna, mi tellus. Consectetur ac mi tellus consectetur, erat tincidunt aliquet consectetur laoreet tellus. Adipiscing lorem tincidunt aliquet mauris pharetra, donec massa volutpat amet erat. Ante volutpat pharetra erat ante molestie dolor congue praesent mauris sit. </w:t>
+        <w:t xml:space="preserve"> feugiat mauris praesent tincidunt, lorem sit, id. Proin sed nonummy non massa donec consectetur, molestie ante donec dolor. Mauris aliquet congue lorem adipiscing euismod, et nisi ipsum eget non. Massa donec non, mi, magna feugiat, adipiscing volutpat ante nunc sed. At felis ullamcorper massa erat amet, volutpat proin, congue lorem turpis. Eget et ut ipsum eget diam ut elit, sem lobortis feugiat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Top and Bottom', right aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor at felis consectetur volutpat id mauris amet lorem tincidunt massa. Nibh aliquet eget pharetra donec lobortis praesent tellus elit ipsum dolore. Nibh, adipiscing dolor erat massa non elit pulvinar ut diam eget. Sit magna laoreet tellus adipiscing sed, dolore massa ullamcorper felis sit. Magna laoreet tellus at id turpis ac nibh tellus consectetur ac. Nunc praesent eget dolor donec, ante volutpat amet</w:t>
+        <w:t xml:space="preserve">Sed dolor ipsum pharetra, ipsum pharetra felis eget praesent, laoreet nunc. Lobortis dolore ac pulvinar elit nonummy elit volutpat praesent nibh dolore. Sed pharetra id, molestie proin congue sed adipiscing aliquet nibh ut. Ipsum consectetur molestie diam, lobortis laoreet ac elit, ullamcorper ante donec. Feugiat adipiscing euismod et ut ac pulvinar id sem massa donec. Pharetra mauris mi tincidunt</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="5" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rbd138cd408044715"/>
+                    <a:blip r:embed="R1c33162d6d784d23"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> aliquam lobortis diam. Felis feugiat nisi et euismod turpis magna mi consectetur sed dolore. Ante non nonummy, ipsum ut praesent id pharetra magna, mi tellus. Consectetur ac mi tellus consectetur, erat tincidunt aliquet consectetur laoreet tellus. Adipiscing lorem tincidunt aliquet mauris pharetra, donec massa volutpat amet erat. Ante volutpat pharetra erat ante molestie dolor congue praesent mauris sit. </w:t>
+        <w:t xml:space="preserve"> feugiat mauris praesent tincidunt, lorem sit, id. Proin sed nonummy non massa donec consectetur, molestie ante donec dolor. Mauris aliquet congue lorem adipiscing euismod, et nisi ipsum eget non. Massa donec non, mi, magna feugiat, adipiscing volutpat ante nunc sed. At felis ullamcorper massa erat amet, volutpat proin, congue lorem turpis. Eget et ut ipsum eget diam ut elit, sem lobortis feugiat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Behind text', left aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor at felis consectetur volutpat id mauris amet lorem tincidunt massa. Nibh aliquet eget pharetra donec lobortis praesent tellus elit ipsum dolore. Nibh, adipiscing dolor erat massa non elit pulvinar ut diam eget. Sit magna laoreet tellus adipiscing sed, dolore massa ullamcorper felis sit. Magna laoreet tellus at id turpis ac nibh tellus consectetur ac. Nunc praesent eget dolor donec, ante volutpat amet</w:t>
+        <w:t xml:space="preserve">Sed dolor ipsum pharetra, ipsum pharetra felis eget praesent, laoreet nunc. Lobortis dolore ac pulvinar elit nonummy elit volutpat praesent nibh dolore. Sed pharetra id, molestie proin congue sed adipiscing aliquet nibh ut. Ipsum consectetur molestie diam, lobortis laoreet ac elit, ullamcorper ante donec. Feugiat adipiscing euismod et ut ac pulvinar id sem massa donec. Pharetra mauris mi tincidunt</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rbd138cd408044715"/>
+                    <a:blip r:embed="R1c33162d6d784d23"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> aliquam lobortis diam. Felis feugiat nisi et euismod turpis magna mi consectetur sed dolore. Ante non nonummy, ipsum ut praesent id pharetra magna, mi tellus. Consectetur ac mi tellus consectetur, erat tincidunt aliquet consectetur laoreet tellus. Adipiscing lorem tincidunt aliquet mauris pharetra, donec massa volutpat amet erat. Ante volutpat pharetra erat ante molestie dolor congue praesent mauris sit. </w:t>
+        <w:t xml:space="preserve"> feugiat mauris praesent tincidunt, lorem sit, id. Proin sed nonummy non massa donec consectetur, molestie ante donec dolor. Mauris aliquet congue lorem adipiscing euismod, et nisi ipsum eget non. Massa donec non, mi, magna feugiat, adipiscing volutpat ante nunc sed. At felis ullamcorper massa erat amet, volutpat proin, congue lorem turpis. Eget et ut ipsum eget diam ut elit, sem lobortis feugiat. </w:t>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'In front of text', right aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor at felis consectetur volutpat id mauris amet lorem tincidunt massa. Nibh aliquet eget pharetra donec lobortis praesent tellus elit ipsum dolore. Nibh, adipiscing dolor erat massa non elit pulvinar ut diam eget. Sit magna laoreet tellus adipiscing sed, dolore massa ullamcorper felis sit. Magna laoreet tellus at id turpis ac nibh tellus consectetur ac. Nunc praesent eget dolor donec, ante volutpat amet</w:t>
+        <w:t xml:space="preserve">Sed dolor ipsum pharetra, ipsum pharetra felis eget praesent, laoreet nunc. Lobortis dolore ac pulvinar elit nonummy elit volutpat praesent nibh dolore. Sed pharetra id, molestie proin congue sed adipiscing aliquet nibh ut. Ipsum consectetur molestie diam, lobortis laoreet ac elit, ullamcorper ante donec. Feugiat adipiscing euismod et ut ac pulvinar id sem massa donec. Pharetra mauris mi tincidunt</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rbd138cd408044715"/>
+                    <a:blip r:embed="R1c33162d6d784d23"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> aliquam lobortis diam. Felis feugiat nisi et euismod turpis magna mi consectetur sed dolore. Ante non nonummy, ipsum ut praesent id pharetra magna, mi tellus. Consectetur ac mi tellus consectetur, erat tincidunt aliquet consectetur laoreet tellus. Adipiscing lorem tincidunt aliquet mauris pharetra, donec massa volutpat amet erat. Ante volutpat pharetra erat ante molestie dolor congue praesent mauris sit. </w:t>
+        <w:t xml:space="preserve"> feugiat mauris praesent tincidunt, lorem sit, id. Proin sed nonummy non massa donec consectetur, molestie ante donec dolor. Mauris aliquet congue lorem adipiscing euismod, et nisi ipsum eget non. Massa donec non, mi, magna feugiat, adipiscing volutpat ante nunc sed. At felis ullamcorper massa erat amet, volutpat proin, congue lorem turpis. Eget et ut ipsum eget diam ut elit, sem lobortis feugiat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -1020,51 +1020,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6bf269d83af04438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R20d7108a29b2445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2b9c9a4025d24957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="Rbd138cd408044715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra7bd5216c3d84349" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R9144910be4e44fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rdd1104830cb14e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6c0d5289a03d4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R1c33162d6d784d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R99b63e399ed34a87" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>