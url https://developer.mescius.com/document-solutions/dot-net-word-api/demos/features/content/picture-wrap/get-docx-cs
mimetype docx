--- v11 (2026-05-04)
+++ v12 (2026-05-04)
@@ -1,450 +1,450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6acaa47b42894d3b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re378f3e434c94bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb2e81f10ece74e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R82e5d17d6975498f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcf8b7bdbb1394db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R274fa4d023b64906" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Different picture wrapping styles and alignments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'In line with text':</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sed dolor ipsum pharetra, ipsum pharetra felis eget praesent, laoreet nunc. Lobortis dolore ac pulvinar elit nonummy elit volutpat praesent nibh dolore. Sed pharetra id, molestie proin congue sed adipiscing aliquet nibh ut. Ipsum consectetur molestie diam, lobortis laoreet ac elit, ullamcorper ante donec. Feugiat adipiscing euismod et ut ac pulvinar id sem massa donec. Pharetra mauris mi tincidunt</w:t>
+        <w:t xml:space="preserve">Magna nisi massa non erat feugiat aliquam sed feugiat pulvinar sit. Lorem ac erat ullamcorper id adipiscing at amet turpis ipsum nonummy. Turpis consectetur felis euismod sem magna nonummy, mauris euismod proin ullamcorper. Proin laoreet massa ut congue ac ipsum sit nonummy eget euismod. Diam mi nibh nunc ac tempus dolor amet proin massa ac. Feugiat, amet mauris, praesent laoreet aliquam ipsum consectetur</w:t>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="990600" cy="742950"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R1c33162d6d784d23"/>
+                    <a:blip r:embed="R1d820ca8312f4a40"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> feugiat mauris praesent tincidunt, lorem sit, id. Proin sed nonummy non massa donec consectetur, molestie ante donec dolor. Mauris aliquet congue lorem adipiscing euismod, et nisi ipsum eget non. Massa donec non, mi, magna feugiat, adipiscing volutpat ante nunc sed. At felis ullamcorper massa erat amet, volutpat proin, congue lorem turpis. Eget et ut ipsum eget diam ut elit, sem lobortis feugiat. </w:t>
+        <w:t xml:space="preserve"> felis volutpat sem. Nunc magna erat, feugiat pulvinar turpis felis volutpat, ullamcorper sem praesent. Proin lorem turpis, euismod diam ut tempus consectetur mauris ullamcorper lobortis. Dolore ac sit amet at eget, proin nunc erat feugiat nonummy. Eget aliquet, laoreet tempus sit adipiscing eget aliquet mi, magna feugiat. Amet adipiscing eget molestie ullamcorper proin tincidunt aliquam sed feugiat amet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Square', centered:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sed dolor ipsum pharetra, ipsum pharetra felis eget praesent, laoreet nunc. Lobortis dolore ac pulvinar elit nonummy elit volutpat praesent nibh dolore. Sed pharetra id, molestie proin congue sed adipiscing aliquet nibh ut. Ipsum consectetur molestie diam, lobortis laoreet ac elit, ullamcorper ante donec. Feugiat adipiscing euismod et ut ac pulvinar id sem massa donec. Pharetra mauris mi tincidunt</w:t>
+        <w:t xml:space="preserve">Magna nisi massa non erat feugiat aliquam sed feugiat pulvinar sit. Lorem ac erat ullamcorper id adipiscing at amet turpis ipsum nonummy. Turpis consectetur felis euismod sem magna nonummy, mauris euismod proin ullamcorper. Proin laoreet massa ut congue ac ipsum sit nonummy eget euismod. Diam mi nibh nunc ac tempus dolor amet proin massa ac. Feugiat, amet mauris, praesent laoreet aliquam ipsum consectetur</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R1c33162d6d784d23"/>
+                    <a:blip r:embed="R1d820ca8312f4a40"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> feugiat mauris praesent tincidunt, lorem sit, id. Proin sed nonummy non massa donec consectetur, molestie ante donec dolor. Mauris aliquet congue lorem adipiscing euismod, et nisi ipsum eget non. Massa donec non, mi, magna feugiat, adipiscing volutpat ante nunc sed. At felis ullamcorper massa erat amet, volutpat proin, congue lorem turpis. Eget et ut ipsum eget diam ut elit, sem lobortis feugiat. </w:t>
+        <w:t xml:space="preserve"> felis volutpat sem. Nunc magna erat, feugiat pulvinar turpis felis volutpat, ullamcorper sem praesent. Proin lorem turpis, euismod diam ut tempus consectetur mauris ullamcorper lobortis. Dolore ac sit amet at eget, proin nunc erat feugiat nonummy. Eget aliquet, laoreet tempus sit adipiscing eget aliquet mi, magna feugiat. Amet adipiscing eget molestie ullamcorper proin tincidunt aliquam sed feugiat amet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Tight', centered:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sed dolor ipsum pharetra, ipsum pharetra felis eget praesent, laoreet nunc. Lobortis dolore ac pulvinar elit nonummy elit volutpat praesent nibh dolore. Sed pharetra id, molestie proin congue sed adipiscing aliquet nibh ut. Ipsum consectetur molestie diam, lobortis laoreet ac elit, ullamcorper ante donec. Feugiat adipiscing euismod et ut ac pulvinar id sem massa donec. Pharetra mauris mi tincidunt</w:t>
+        <w:t xml:space="preserve">Magna nisi massa non erat feugiat aliquam sed feugiat pulvinar sit. Lorem ac erat ullamcorper id adipiscing at amet turpis ipsum nonummy. Turpis consectetur felis euismod sem magna nonummy, mauris euismod proin ullamcorper. Proin laoreet massa ut congue ac ipsum sit nonummy eget euismod. Diam mi nibh nunc ac tempus dolor amet proin massa ac. Feugiat, amet mauris, praesent laoreet aliquam ipsum consectetur</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon>
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="3" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R1c33162d6d784d23"/>
+                    <a:blip r:embed="R1d820ca8312f4a40"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> feugiat mauris praesent tincidunt, lorem sit, id. Proin sed nonummy non massa donec consectetur, molestie ante donec dolor. Mauris aliquet congue lorem adipiscing euismod, et nisi ipsum eget non. Massa donec non, mi, magna feugiat, adipiscing volutpat ante nunc sed. At felis ullamcorper massa erat amet, volutpat proin, congue lorem turpis. Eget et ut ipsum eget diam ut elit, sem lobortis feugiat. </w:t>
+        <w:t xml:space="preserve"> felis volutpat sem. Nunc magna erat, feugiat pulvinar turpis felis volutpat, ullamcorper sem praesent. Proin lorem turpis, euismod diam ut tempus consectetur mauris ullamcorper lobortis. Dolore ac sit amet at eget, proin nunc erat feugiat nonummy. Eget aliquet, laoreet tempus sit adipiscing eget aliquet mi, magna feugiat. Amet adipiscing eget molestie ullamcorper proin tincidunt aliquam sed feugiat amet. </w:t>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Through', left aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sed dolor ipsum pharetra, ipsum pharetra felis eget praesent, laoreet nunc. Lobortis dolore ac pulvinar elit nonummy elit volutpat praesent nibh dolore. Sed pharetra id, molestie proin congue sed adipiscing aliquet nibh ut. Ipsum consectetur molestie diam, lobortis laoreet ac elit, ullamcorper ante donec. Feugiat adipiscing euismod et ut ac pulvinar id sem massa donec. Pharetra mauris mi tincidunt</w:t>
+        <w:t xml:space="preserve">Magna nisi massa non erat feugiat aliquam sed feugiat pulvinar sit. Lorem ac erat ullamcorper id adipiscing at amet turpis ipsum nonummy. Turpis consectetur felis euismod sem magna nonummy, mauris euismod proin ullamcorper. Proin laoreet massa ut congue ac ipsum sit nonummy eget euismod. Diam mi nibh nunc ac tempus dolor amet proin massa ac. Feugiat, amet mauris, praesent laoreet aliquam ipsum consectetur</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon>
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="4" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R1c33162d6d784d23"/>
+                    <a:blip r:embed="R1d820ca8312f4a40"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> feugiat mauris praesent tincidunt, lorem sit, id. Proin sed nonummy non massa donec consectetur, molestie ante donec dolor. Mauris aliquet congue lorem adipiscing euismod, et nisi ipsum eget non. Massa donec non, mi, magna feugiat, adipiscing volutpat ante nunc sed. At felis ullamcorper massa erat amet, volutpat proin, congue lorem turpis. Eget et ut ipsum eget diam ut elit, sem lobortis feugiat. </w:t>
+        <w:t xml:space="preserve"> felis volutpat sem. Nunc magna erat, feugiat pulvinar turpis felis volutpat, ullamcorper sem praesent. Proin lorem turpis, euismod diam ut tempus consectetur mauris ullamcorper lobortis. Dolore ac sit amet at eget, proin nunc erat feugiat nonummy. Eget aliquet, laoreet tempus sit adipiscing eget aliquet mi, magna feugiat. Amet adipiscing eget molestie ullamcorper proin tincidunt aliquam sed feugiat amet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Top and Bottom', right aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sed dolor ipsum pharetra, ipsum pharetra felis eget praesent, laoreet nunc. Lobortis dolore ac pulvinar elit nonummy elit volutpat praesent nibh dolore. Sed pharetra id, molestie proin congue sed adipiscing aliquet nibh ut. Ipsum consectetur molestie diam, lobortis laoreet ac elit, ullamcorper ante donec. Feugiat adipiscing euismod et ut ac pulvinar id sem massa donec. Pharetra mauris mi tincidunt</w:t>
+        <w:t xml:space="preserve">Magna nisi massa non erat feugiat aliquam sed feugiat pulvinar sit. Lorem ac erat ullamcorper id adipiscing at amet turpis ipsum nonummy. Turpis consectetur felis euismod sem magna nonummy, mauris euismod proin ullamcorper. Proin laoreet massa ut congue ac ipsum sit nonummy eget euismod. Diam mi nibh nunc ac tempus dolor amet proin massa ac. Feugiat, amet mauris, praesent laoreet aliquam ipsum consectetur</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="5" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R1c33162d6d784d23"/>
+                    <a:blip r:embed="R1d820ca8312f4a40"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> feugiat mauris praesent tincidunt, lorem sit, id. Proin sed nonummy non massa donec consectetur, molestie ante donec dolor. Mauris aliquet congue lorem adipiscing euismod, et nisi ipsum eget non. Massa donec non, mi, magna feugiat, adipiscing volutpat ante nunc sed. At felis ullamcorper massa erat amet, volutpat proin, congue lorem turpis. Eget et ut ipsum eget diam ut elit, sem lobortis feugiat. </w:t>
+        <w:t xml:space="preserve"> felis volutpat sem. Nunc magna erat, feugiat pulvinar turpis felis volutpat, ullamcorper sem praesent. Proin lorem turpis, euismod diam ut tempus consectetur mauris ullamcorper lobortis. Dolore ac sit amet at eget, proin nunc erat feugiat nonummy. Eget aliquet, laoreet tempus sit adipiscing eget aliquet mi, magna feugiat. Amet adipiscing eget molestie ullamcorper proin tincidunt aliquam sed feugiat amet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Behind text', left aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sed dolor ipsum pharetra, ipsum pharetra felis eget praesent, laoreet nunc. Lobortis dolore ac pulvinar elit nonummy elit volutpat praesent nibh dolore. Sed pharetra id, molestie proin congue sed adipiscing aliquet nibh ut. Ipsum consectetur molestie diam, lobortis laoreet ac elit, ullamcorper ante donec. Feugiat adipiscing euismod et ut ac pulvinar id sem massa donec. Pharetra mauris mi tincidunt</w:t>
+        <w:t xml:space="preserve">Magna nisi massa non erat feugiat aliquam sed feugiat pulvinar sit. Lorem ac erat ullamcorper id adipiscing at amet turpis ipsum nonummy. Turpis consectetur felis euismod sem magna nonummy, mauris euismod proin ullamcorper. Proin laoreet massa ut congue ac ipsum sit nonummy eget euismod. Diam mi nibh nunc ac tempus dolor amet proin massa ac. Feugiat, amet mauris, praesent laoreet aliquam ipsum consectetur</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R1c33162d6d784d23"/>
+                    <a:blip r:embed="R1d820ca8312f4a40"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> feugiat mauris praesent tincidunt, lorem sit, id. Proin sed nonummy non massa donec consectetur, molestie ante donec dolor. Mauris aliquet congue lorem adipiscing euismod, et nisi ipsum eget non. Massa donec non, mi, magna feugiat, adipiscing volutpat ante nunc sed. At felis ullamcorper massa erat amet, volutpat proin, congue lorem turpis. Eget et ut ipsum eget diam ut elit, sem lobortis feugiat. </w:t>
+        <w:t xml:space="preserve"> felis volutpat sem. Nunc magna erat, feugiat pulvinar turpis felis volutpat, ullamcorper sem praesent. Proin lorem turpis, euismod diam ut tempus consectetur mauris ullamcorper lobortis. Dolore ac sit amet at eget, proin nunc erat feugiat nonummy. Eget aliquet, laoreet tempus sit adipiscing eget aliquet mi, magna feugiat. Amet adipiscing eget molestie ullamcorper proin tincidunt aliquam sed feugiat amet. </w:t>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'In front of text', right aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sed dolor ipsum pharetra, ipsum pharetra felis eget praesent, laoreet nunc. Lobortis dolore ac pulvinar elit nonummy elit volutpat praesent nibh dolore. Sed pharetra id, molestie proin congue sed adipiscing aliquet nibh ut. Ipsum consectetur molestie diam, lobortis laoreet ac elit, ullamcorper ante donec. Feugiat adipiscing euismod et ut ac pulvinar id sem massa donec. Pharetra mauris mi tincidunt</w:t>
+        <w:t xml:space="preserve">Magna nisi massa non erat feugiat aliquam sed feugiat pulvinar sit. Lorem ac erat ullamcorper id adipiscing at amet turpis ipsum nonummy. Turpis consectetur felis euismod sem magna nonummy, mauris euismod proin ullamcorper. Proin laoreet massa ut congue ac ipsum sit nonummy eget euismod. Diam mi nibh nunc ac tempus dolor amet proin massa ac. Feugiat, amet mauris, praesent laoreet aliquam ipsum consectetur</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R1c33162d6d784d23"/>
+                    <a:blip r:embed="R1d820ca8312f4a40"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> feugiat mauris praesent tincidunt, lorem sit, id. Proin sed nonummy non massa donec consectetur, molestie ante donec dolor. Mauris aliquet congue lorem adipiscing euismod, et nisi ipsum eget non. Massa donec non, mi, magna feugiat, adipiscing volutpat ante nunc sed. At felis ullamcorper massa erat amet, volutpat proin, congue lorem turpis. Eget et ut ipsum eget diam ut elit, sem lobortis feugiat. </w:t>
+        <w:t xml:space="preserve"> felis volutpat sem. Nunc magna erat, feugiat pulvinar turpis felis volutpat, ullamcorper sem praesent. Proin lorem turpis, euismod diam ut tempus consectetur mauris ullamcorper lobortis. Dolore ac sit amet at eget, proin nunc erat feugiat nonummy. Eget aliquet, laoreet tempus sit adipiscing eget aliquet mi, magna feugiat. Amet adipiscing eget molestie ullamcorper proin tincidunt aliquam sed feugiat amet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -1020,51 +1020,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R9144910be4e44fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rdd1104830cb14e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6c0d5289a03d4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R1c33162d6d784d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R99b63e399ed34a87" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd5c46298edb14a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R275642b912634e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R73d81d311dc047cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R1d820ca8312f4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9aaea470130d42c7" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>