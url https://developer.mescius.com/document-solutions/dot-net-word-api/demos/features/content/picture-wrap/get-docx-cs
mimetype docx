--- v12 (2026-05-04)
+++ v13 (2026-06-19)
@@ -1,450 +1,450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R82e5d17d6975498f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcf8b7bdbb1394db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R274fa4d023b64906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf22172db6580449f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0a60bca0941540a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5c5578a1b5da4d4b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Different picture wrapping styles and alignments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'In line with text':</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Magna nisi massa non erat feugiat aliquam sed feugiat pulvinar sit. Lorem ac erat ullamcorper id adipiscing at amet turpis ipsum nonummy. Turpis consectetur felis euismod sem magna nonummy, mauris euismod proin ullamcorper. Proin laoreet massa ut congue ac ipsum sit nonummy eget euismod. Diam mi nibh nunc ac tempus dolor amet proin massa ac. Feugiat, amet mauris, praesent laoreet aliquam ipsum consectetur</w:t>
+        <w:t xml:space="preserve">Laoreet eget sit nisi, sem at sed dolore, sem consectetur magna. Mi, id tempus ante adipiscing aliquam aliquet ut tellus pharetra congue. Non pulvinar tincidunt euismod ipsum nunc molestie, ipsum ante at aliquam. Sem consectetur, nisi volutpat dolor nibh at ac et, sem consectetur. Magna sem consectetur congue volutpat sed nibh eget donec, ullamcorper amet. Dolore praesent adipiscing, dolore id a</w:t>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="990600" cy="742950"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R1d820ca8312f4a40"/>
+                    <a:blip r:embed="R2f17a162337d44ad"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> felis volutpat sem. Nunc magna erat, feugiat pulvinar turpis felis volutpat, ullamcorper sem praesent. Proin lorem turpis, euismod diam ut tempus consectetur mauris ullamcorper lobortis. Dolore ac sit amet at eget, proin nunc erat feugiat nonummy. Eget aliquet, laoreet tempus sit adipiscing eget aliquet mi, magna feugiat. Amet adipiscing eget molestie ullamcorper proin tincidunt aliquam sed feugiat amet. </w:t>
+        <w:t xml:space="preserve">liquam proin adipiscing ac et, at. Ac sem pharetra pulvinar ante adipiscing, aliquam sem sit nunc mauris. Tempus, ante mauris lorem et at, erat praesent nonummy dolore ullamcorper. Amet, nunc, molestie ipsum erat et consectetur, congue euismod dolor tincidunt. Id ipsum ante adipiscing donec praesent sit nunc molestie tempus ante. At ac, et at congue volutpat, feugiat, nibh, elit molestie lorem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Square', centered:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Magna nisi massa non erat feugiat aliquam sed feugiat pulvinar sit. Lorem ac erat ullamcorper id adipiscing at amet turpis ipsum nonummy. Turpis consectetur felis euismod sem magna nonummy, mauris euismod proin ullamcorper. Proin laoreet massa ut congue ac ipsum sit nonummy eget euismod. Diam mi nibh nunc ac tempus dolor amet proin massa ac. Feugiat, amet mauris, praesent laoreet aliquam ipsum consectetur</w:t>
+        <w:t xml:space="preserve">Laoreet eget sit nisi, sem at sed dolore, sem consectetur magna. Mi, id tempus ante adipiscing aliquam aliquet ut tellus pharetra congue. Non pulvinar tincidunt euismod ipsum nunc molestie, ipsum ante at aliquam. Sem consectetur, nisi volutpat dolor nibh at ac et, sem consectetur. Magna sem consectetur congue volutpat sed nibh eget donec, ullamcorper amet. Dolore praesent adipiscing, dolore id a</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R1d820ca8312f4a40"/>
+                    <a:blip r:embed="R2f17a162337d44ad"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> felis volutpat sem. Nunc magna erat, feugiat pulvinar turpis felis volutpat, ullamcorper sem praesent. Proin lorem turpis, euismod diam ut tempus consectetur mauris ullamcorper lobortis. Dolore ac sit amet at eget, proin nunc erat feugiat nonummy. Eget aliquet, laoreet tempus sit adipiscing eget aliquet mi, magna feugiat. Amet adipiscing eget molestie ullamcorper proin tincidunt aliquam sed feugiat amet. </w:t>
+        <w:t xml:space="preserve">liquam proin adipiscing ac et, at. Ac sem pharetra pulvinar ante adipiscing, aliquam sem sit nunc mauris. Tempus, ante mauris lorem et at, erat praesent nonummy dolore ullamcorper. Amet, nunc, molestie ipsum erat et consectetur, congue euismod dolor tincidunt. Id ipsum ante adipiscing donec praesent sit nunc molestie tempus ante. At ac, et at congue volutpat, feugiat, nibh, elit molestie lorem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Tight', centered:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Magna nisi massa non erat feugiat aliquam sed feugiat pulvinar sit. Lorem ac erat ullamcorper id adipiscing at amet turpis ipsum nonummy. Turpis consectetur felis euismod sem magna nonummy, mauris euismod proin ullamcorper. Proin laoreet massa ut congue ac ipsum sit nonummy eget euismod. Diam mi nibh nunc ac tempus dolor amet proin massa ac. Feugiat, amet mauris, praesent laoreet aliquam ipsum consectetur</w:t>
+        <w:t xml:space="preserve">Laoreet eget sit nisi, sem at sed dolore, sem consectetur magna. Mi, id tempus ante adipiscing aliquam aliquet ut tellus pharetra congue. Non pulvinar tincidunt euismod ipsum nunc molestie, ipsum ante at aliquam. Sem consectetur, nisi volutpat dolor nibh at ac et, sem consectetur. Magna sem consectetur congue volutpat sed nibh eget donec, ullamcorper amet. Dolore praesent adipiscing, dolore id a</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon>
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="3" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R1d820ca8312f4a40"/>
+                    <a:blip r:embed="R2f17a162337d44ad"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> felis volutpat sem. Nunc magna erat, feugiat pulvinar turpis felis volutpat, ullamcorper sem praesent. Proin lorem turpis, euismod diam ut tempus consectetur mauris ullamcorper lobortis. Dolore ac sit amet at eget, proin nunc erat feugiat nonummy. Eget aliquet, laoreet tempus sit adipiscing eget aliquet mi, magna feugiat. Amet adipiscing eget molestie ullamcorper proin tincidunt aliquam sed feugiat amet. </w:t>
+        <w:t xml:space="preserve">liquam proin adipiscing ac et, at. Ac sem pharetra pulvinar ante adipiscing, aliquam sem sit nunc mauris. Tempus, ante mauris lorem et at, erat praesent nonummy dolore ullamcorper. Amet, nunc, molestie ipsum erat et consectetur, congue euismod dolor tincidunt. Id ipsum ante adipiscing donec praesent sit nunc molestie tempus ante. At ac, et at congue volutpat, feugiat, nibh, elit molestie lorem. </w:t>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Through', left aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Magna nisi massa non erat feugiat aliquam sed feugiat pulvinar sit. Lorem ac erat ullamcorper id adipiscing at amet turpis ipsum nonummy. Turpis consectetur felis euismod sem magna nonummy, mauris euismod proin ullamcorper. Proin laoreet massa ut congue ac ipsum sit nonummy eget euismod. Diam mi nibh nunc ac tempus dolor amet proin massa ac. Feugiat, amet mauris, praesent laoreet aliquam ipsum consectetur</w:t>
+        <w:t xml:space="preserve">Laoreet eget sit nisi, sem at sed dolore, sem consectetur magna. Mi, id tempus ante adipiscing aliquam aliquet ut tellus pharetra congue. Non pulvinar tincidunt euismod ipsum nunc molestie, ipsum ante at aliquam. Sem consectetur, nisi volutpat dolor nibh at ac et, sem consectetur. Magna sem consectetur congue volutpat sed nibh eget donec, ullamcorper amet. Dolore praesent adipiscing, dolore id a</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon>
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="4" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R1d820ca8312f4a40"/>
+                    <a:blip r:embed="R2f17a162337d44ad"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> felis volutpat sem. Nunc magna erat, feugiat pulvinar turpis felis volutpat, ullamcorper sem praesent. Proin lorem turpis, euismod diam ut tempus consectetur mauris ullamcorper lobortis. Dolore ac sit amet at eget, proin nunc erat feugiat nonummy. Eget aliquet, laoreet tempus sit adipiscing eget aliquet mi, magna feugiat. Amet adipiscing eget molestie ullamcorper proin tincidunt aliquam sed feugiat amet. </w:t>
+        <w:t xml:space="preserve">liquam proin adipiscing ac et, at. Ac sem pharetra pulvinar ante adipiscing, aliquam sem sit nunc mauris. Tempus, ante mauris lorem et at, erat praesent nonummy dolore ullamcorper. Amet, nunc, molestie ipsum erat et consectetur, congue euismod dolor tincidunt. Id ipsum ante adipiscing donec praesent sit nunc molestie tempus ante. At ac, et at congue volutpat, feugiat, nibh, elit molestie lorem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Top and Bottom', right aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Magna nisi massa non erat feugiat aliquam sed feugiat pulvinar sit. Lorem ac erat ullamcorper id adipiscing at amet turpis ipsum nonummy. Turpis consectetur felis euismod sem magna nonummy, mauris euismod proin ullamcorper. Proin laoreet massa ut congue ac ipsum sit nonummy eget euismod. Diam mi nibh nunc ac tempus dolor amet proin massa ac. Feugiat, amet mauris, praesent laoreet aliquam ipsum consectetur</w:t>
+        <w:t xml:space="preserve">Laoreet eget sit nisi, sem at sed dolore, sem consectetur magna. Mi, id tempus ante adipiscing aliquam aliquet ut tellus pharetra congue. Non pulvinar tincidunt euismod ipsum nunc molestie, ipsum ante at aliquam. Sem consectetur, nisi volutpat dolor nibh at ac et, sem consectetur. Magna sem consectetur congue volutpat sed nibh eget donec, ullamcorper amet. Dolore praesent adipiscing, dolore id a</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="5" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R1d820ca8312f4a40"/>
+                    <a:blip r:embed="R2f17a162337d44ad"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> felis volutpat sem. Nunc magna erat, feugiat pulvinar turpis felis volutpat, ullamcorper sem praesent. Proin lorem turpis, euismod diam ut tempus consectetur mauris ullamcorper lobortis. Dolore ac sit amet at eget, proin nunc erat feugiat nonummy. Eget aliquet, laoreet tempus sit adipiscing eget aliquet mi, magna feugiat. Amet adipiscing eget molestie ullamcorper proin tincidunt aliquam sed feugiat amet. </w:t>
+        <w:t xml:space="preserve">liquam proin adipiscing ac et, at. Ac sem pharetra pulvinar ante adipiscing, aliquam sem sit nunc mauris. Tempus, ante mauris lorem et at, erat praesent nonummy dolore ullamcorper. Amet, nunc, molestie ipsum erat et consectetur, congue euismod dolor tincidunt. Id ipsum ante adipiscing donec praesent sit nunc molestie tempus ante. At ac, et at congue volutpat, feugiat, nibh, elit molestie lorem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Behind text', left aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Magna nisi massa non erat feugiat aliquam sed feugiat pulvinar sit. Lorem ac erat ullamcorper id adipiscing at amet turpis ipsum nonummy. Turpis consectetur felis euismod sem magna nonummy, mauris euismod proin ullamcorper. Proin laoreet massa ut congue ac ipsum sit nonummy eget euismod. Diam mi nibh nunc ac tempus dolor amet proin massa ac. Feugiat, amet mauris, praesent laoreet aliquam ipsum consectetur</w:t>
+        <w:t xml:space="preserve">Laoreet eget sit nisi, sem at sed dolore, sem consectetur magna. Mi, id tempus ante adipiscing aliquam aliquet ut tellus pharetra congue. Non pulvinar tincidunt euismod ipsum nunc molestie, ipsum ante at aliquam. Sem consectetur, nisi volutpat dolor nibh at ac et, sem consectetur. Magna sem consectetur congue volutpat sed nibh eget donec, ullamcorper amet. Dolore praesent adipiscing, dolore id a</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R1d820ca8312f4a40"/>
+                    <a:blip r:embed="R2f17a162337d44ad"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> felis volutpat sem. Nunc magna erat, feugiat pulvinar turpis felis volutpat, ullamcorper sem praesent. Proin lorem turpis, euismod diam ut tempus consectetur mauris ullamcorper lobortis. Dolore ac sit amet at eget, proin nunc erat feugiat nonummy. Eget aliquet, laoreet tempus sit adipiscing eget aliquet mi, magna feugiat. Amet adipiscing eget molestie ullamcorper proin tincidunt aliquam sed feugiat amet. </w:t>
+        <w:t xml:space="preserve">liquam proin adipiscing ac et, at. Ac sem pharetra pulvinar ante adipiscing, aliquam sem sit nunc mauris. Tempus, ante mauris lorem et at, erat praesent nonummy dolore ullamcorper. Amet, nunc, molestie ipsum erat et consectetur, congue euismod dolor tincidunt. Id ipsum ante adipiscing donec praesent sit nunc molestie tempus ante. At ac, et at congue volutpat, feugiat, nibh, elit molestie lorem. </w:t>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'In front of text', right aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Magna nisi massa non erat feugiat aliquam sed feugiat pulvinar sit. Lorem ac erat ullamcorper id adipiscing at amet turpis ipsum nonummy. Turpis consectetur felis euismod sem magna nonummy, mauris euismod proin ullamcorper. Proin laoreet massa ut congue ac ipsum sit nonummy eget euismod. Diam mi nibh nunc ac tempus dolor amet proin massa ac. Feugiat, amet mauris, praesent laoreet aliquam ipsum consectetur</w:t>
+        <w:t xml:space="preserve">Laoreet eget sit nisi, sem at sed dolore, sem consectetur magna. Mi, id tempus ante adipiscing aliquam aliquet ut tellus pharetra congue. Non pulvinar tincidunt euismod ipsum nunc molestie, ipsum ante at aliquam. Sem consectetur, nisi volutpat dolor nibh at ac et, sem consectetur. Magna sem consectetur congue volutpat sed nibh eget donec, ullamcorper amet. Dolore praesent adipiscing, dolore id a</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R1d820ca8312f4a40"/>
+                    <a:blip r:embed="R2f17a162337d44ad"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> felis volutpat sem. Nunc magna erat, feugiat pulvinar turpis felis volutpat, ullamcorper sem praesent. Proin lorem turpis, euismod diam ut tempus consectetur mauris ullamcorper lobortis. Dolore ac sit amet at eget, proin nunc erat feugiat nonummy. Eget aliquet, laoreet tempus sit adipiscing eget aliquet mi, magna feugiat. Amet adipiscing eget molestie ullamcorper proin tincidunt aliquam sed feugiat amet. </w:t>
+        <w:t xml:space="preserve">liquam proin adipiscing ac et, at. Ac sem pharetra pulvinar ante adipiscing, aliquam sem sit nunc mauris. Tempus, ante mauris lorem et at, erat praesent nonummy dolore ullamcorper. Amet, nunc, molestie ipsum erat et consectetur, congue euismod dolor tincidunt. Id ipsum ante adipiscing donec praesent sit nunc molestie tempus ante. At ac, et at congue volutpat, feugiat, nibh, elit molestie lorem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -1020,51 +1020,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd5c46298edb14a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R275642b912634e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R73d81d311dc047cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R1d820ca8312f4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9aaea470130d42c7" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re600938078cf4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R132384842e70489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R482ebeb2fe6b4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R2f17a162337d44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9c57736d89a34e8c" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>