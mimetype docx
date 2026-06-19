--- v13 (2026-06-19)
+++ v14 (2026-06-19)
@@ -1,450 +1,450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf22172db6580449f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0a60bca0941540a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5c5578a1b5da4d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R43a45a6b5a0143d4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Recf30428a42e4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R486081850b024c95" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Different picture wrapping styles and alignments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'In line with text':</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Laoreet eget sit nisi, sem at sed dolore, sem consectetur magna. Mi, id tempus ante adipiscing aliquam aliquet ut tellus pharetra congue. Non pulvinar tincidunt euismod ipsum nunc molestie, ipsum ante at aliquam. Sem consectetur, nisi volutpat dolor nibh at ac et, sem consectetur. Magna sem consectetur congue volutpat sed nibh eget donec, ullamcorper amet. Dolore praesent adipiscing, dolore id a</w:t>
+        <w:t xml:space="preserve">Dolor praesent mauris consectetur donec, diam felis, tempus ante mauris lorem. Congue aliquet turpis nisi sem consectetur felis, tempus proin consectetur, nisi. Sem pharetra tincidunt volutpat dolor laoreet id sed laoreet adipiscing dolore. Tellus pulvinar, laoreet id tempus proin adipiscing felis tempus mi, adipiscing. Nisi sem at erat diam consectetur magna euismod dolor laoreet elit. Erat pr</w:t>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="990600" cy="742950"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R2f17a162337d44ad"/>
+                    <a:blip r:embed="R59bded86f47542ed"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">liquam proin adipiscing ac et, at. Ac sem pharetra pulvinar ante adipiscing, aliquam sem sit nunc mauris. Tempus, ante mauris lorem et at, erat praesent nonummy dolore ullamcorper. Amet, nunc, molestie ipsum erat et consectetur, congue euismod dolor tincidunt. Id ipsum ante adipiscing donec praesent sit nunc molestie tempus ante. At ac, et at congue volutpat, feugiat, nibh, elit molestie lorem. </w:t>
+        <w:t xml:space="preserve">aesent nonummy dolore euismod, sed mi felis tempus praesent turpis. Nisi lobortis id sed, mi felis erat mi turpis nunc tellus. Sit massa mauris tempus sem consectetur ut tellus feugiat ut eget. Sed nibh aliquet, pulvinar nunc id tempus proin adipiscing dolore tellus. Sit, ut volutpat feugiat nibh eget erat mi nonummy magna, ullamcorper. Amet dolore aliquet sit ut tellus feugiat sit ut non sit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Square', centered:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Laoreet eget sit nisi, sem at sed dolore, sem consectetur magna. Mi, id tempus ante adipiscing aliquam aliquet ut tellus pharetra congue. Non pulvinar tincidunt euismod ipsum nunc molestie, ipsum ante at aliquam. Sem consectetur, nisi volutpat dolor nibh at ac et, sem consectetur. Magna sem consectetur congue volutpat sed nibh eget donec, ullamcorper amet. Dolore praesent adipiscing, dolore id a</w:t>
+        <w:t xml:space="preserve">Dolor praesent mauris consectetur donec, diam felis, tempus ante mauris lorem. Congue aliquet turpis nisi sem consectetur felis, tempus proin consectetur, nisi. Sem pharetra tincidunt volutpat dolor laoreet id sed laoreet adipiscing dolore. Tellus pulvinar, laoreet id tempus proin adipiscing felis tempus mi, adipiscing. Nisi sem at erat diam consectetur magna euismod dolor laoreet elit. Erat pr</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R2f17a162337d44ad"/>
+                    <a:blip r:embed="R59bded86f47542ed"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">liquam proin adipiscing ac et, at. Ac sem pharetra pulvinar ante adipiscing, aliquam sem sit nunc mauris. Tempus, ante mauris lorem et at, erat praesent nonummy dolore ullamcorper. Amet, nunc, molestie ipsum erat et consectetur, congue euismod dolor tincidunt. Id ipsum ante adipiscing donec praesent sit nunc molestie tempus ante. At ac, et at congue volutpat, feugiat, nibh, elit molestie lorem. </w:t>
+        <w:t xml:space="preserve">aesent nonummy dolore euismod, sed mi felis tempus praesent turpis. Nisi lobortis id sed, mi felis erat mi turpis nunc tellus. Sit massa mauris tempus sem consectetur ut tellus feugiat ut eget. Sed nibh aliquet, pulvinar nunc id tempus proin adipiscing dolore tellus. Sit, ut volutpat feugiat nibh eget erat mi nonummy magna, ullamcorper. Amet dolore aliquet sit ut tellus feugiat sit ut non sit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Tight', centered:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Laoreet eget sit nisi, sem at sed dolore, sem consectetur magna. Mi, id tempus ante adipiscing aliquam aliquet ut tellus pharetra congue. Non pulvinar tincidunt euismod ipsum nunc molestie, ipsum ante at aliquam. Sem consectetur, nisi volutpat dolor nibh at ac et, sem consectetur. Magna sem consectetur congue volutpat sed nibh eget donec, ullamcorper amet. Dolore praesent adipiscing, dolore id a</w:t>
+        <w:t xml:space="preserve">Dolor praesent mauris consectetur donec, diam felis, tempus ante mauris lorem. Congue aliquet turpis nisi sem consectetur felis, tempus proin consectetur, nisi. Sem pharetra tincidunt volutpat dolor laoreet id sed laoreet adipiscing dolore. Tellus pulvinar, laoreet id tempus proin adipiscing felis tempus mi, adipiscing. Nisi sem at erat diam consectetur magna euismod dolor laoreet elit. Erat pr</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon>
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="3" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R2f17a162337d44ad"/>
+                    <a:blip r:embed="R59bded86f47542ed"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">liquam proin adipiscing ac et, at. Ac sem pharetra pulvinar ante adipiscing, aliquam sem sit nunc mauris. Tempus, ante mauris lorem et at, erat praesent nonummy dolore ullamcorper. Amet, nunc, molestie ipsum erat et consectetur, congue euismod dolor tincidunt. Id ipsum ante adipiscing donec praesent sit nunc molestie tempus ante. At ac, et at congue volutpat, feugiat, nibh, elit molestie lorem. </w:t>
+        <w:t xml:space="preserve">aesent nonummy dolore euismod, sed mi felis tempus praesent turpis. Nisi lobortis id sed, mi felis erat mi turpis nunc tellus. Sit massa mauris tempus sem consectetur ut tellus feugiat ut eget. Sed nibh aliquet, pulvinar nunc id tempus proin adipiscing dolore tellus. Sit, ut volutpat feugiat nibh eget erat mi nonummy magna, ullamcorper. Amet dolore aliquet sit ut tellus feugiat sit ut non sit. </w:t>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Through', left aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Laoreet eget sit nisi, sem at sed dolore, sem consectetur magna. Mi, id tempus ante adipiscing aliquam aliquet ut tellus pharetra congue. Non pulvinar tincidunt euismod ipsum nunc molestie, ipsum ante at aliquam. Sem consectetur, nisi volutpat dolor nibh at ac et, sem consectetur. Magna sem consectetur congue volutpat sed nibh eget donec, ullamcorper amet. Dolore praesent adipiscing, dolore id a</w:t>
+        <w:t xml:space="preserve">Dolor praesent mauris consectetur donec, diam felis, tempus ante mauris lorem. Congue aliquet turpis nisi sem consectetur felis, tempus proin consectetur, nisi. Sem pharetra tincidunt volutpat dolor laoreet id sed laoreet adipiscing dolore. Tellus pulvinar, laoreet id tempus proin adipiscing felis tempus mi, adipiscing. Nisi sem at erat diam consectetur magna euismod dolor laoreet elit. Erat pr</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon>
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="4" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R2f17a162337d44ad"/>
+                    <a:blip r:embed="R59bded86f47542ed"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">liquam proin adipiscing ac et, at. Ac sem pharetra pulvinar ante adipiscing, aliquam sem sit nunc mauris. Tempus, ante mauris lorem et at, erat praesent nonummy dolore ullamcorper. Amet, nunc, molestie ipsum erat et consectetur, congue euismod dolor tincidunt. Id ipsum ante adipiscing donec praesent sit nunc molestie tempus ante. At ac, et at congue volutpat, feugiat, nibh, elit molestie lorem. </w:t>
+        <w:t xml:space="preserve">aesent nonummy dolore euismod, sed mi felis tempus praesent turpis. Nisi lobortis id sed, mi felis erat mi turpis nunc tellus. Sit massa mauris tempus sem consectetur ut tellus feugiat ut eget. Sed nibh aliquet, pulvinar nunc id tempus proin adipiscing dolore tellus. Sit, ut volutpat feugiat nibh eget erat mi nonummy magna, ullamcorper. Amet dolore aliquet sit ut tellus feugiat sit ut non sit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Top and Bottom', right aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Laoreet eget sit nisi, sem at sed dolore, sem consectetur magna. Mi, id tempus ante adipiscing aliquam aliquet ut tellus pharetra congue. Non pulvinar tincidunt euismod ipsum nunc molestie, ipsum ante at aliquam. Sem consectetur, nisi volutpat dolor nibh at ac et, sem consectetur. Magna sem consectetur congue volutpat sed nibh eget donec, ullamcorper amet. Dolore praesent adipiscing, dolore id a</w:t>
+        <w:t xml:space="preserve">Dolor praesent mauris consectetur donec, diam felis, tempus ante mauris lorem. Congue aliquet turpis nisi sem consectetur felis, tempus proin consectetur, nisi. Sem pharetra tincidunt volutpat dolor laoreet id sed laoreet adipiscing dolore. Tellus pulvinar, laoreet id tempus proin adipiscing felis tempus mi, adipiscing. Nisi sem at erat diam consectetur magna euismod dolor laoreet elit. Erat pr</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="5" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R2f17a162337d44ad"/>
+                    <a:blip r:embed="R59bded86f47542ed"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">liquam proin adipiscing ac et, at. Ac sem pharetra pulvinar ante adipiscing, aliquam sem sit nunc mauris. Tempus, ante mauris lorem et at, erat praesent nonummy dolore ullamcorper. Amet, nunc, molestie ipsum erat et consectetur, congue euismod dolor tincidunt. Id ipsum ante adipiscing donec praesent sit nunc molestie tempus ante. At ac, et at congue volutpat, feugiat, nibh, elit molestie lorem. </w:t>
+        <w:t xml:space="preserve">aesent nonummy dolore euismod, sed mi felis tempus praesent turpis. Nisi lobortis id sed, mi felis erat mi turpis nunc tellus. Sit massa mauris tempus sem consectetur ut tellus feugiat ut eget. Sed nibh aliquet, pulvinar nunc id tempus proin adipiscing dolore tellus. Sit, ut volutpat feugiat nibh eget erat mi nonummy magna, ullamcorper. Amet dolore aliquet sit ut tellus feugiat sit ut non sit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Behind text', left aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Laoreet eget sit nisi, sem at sed dolore, sem consectetur magna. Mi, id tempus ante adipiscing aliquam aliquet ut tellus pharetra congue. Non pulvinar tincidunt euismod ipsum nunc molestie, ipsum ante at aliquam. Sem consectetur, nisi volutpat dolor nibh at ac et, sem consectetur. Magna sem consectetur congue volutpat sed nibh eget donec, ullamcorper amet. Dolore praesent adipiscing, dolore id a</w:t>
+        <w:t xml:space="preserve">Dolor praesent mauris consectetur donec, diam felis, tempus ante mauris lorem. Congue aliquet turpis nisi sem consectetur felis, tempus proin consectetur, nisi. Sem pharetra tincidunt volutpat dolor laoreet id sed laoreet adipiscing dolore. Tellus pulvinar, laoreet id tempus proin adipiscing felis tempus mi, adipiscing. Nisi sem at erat diam consectetur magna euismod dolor laoreet elit. Erat pr</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R2f17a162337d44ad"/>
+                    <a:blip r:embed="R59bded86f47542ed"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">liquam proin adipiscing ac et, at. Ac sem pharetra pulvinar ante adipiscing, aliquam sem sit nunc mauris. Tempus, ante mauris lorem et at, erat praesent nonummy dolore ullamcorper. Amet, nunc, molestie ipsum erat et consectetur, congue euismod dolor tincidunt. Id ipsum ante adipiscing donec praesent sit nunc molestie tempus ante. At ac, et at congue volutpat, feugiat, nibh, elit molestie lorem. </w:t>
+        <w:t xml:space="preserve">aesent nonummy dolore euismod, sed mi felis tempus praesent turpis. Nisi lobortis id sed, mi felis erat mi turpis nunc tellus. Sit massa mauris tempus sem consectetur ut tellus feugiat ut eget. Sed nibh aliquet, pulvinar nunc id tempus proin adipiscing dolore tellus. Sit, ut volutpat feugiat nibh eget erat mi nonummy magna, ullamcorper. Amet dolore aliquet sit ut tellus feugiat sit ut non sit. </w:t>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'In front of text', right aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Laoreet eget sit nisi, sem at sed dolore, sem consectetur magna. Mi, id tempus ante adipiscing aliquam aliquet ut tellus pharetra congue. Non pulvinar tincidunt euismod ipsum nunc molestie, ipsum ante at aliquam. Sem consectetur, nisi volutpat dolor nibh at ac et, sem consectetur. Magna sem consectetur congue volutpat sed nibh eget donec, ullamcorper amet. Dolore praesent adipiscing, dolore id a</w:t>
+        <w:t xml:space="preserve">Dolor praesent mauris consectetur donec, diam felis, tempus ante mauris lorem. Congue aliquet turpis nisi sem consectetur felis, tempus proin consectetur, nisi. Sem pharetra tincidunt volutpat dolor laoreet id sed laoreet adipiscing dolore. Tellus pulvinar, laoreet id tempus proin adipiscing felis tempus mi, adipiscing. Nisi sem at erat diam consectetur magna euismod dolor laoreet elit. Erat pr</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R2f17a162337d44ad"/>
+                    <a:blip r:embed="R59bded86f47542ed"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">liquam proin adipiscing ac et, at. Ac sem pharetra pulvinar ante adipiscing, aliquam sem sit nunc mauris. Tempus, ante mauris lorem et at, erat praesent nonummy dolore ullamcorper. Amet, nunc, molestie ipsum erat et consectetur, congue euismod dolor tincidunt. Id ipsum ante adipiscing donec praesent sit nunc molestie tempus ante. At ac, et at congue volutpat, feugiat, nibh, elit molestie lorem. </w:t>
+        <w:t xml:space="preserve">aesent nonummy dolore euismod, sed mi felis tempus praesent turpis. Nisi lobortis id sed, mi felis erat mi turpis nunc tellus. Sit massa mauris tempus sem consectetur ut tellus feugiat ut eget. Sed nibh aliquet, pulvinar nunc id tempus proin adipiscing dolore tellus. Sit, ut volutpat feugiat nibh eget erat mi nonummy magna, ullamcorper. Amet dolore aliquet sit ut tellus feugiat sit ut non sit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -1020,51 +1020,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re600938078cf4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R132384842e70489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R482ebeb2fe6b4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R2f17a162337d44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9c57736d89a34e8c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5d03e43a97094a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rad10b47700044ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R33125b0d46304d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R59bded86f47542ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2f68af5388ec422b" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>