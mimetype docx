--- v14 (2026-06-19)
+++ v15 (2026-08-03)
@@ -1,450 +1,450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R43a45a6b5a0143d4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Recf30428a42e4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R486081850b024c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rfb1f9bdd81274267" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd23e2c3e7a344902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1be417ef23334075" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Different picture wrapping styles and alignments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'In line with text':</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor praesent mauris consectetur donec, diam felis, tempus ante mauris lorem. Congue aliquet turpis nisi sem consectetur felis, tempus proin consectetur, nisi. Sem pharetra tincidunt volutpat dolor laoreet id sed laoreet adipiscing dolore. Tellus pulvinar, laoreet id tempus proin adipiscing felis tempus mi, adipiscing. Nisi sem at erat diam consectetur magna euismod dolor laoreet elit. Erat pr</w:t>
+        <w:t xml:space="preserve">Eget donec ante eget nonummy tempus ante mauris sed tincidunt, aliquet. Molestie dolor congue, aliquet turpis dolore dolore aliquet turpis nisi aliquet. Turpis nisi non sit ut non dolor tincidunt id sit nunc. Tellus consectetur ac et elit erat ante at ac dolore aliquet. Turpis nisi aliquet sit nunc tellus dolor lobortis euismod pulvinar tincidunt. Id sed laoreet id ipsum massa molestie sed laoreet id ip</w:t>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="990600" cy="742950"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R59bded86f47542ed"/>
+                    <a:blip r:embed="Rcd7d0464ddd142af"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">aesent nonummy dolore euismod, sed mi felis tempus praesent turpis. Nisi lobortis id sed, mi felis erat mi turpis nunc tellus. Sit massa mauris tempus sem consectetur ut tellus feugiat ut eget. Sed nibh aliquet, pulvinar nunc id tempus proin adipiscing dolore tellus. Sit, ut volutpat feugiat nibh eget erat mi nonummy magna, ullamcorper. Amet dolore aliquet sit ut tellus feugiat sit ut non sit. </w:t>
+        <w:t xml:space="preserve">sum. Nunc lobortis eget sed mi nonummy congue ullamcorper pulvinar dolore tellus. Sit ut non pharetra congue ullamcorper nonummy donec, praesent adipiscing nisi. Non pharetra sed mi nonummy dolore ullamcorper amet nunc, molestie ipsum. Lobortis volutpat feugiat tincidunt volutpat, dolor nunc euismod ipsum laoreet mauris. Tempus proin mauris aliquam sem consectetur magna, nunc molestie feugiat, lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Square', centered:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor praesent mauris consectetur donec, diam felis, tempus ante mauris lorem. Congue aliquet turpis nisi sem consectetur felis, tempus proin consectetur, nisi. Sem pharetra tincidunt volutpat dolor laoreet id sed laoreet adipiscing dolore. Tellus pulvinar, laoreet id tempus proin adipiscing felis tempus mi, adipiscing. Nisi sem at erat diam consectetur magna euismod dolor laoreet elit. Erat pr</w:t>
+        <w:t xml:space="preserve">Eget donec ante eget nonummy tempus ante mauris sed tincidunt, aliquet. Molestie dolor congue, aliquet turpis dolore dolore aliquet turpis nisi aliquet. Turpis nisi non sit ut non dolor tincidunt id sit nunc. Tellus consectetur ac et elit erat ante at ac dolore aliquet. Turpis nisi aliquet sit nunc tellus dolor lobortis euismod pulvinar tincidunt. Id sed laoreet id ipsum massa molestie sed laoreet id ip</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R59bded86f47542ed"/>
+                    <a:blip r:embed="Rcd7d0464ddd142af"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">aesent nonummy dolore euismod, sed mi felis tempus praesent turpis. Nisi lobortis id sed, mi felis erat mi turpis nunc tellus. Sit massa mauris tempus sem consectetur ut tellus feugiat ut eget. Sed nibh aliquet, pulvinar nunc id tempus proin adipiscing dolore tellus. Sit, ut volutpat feugiat nibh eget erat mi nonummy magna, ullamcorper. Amet dolore aliquet sit ut tellus feugiat sit ut non sit. </w:t>
+        <w:t xml:space="preserve">sum. Nunc lobortis eget sed mi nonummy congue ullamcorper pulvinar dolore tellus. Sit ut non pharetra congue ullamcorper nonummy donec, praesent adipiscing nisi. Non pharetra sed mi nonummy dolore ullamcorper amet nunc, molestie ipsum. Lobortis volutpat feugiat tincidunt volutpat, dolor nunc euismod ipsum laoreet mauris. Tempus proin mauris aliquam sem consectetur magna, nunc molestie feugiat, lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Tight', centered:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor praesent mauris consectetur donec, diam felis, tempus ante mauris lorem. Congue aliquet turpis nisi sem consectetur felis, tempus proin consectetur, nisi. Sem pharetra tincidunt volutpat dolor laoreet id sed laoreet adipiscing dolore. Tellus pulvinar, laoreet id tempus proin adipiscing felis tempus mi, adipiscing. Nisi sem at erat diam consectetur magna euismod dolor laoreet elit. Erat pr</w:t>
+        <w:t xml:space="preserve">Eget donec ante eget nonummy tempus ante mauris sed tincidunt, aliquet. Molestie dolor congue, aliquet turpis dolore dolore aliquet turpis nisi aliquet. Turpis nisi non sit ut non dolor tincidunt id sit nunc. Tellus consectetur ac et elit erat ante at ac dolore aliquet. Turpis nisi aliquet sit nunc tellus dolor lobortis euismod pulvinar tincidunt. Id sed laoreet id ipsum massa molestie sed laoreet id ip</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon>
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="3" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R59bded86f47542ed"/>
+                    <a:blip r:embed="Rcd7d0464ddd142af"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">aesent nonummy dolore euismod, sed mi felis tempus praesent turpis. Nisi lobortis id sed, mi felis erat mi turpis nunc tellus. Sit massa mauris tempus sem consectetur ut tellus feugiat ut eget. Sed nibh aliquet, pulvinar nunc id tempus proin adipiscing dolore tellus. Sit, ut volutpat feugiat nibh eget erat mi nonummy magna, ullamcorper. Amet dolore aliquet sit ut tellus feugiat sit ut non sit. </w:t>
+        <w:t xml:space="preserve">sum. Nunc lobortis eget sed mi nonummy congue ullamcorper pulvinar dolore tellus. Sit ut non pharetra congue ullamcorper nonummy donec, praesent adipiscing nisi. Non pharetra sed mi nonummy dolore ullamcorper amet nunc, molestie ipsum. Lobortis volutpat feugiat tincidunt volutpat, dolor nunc euismod ipsum laoreet mauris. Tempus proin mauris aliquam sem consectetur magna, nunc molestie feugiat, lobortis. </w:t>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Through', left aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor praesent mauris consectetur donec, diam felis, tempus ante mauris lorem. Congue aliquet turpis nisi sem consectetur felis, tempus proin consectetur, nisi. Sem pharetra tincidunt volutpat dolor laoreet id sed laoreet adipiscing dolore. Tellus pulvinar, laoreet id tempus proin adipiscing felis tempus mi, adipiscing. Nisi sem at erat diam consectetur magna euismod dolor laoreet elit. Erat pr</w:t>
+        <w:t xml:space="preserve">Eget donec ante eget nonummy tempus ante mauris sed tincidunt, aliquet. Molestie dolor congue, aliquet turpis dolore dolore aliquet turpis nisi aliquet. Turpis nisi non sit ut non dolor tincidunt id sit nunc. Tellus consectetur ac et elit erat ante at ac dolore aliquet. Turpis nisi aliquet sit nunc tellus dolor lobortis euismod pulvinar tincidunt. Id sed laoreet id ipsum massa molestie sed laoreet id ip</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon>
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="4" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R59bded86f47542ed"/>
+                    <a:blip r:embed="Rcd7d0464ddd142af"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">aesent nonummy dolore euismod, sed mi felis tempus praesent turpis. Nisi lobortis id sed, mi felis erat mi turpis nunc tellus. Sit massa mauris tempus sem consectetur ut tellus feugiat ut eget. Sed nibh aliquet, pulvinar nunc id tempus proin adipiscing dolore tellus. Sit, ut volutpat feugiat nibh eget erat mi nonummy magna, ullamcorper. Amet dolore aliquet sit ut tellus feugiat sit ut non sit. </w:t>
+        <w:t xml:space="preserve">sum. Nunc lobortis eget sed mi nonummy congue ullamcorper pulvinar dolore tellus. Sit ut non pharetra congue ullamcorper nonummy donec, praesent adipiscing nisi. Non pharetra sed mi nonummy dolore ullamcorper amet nunc, molestie ipsum. Lobortis volutpat feugiat tincidunt volutpat, dolor nunc euismod ipsum laoreet mauris. Tempus proin mauris aliquam sem consectetur magna, nunc molestie feugiat, lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Top and Bottom', right aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor praesent mauris consectetur donec, diam felis, tempus ante mauris lorem. Congue aliquet turpis nisi sem consectetur felis, tempus proin consectetur, nisi. Sem pharetra tincidunt volutpat dolor laoreet id sed laoreet adipiscing dolore. Tellus pulvinar, laoreet id tempus proin adipiscing felis tempus mi, adipiscing. Nisi sem at erat diam consectetur magna euismod dolor laoreet elit. Erat pr</w:t>
+        <w:t xml:space="preserve">Eget donec ante eget nonummy tempus ante mauris sed tincidunt, aliquet. Molestie dolor congue, aliquet turpis dolore dolore aliquet turpis nisi aliquet. Turpis nisi non sit ut non dolor tincidunt id sit nunc. Tellus consectetur ac et elit erat ante at ac dolore aliquet. Turpis nisi aliquet sit nunc tellus dolor lobortis euismod pulvinar tincidunt. Id sed laoreet id ipsum massa molestie sed laoreet id ip</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="5" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R59bded86f47542ed"/>
+                    <a:blip r:embed="Rcd7d0464ddd142af"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">aesent nonummy dolore euismod, sed mi felis tempus praesent turpis. Nisi lobortis id sed, mi felis erat mi turpis nunc tellus. Sit massa mauris tempus sem consectetur ut tellus feugiat ut eget. Sed nibh aliquet, pulvinar nunc id tempus proin adipiscing dolore tellus. Sit, ut volutpat feugiat nibh eget erat mi nonummy magna, ullamcorper. Amet dolore aliquet sit ut tellus feugiat sit ut non sit. </w:t>
+        <w:t xml:space="preserve">sum. Nunc lobortis eget sed mi nonummy congue ullamcorper pulvinar dolore tellus. Sit ut non pharetra congue ullamcorper nonummy donec, praesent adipiscing nisi. Non pharetra sed mi nonummy dolore ullamcorper amet nunc, molestie ipsum. Lobortis volutpat feugiat tincidunt volutpat, dolor nunc euismod ipsum laoreet mauris. Tempus proin mauris aliquam sem consectetur magna, nunc molestie feugiat, lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'Behind text', left aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor praesent mauris consectetur donec, diam felis, tempus ante mauris lorem. Congue aliquet turpis nisi sem consectetur felis, tempus proin consectetur, nisi. Sem pharetra tincidunt volutpat dolor laoreet id sed laoreet adipiscing dolore. Tellus pulvinar, laoreet id tempus proin adipiscing felis tempus mi, adipiscing. Nisi sem at erat diam consectetur magna euismod dolor laoreet elit. Erat pr</w:t>
+        <w:t xml:space="preserve">Eget donec ante eget nonummy tempus ante mauris sed tincidunt, aliquet. Molestie dolor congue, aliquet turpis dolore dolore aliquet turpis nisi aliquet. Turpis nisi non sit ut non dolor tincidunt id sit nunc. Tellus consectetur ac et elit erat ante at ac dolore aliquet. Turpis nisi aliquet sit nunc tellus dolor lobortis euismod pulvinar tincidunt. Id sed laoreet id ipsum massa molestie sed laoreet id ip</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R59bded86f47542ed"/>
+                    <a:blip r:embed="Rcd7d0464ddd142af"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">aesent nonummy dolore euismod, sed mi felis tempus praesent turpis. Nisi lobortis id sed, mi felis erat mi turpis nunc tellus. Sit massa mauris tempus sem consectetur ut tellus feugiat ut eget. Sed nibh aliquet, pulvinar nunc id tempus proin adipiscing dolore tellus. Sit, ut volutpat feugiat nibh eget erat mi nonummy magna, ullamcorper. Amet dolore aliquet sit ut tellus feugiat sit ut non sit. </w:t>
+        <w:t xml:space="preserve">sum. Nunc lobortis eget sed mi nonummy congue ullamcorper pulvinar dolore tellus. Sit ut non pharetra congue ullamcorper nonummy donec, praesent adipiscing nisi. Non pharetra sed mi nonummy dolore ullamcorper amet nunc, molestie ipsum. Lobortis volutpat feugiat tincidunt volutpat, dolor nunc euismod ipsum laoreet mauris. Tempus proin mauris aliquam sem consectetur magna, nunc molestie feugiat, lobortis. </w:t>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Wrapping style 'In front of text', right aligned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor praesent mauris consectetur donec, diam felis, tempus ante mauris lorem. Congue aliquet turpis nisi sem consectetur felis, tempus proin consectetur, nisi. Sem pharetra tincidunt volutpat dolor laoreet id sed laoreet adipiscing dolore. Tellus pulvinar, laoreet id tempus proin adipiscing felis tempus mi, adipiscing. Nisi sem at erat diam consectetur magna euismod dolor laoreet elit. Erat pr</w:t>
+        <w:t xml:space="preserve">Eget donec ante eget nonummy tempus ante mauris sed tincidunt, aliquet. Molestie dolor congue, aliquet turpis dolore dolore aliquet turpis nisi aliquet. Turpis nisi non sit ut non dolor tincidunt id sit nunc. Tellus consectetur ac et elit erat ante at ac dolore aliquet. Turpis nisi aliquet sit nunc tellus dolor lobortis euismod pulvinar tincidunt. Id sed laoreet id ipsum massa molestie sed laoreet id ip</w:t>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="742950"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R59bded86f47542ed"/>
+                    <a:blip r:embed="Rcd7d0464ddd142af"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">aesent nonummy dolore euismod, sed mi felis tempus praesent turpis. Nisi lobortis id sed, mi felis erat mi turpis nunc tellus. Sit massa mauris tempus sem consectetur ut tellus feugiat ut eget. Sed nibh aliquet, pulvinar nunc id tempus proin adipiscing dolore tellus. Sit, ut volutpat feugiat nibh eget erat mi nonummy magna, ullamcorper. Amet dolore aliquet sit ut tellus feugiat sit ut non sit. </w:t>
+        <w:t xml:space="preserve">sum. Nunc lobortis eget sed mi nonummy congue ullamcorper pulvinar dolore tellus. Sit ut non pharetra congue ullamcorper nonummy donec, praesent adipiscing nisi. Non pharetra sed mi nonummy dolore ullamcorper amet nunc, molestie ipsum. Lobortis volutpat feugiat tincidunt volutpat, dolor nunc euismod ipsum laoreet mauris. Tempus proin mauris aliquam sem consectetur magna, nunc molestie feugiat, lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -1020,51 +1020,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5d03e43a97094a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rad10b47700044ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R33125b0d46304d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R59bded86f47542ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2f68af5388ec422b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1370f10f03694d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R83c91ef452294feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rcf0879220be848e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="Rcd7d0464ddd142af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R413086e841ef4218" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>