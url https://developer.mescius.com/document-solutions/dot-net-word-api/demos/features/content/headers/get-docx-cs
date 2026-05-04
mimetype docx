--- v7 (2026-03-19)
+++ v8 (2026-05-04)
@@ -1,381 +1,381 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc4802e94d2914125" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdaa442c428934793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd8878b7566a84334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3661d2403a784a3c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9266b73cfe6b44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdc2ae3bd1174407f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Section 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, paragraph 1: Amet euismod molestie tellus volutpat amet, tempus magna nisi laoreet, proin, non nonummy feugiat magna laoreet, aliquet. Ullamcorper mauris tempus ut diam, eget pulvinar, nisi diam id adipiscing lorem dolore ante volutpat amet tempus. Ut et id sit magna mi id turpis ac laoreet consectetur dolor donec ante volutpat, pharetra donec. Ante non nonummy tempus ut ullamcorper, nonummy erat ante, non consectetur erat massa volutpat consectetur erat massa. Sem elit ipsum, non nonummy sed massa non at ipsum dolore sem eget amet aliquam nibh euismod. Turpis aliquam tincidunt ullamcorper felis feugiat magna mi mauris magna laoreet sem elit pulvinar nisi et id. Pulvinar aliquam nibh, euismod turpis tempus tincidunt diam mauris feugiat congue diam felis feugiat ut, praesent molestie. Sit magna adipiscing ipsum ut ullamcorper nonummy tempus ut, et tellus turpis ac laoreet aliquet at sed. Nunc praesent eget dolor donec ante volutpat amet tempus ante, volutpat, amet ante non elit, tempus lobortis. </w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">Section 1, paragraph 29: Ac tincidunt aliquet elit pulvinar aliquam nibh ullamcorper felis sit congue, laoreet tellus pharetra magna mi molestie pharetra magna tellus consectetur. Sed nunc sem eget pulvinar dolore sem mauris amet donec, ante volutpat pulvinar donec ante volutpat nonummy ipsum lobortis non nonummy. Ipsum lobortis elit tempus lobortis, sem elit tempus, massa sem nonummy erat massa non elit ipsum massa sem eget ipsum ut. Sem elit sed massa aliquet consectetur sed dolore sit ac mi id pulvinar ut et id sit, aliquam et id sit. Ac laoreet ullamcorper amet aliquam nibh volutpat amet, nisi proin sed tincidunt, tellus, consectetur sed, tincidunt aliquet at, sed nunc praesent. Mauris dolor dolore proin volutpat amet donec massa non nonummy tempus massa sem consectetur, erat massa dolor donec ante tellus pharetra. </w:t>
+        <w:t xml:space="preserve">Section 1, paragraph 1: Sit congue donec feugiat, ac pharetra pharetra mauris, id ut donec pharetra molestie praesent tincidunt tempus. Ac feugiat felis diam lobortis tempus amet non massa aliquam, amet eget, proin tincidunt lorem, pulvinar. Nonummy tellus, donec, pharetra mauris praesent dolore pharetra, molestie, mi donec pharetra molestie praesent dolore dolor. At pharetra, molestie mi magna sit felis diam tincidunt feugiat felis ante nisi pulvinar, eget, proin. Nisi sed consectetur molestie et ut tempus nonummy, non nibh lorem, adipiscing ullamcorper tincidunt feugiat felis. Diam lobortis amet eget aliquet massa erat consectetur molestie mi magna feugiat adipiscing diam congue feugiat. Nonummy, non nibh aliquam pulvinar eget, proin nisi, pulvinar elit proin, nunc, sed, sem nunc sed. Consectetur id praesent ut tempus felis praesent congue lorem felis diam tincidunt lorem adipiscing euismod nibh. Aliquam amet, volutpat sem, massa erat consectetur molestie ut aliquam amet eget proin dolore dolor mauris. Sem tincidunt sed consectetur id, diam, lobortis, ipsum felis ullamcorper lobortis, ipsum molestie proin dolore dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 2: Erat, feugiat, ullamcorper nibh dolore erat at, aliquet tincidunt, ac sit id mi magna feugiat adipiscing ullamcorper, lobortis tempus. Pharetra volutpat ante donec amet volutpat ante pulvinar eget proin, dolore sed at aliquet massa erat consectetur, tellus mi. Ut tempus amet volutpat lobortis tempus nonummy volutpat ante, dolore dolor at aliquet ac turpis molestie mi, congue ipsum. Elit non massa aliquam, amet volutpat nibh aliquam, amet ullamcorper nibh, aliquam amet volutpat nibh aliquam amet volutpat et. Sed at tellus mi magna pharetra felis diam, congue ipsum nonummy non nibh donec pulvinar eget aliquet tincidunt erat. Consectetur euismod mi magna feugiat felis massa aliquam amet molestie proin dolore dolor mauris aliquet tincidunt lorem consectetur euismod. Nibh ut tempus nonummy non massa donec pharetra at ullamcorper lobortis aliquam pulvinar eget ut ipsum eget sem nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 3: Praesent tincidunt tempus, aliquet tincidunt tempus turpis volutpat proin dolore ipsum at, tellus praesent magna sit id diam congue lorem, felis praesent lobortis lorem. Felis diam congue feugiat ante donec, pharetra molestie proin dolore dolor mauris aliquet turpis laoreet nisi dolore aliquam erat, ipsum dolor, turpis, elit tellus. Diam donec lorem, pulvinar nonummy, elit volutpat ullamcorper sem mi lobortis donec aliquam erat tempus lorem sit pharetra, mauris praesent, congue lorem felis, praesent. Lobortis nunc erat consectetur ullamcorper lobortis erat, amet molestie ante donec pharetra mauris aliquet laoreet, ac turpis euismod nibh nisi pulvinar felis diam ut. Ipsum elit diam ut ipsum elit ullamcorper ipsum, adipiscing ullamcorper nibh aliquam nonummy non ante, donec pulvinar volutpat nibh aliquam amet volutpat ante nisi. Sed at id diam lobortis ipsum nonummy ullamcorper massa donec, ante magna, pulvinar felis sem massa donec dolor mauris praesent, dolore pharetra volutpat ante. Aliquam sed mauris praesent sem ut pharetra molestie massa erat, nonummy volutpat massa erat consectetur molestie, ante dolore pharetra mauris aliquet tincidunt sed adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 4: Volutpat aliquet nunc ac pharetra felis ullamcorper lobortis tempus pharetra, mauris aliquet magna sit euismod nibh nisi, ipsum nonummy non massa donec. Pharetra volutpat mi donec dolor at aliquet tincidunt lorem turpis, euismod nibh aliquam pulvinar id diam pulvinar felis diam ut ipsum nonummy. Molestie praesent tincidunt lorem at ullamcorper, nibh ut, pulvinar eget proin ut pulvinar eget et ut pulvinar felis diam pulvinar felis diam. Ut tempus nonummy non massa aliquam amet volutpat proin donec, amet volutpat ante donec dolor at aliquet nunc lorem at, nunc erat. Turpis id et ut tempus elit non, ante dolore dolor at aliquet tincidunt, lorem, adipiscing euismod, tincidunt ac turpis tellus tincidunt erat. Consectetur euismod laoreet at tellus mi ac sit id diam massa donec sed at tellus laoreet lorem at, aliquet, tincidunt ac pulvinar. Pharetra pulvinar consectetur volutpat massa erat amet molestie tincidunt ac amet euismod et ut, ipsum eget diam nunc erat consectetur tellus ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 5: Nunc, ac, sit, id et congue, sit felis praesent congue ipsum adipiscing, non nibh aliquam nonummy euismod lobortis lorem praesent tincidunt lorem felis ullamcorper nibh ac sed tincidunt, lobortis. Dolore ac amet, eget sem massa erat consectetur molestie laoreet erat nonummy sem, massa lorem adipiscing ullamcorper, lobortis aliquam amet volutpat nibh aliquam, amet eget proin nisi pulvinar id. Et nunc tempus nonummy eget ante nisi, pulvinar eget proin dolore pulvinar sem massa erat at tellus laoreet, erat at tellus mi donec pharetra tellus ante erat consectetur tellus. Mi congue feugiat felis aliquet tincidunt, mauris praesent dolore feugiat mauris praesent congue sed at aliquet tincidunt, ac adipiscing id et magna, sit felis diam ut feugiat id, diam. Nisi ipsum elit diam, sit, id praesent, magna sit felis diam lobortis, tempus nonummy diam magna dolor mauris mi congue feugiat felis aliquet lobortis ac amet id proin dolore. Sed at nisi pulvinar euismod nibh nisi pulvinar felis et magna sit id mi magna sit elit, ullamcorper ante erat amet non donec pharetra eget, proin donec pulvinar mauris. Praesent, nunc, ac turpis tellus tincidunt erat consectetur tellus laoreet magna turpis id mi dolore ac sit elit non ante aliquam amet eget proin dolore sed consectetur tellus laoreet. Ac, aliquam amet non ante, aliquam pulvinar eget ante donec pulvinar mauris sem nunc dolor at tellus ac turpis, molestie mi congue aliquam ante volutpat massa, donec, pharetra mauris. Praesent nibh, aliquam amet id proin ut pulvinar, id et nisi pulvinar eget sem nunc pharetra mauris praesent congue lorem adipiscing ullamcorper et nisi pulvinar, eget proin, ut sed. At tellus mi congue lorem felis praesent magna feugiat mauris diam congue feugiat aliquet tincidunt lorem adipiscing aliquet tincidunt ac amet eget, proin ut ipsum elit diam ullamcorper aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 6: Aliquam congue ipsum dolor molestie aliquet laoreet, nibh aliquam pulvinar mauris aliquet, tincidunt ac turpis euismod et ut ipsum nonummy non massa erat nonummy volutpat. Ante congue lorem turpis euismod, laoreet aliquam euismod nibh magna turpis id, et ut tempus nonummy sem ut ipsum amet mauris praesent dolore pharetra, mauris. Praesent tincidunt ac turpis euismod nibh magna felis sem nunc tempus nonummy sem massa donec dolor, mauris praesent congue feugiat at, euismod nibh aliquam turpis. Eget, diam ut pulvinar, eget erat felis molestie ullamcorper, sem mi lobortis tincidunt nisi erat ipsum dolor at nonummy molestie ullamcorper proin tincidunt nisi tempus. Dolore ipsum nonummy, at eget molestie et, nonummy at eget mauris, eget euismod sem praesent proin dolore dolor eget sem nunc sed at aliquet massa. Erat, feugiat nonummy volutpat proin dolore sed adipiscing tellus mi donec dolor molestie mi donec consectetur volutpat ante erat, nonummy molestie proin donec pharetra mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 7: Lorem, pulvinar at aliquet massa erat, feugiat, felis diam congue tempus amet eget ante donec pulvinar mauris et ut tempus elit non massa dolore lorem ipsum ac. Pulvinar pharetra felis non aliquet, diam ullamcorper proin laoreet magna pulvinar felis diam ut, laoreet magna feugiat felis diam congue feugiat id diam ut ipsum amet, volutpat. Ante nunc sed mauris proin nunc sed mauris, aliquet nunc sed, elit sem, nunc consectetur, tellus laoreet ac sit id praesent, magna feugiat felis diam congue feugiat. Adipiscing ullamcorper nibh nisi pulvinar elit sem massa, ac turpis adipiscing ullamcorper nibh aliquam sit id diam nunc sed nonummy sem nunc, erat nonummy non, massa erat. Dolor felis aliquet congue feugiat at, aliquet tincidunt lorem adipiscing tincidunt lorem turpis euismod, et ut, erat, consectetur molestie praesent congue lorem adipiscing aliquet lobortis aliquam amet. Id sem nunc sed at, tellus laoreet donec sit diam, lobortis tempus, amet volutpat ante nisi pulvinar volutpat, et nisi pulvinar elit sem, laoreet lobortis tempus amet. Volutpat nibh adipiscing ullamcorper ut lorem adipiscing diam tincidunt lorem, adipiscing ullamcorper, lobortis aliquam amet volutpat proin dolore sed at non massa erat at non massa erat. Consectetur molestie, donec consectetur molestie mi congue feugiat mauris ullamcorper, lobortis ac turpis euismod nibh aliquam amet id nibh nisi sit eget diam nisi ipsum elit sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 8: Et nunc erat consectetur mi magna feugiat adipiscing ullamcorper lobortis aliquam, amet eget proin donec, pulvinar eget ante. Nunc erat consectetur, id diam lobortis tempus nonummy non lobortis felis praesent congue, feugiat felis ullamcorper lobortis lorem. Amet volutpat lobortis lorem turpis ullamcorper lobortis tempus turpis, ullamcorper nibh, aliquam amet id nibh nisi, ipsum, tellus. Mi congue lorem nonummy volutpat proin nunc, sed consectetur tellus mi nisi sit id diam ut tempus nonummy. Non ante aliquam amet volutpat, aliquam amet volutpat ante donec pulvinar mauris sem dolore sed elit, sem nunc. Dolor turpis id et congue feugiat adipiscing diam ut tempus nonummy non nibh pulvinar, eget proin nunc dolor. At euismod et nisi feugiat felis ullamcorper ut tempus nonummy non massa aliquam pharetra eget praesent tincidunt lorem. Consectetur tellus, laoreet magna id et ut ipsum felis ullamcorper lobortis, tempus elit diam ut, feugiat, felis non. Proin, dolore sed mauris praesent nunc sed at aliquet laoreet ac turpis mauris praesent dolore dolor mauris proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 9: Id, ac turpis euismod diam ut pulvinar felis diam ut. Ipsum elit diam lobortis tempus amet ullamcorper lobortis ipsum adipiscing. Non massa aliquam nonummy ullamcorper sit felis diam tincidunt tempus. Adipiscing euismod nibh nisi dolor at tellus mi, magna sit. Id diam lobortis, aliquam amet volutpat nibh aliquam pulvinar volutpat. Mauris diam tincidunt feugiat felis praesent congue dolor felis aliquet. Lobortis ac turpis ullamcorper tincidunt ac adipiscing tellus, tincidunt, ac. Turpis id et magna sit id erat, turpis id diam. Ut feugiat elit diam congue feugiat felis diam ut feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 10: Amet eget proin nisi, pulvinar eget sem nunc. Erat consectetur, molestie et magna pharetra molestie laoreet. Ac pharetra molestie, mi pharetra tellus ante donec. Consectetur tellus ante, donec pharetra molestie ante dolore. Feugiat felis aliquet tincidunt lorem, adipiscing ullamcorper et. Nisi pulvinar elit sem ut lorem adipiscing, volutpat. Proin dolore pulvinar volutpat ante nisi amet, volutpat. Et nisi pulvinar id et nisi pulvinar eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 11: Et, nisi pulvinar felis diam nunc tempus. Nonummy volutpat massa donec pharetra molestie, aliquet. Tincidunt ac amet euismod laoreet sit, id. Et ut pulvinar eget diam ut tempus. Nonummy volutpat mi donec dolor, molestie praesent. Congue dolor mauris ante donec pharetra volutpat. Ante donec volutpat proin dolore lorem, at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 12: At tellus mi nisi ipsum, felis et congue ipsum adipiscing ullamcorper. Aliquam pharetra eget proin donec amet, euismod nibh aliquam amet eget. Ante dolore pulvinar eget, et nisi pulvinar eget nibh aliquam amet. Id et aliquam aliquet tincidunt, lorem consectetur tellus, laoreet ac, sit. Felis diam ut erat amet, non massa donec nonummy volutpat ante. Congue lorem at tellus nibh pulvinar id, diam, nunc tempus elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 13: Consectetur molestie mi donec dolor at aliquet tincidunt sed proin dolore sed, adipiscing euismod laoreet ac at sem. Nunc sed at aliquet, nunc erat turpis tellus laoreet magna sit, id et congue feugiat adipiscing, magna feugiat. Felis diam ut lorem nonummy, euismod sem tincidunt ac turpis molestie laoreet ac turpis molestie et, ut ipsum. Nonummy volutpat praesent tincidunt lorem tellus laoreet, magna sit id et nisi feugiat, felis, diam nisi sit felis. Diam ut feugiat id mi magna feugiat adipiscing ullamcorper ut amet eget proin nunc, lorem at tellus, nunc. Sed at, aliquet massa sed at tellus massa ac pharetra tellus laoreet erat pharetra mauris mi magna feugiat. Felis ante, aliquam amet eget sem, massa, erat turpis tellus laoreet ac pharetra tellus laoreet erat elit, sem. Massa donec consectetur tellus ante magna pharetra, molestie mi donec mauris praesent donec pharetra molestie proin donec pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 14: Eget proin dolore, sed mauris proin nunc sed at aliquet tincidunt ac consectetur sem nunc ipsum elit non massa, ac sit. Felis diam ut feugiat diam tincidunt lorem adipiscing diam tincidunt lorem felis aliquet congue feugiat at aliquet lobortis, ac turpis euismod. Et nisi pulvinar elit non massa erat nonummy sem ullamcorper ante dolore ac ipsum, amet mauris aliquet tincidunt ac ipsum elit. Non diam, lobortis tempus amet eget, proin nunc lorem consectetur tellus mi erat volutpat felis volutpat, ante, congue dolor ipsum elit. Tellus donec feugiat mauris mi congue dolor felis praesent, tincidunt tempus amet, volutpat, proin nunc sed amet molestie proin donec pharetra. Eget proin dolore sed at, tellus laoreet magna turpis euismod et magna turpis, molestie laoreet ac turpis tellus massa erat at. Sem sed, consectetur tellus mi donec consectetur molestie mi magna pharetra molestie mi magna dolor felis praesent tincidunt, ac turpis id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 15: Volutpat proin dolore dolor, eget aliquet laoreet sed consectetur tellus laoreet, ac pharetra praesent magna sit felis diam magna. Lorem adipiscing ullamcorper tincidunt lorem amet volutpat et dolore, pulvinar eget sem dolore sed elit proin nunc erat consectetur. Laoreet donec pharetra, molestie praesent, congue lorem adipiscing ullamcorper tincidunt lorem adipiscing ullamcorper, nibh aliquam pulvinar euismod nibh, nisi. Sed consectetur molestie mi magna sit molestie tempus elit diam nunc tempus nonummy volutpat mi dolore, dolor at, ullamcorper. Lobortis ac amet eget proin nunc sed elit sem massa erat sem massa erat consectetur molestie mi dolore dolor. Felis aliquet, tincidunt lorem turpis ullamcorper laoreet ac sit euismod nibh ac turpis tellus laoreet ac turpis euismod mi. Turpis tellus, mi magna sit molestie mi magna, sit adipiscing ullamcorper lobortis tempus nonummy, ullamcorper nibh donec pulvinar eget. Sem nunc, lorem at tellus mi massa erat adipiscing id proin nunc sed consectetur molestie mi congue lorem amet. Eget tellus mi magna sit felis diam ut sit diam ut feugiat adipiscing ullamcorper lobortis tempus nonummy, eget proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 16: Mauris tellus mi ac sit id et ut feugiat id diam ut feugiat felis ullamcorper lobortis tempus amet volutpat ante, donec tincidunt aliquam amet euismod et aliquam amet euismod. Et dolore sed at non massa donec consectetur tellus laoreet, donec pharetra tellus, massa erat non massa erat, nonummy non, massa erat amet volutpat proin dolore dolor at aliquet. Laoreet, ac turpis tellus laoreet, ac consectetur, tellus laoreet ac turpis tellus tincidunt eget et nisi amet id proin, dolore sed elit et nisi pulvinar id et nisi pulvinar. Id et nisi pulvinar id mi nisi feugiat mi magna feugiat felis mi magna sit molestie mi magna, sit id praesent ut lorem nonummy euismod nibh tempus amet eget. Proin nunc sed at aliquet, sed consectetur tellus mi magna sit id praesent magna pharetra mauris praesent, magna feugiat felis ullamcorper tincidunt, tempus adipiscing ullamcorper tincidunt feugiat mauris praesent. Congue feugiat adipiscing sem massa, erat pharetra molestie mi magna feugiat adipiscing euismod nibh tempus amet euismod et nisi pulvinar, eget proin nunc elit proin ut ipsum elit sem. Massa donec pharetra molestie massa erat pharetra molestie, mi tincidunt tempus turpis euismod et aliquam pulvinar eget sem nunc, sed at praesent congue feugiat adipiscing euismod ante nisi amet. Mauris aliquet tincidunt erat consectetur tellus mi magna pharetra id diam ut tempus nonummy non nibh aliquam, dolor at sem ante erat consectetur molestie praesent lobortis aliquam amet volutpat. Et nisi ipsum elit sem ut sed elit sem, nunc sed nonummy non mi magna pharetra molestie, nibh nisi amet volutpat nibh nisi amet euismod nibh nisi pulvinar id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 17: Felis ullamcorper ante nisi dolor consectetur tellus, laoreet ac consectetur molestie mi ac id et ut ipsum felis diam congue, feugiat adipiscing. Ullamcorper lobortis aliquam amet volutpat, ante nisi pulvinar elit et nisi ipsum elit, proin nunc ac, molestie mi donec consectetur molestie mi. Congue lorem adipiscing euismod lobortis lorem adipiscing aliquet, lobortis tempus turpis euismod et nisi amet eget proin ut ipsum, sem massa, erat. Consectetur mauris praesent congue feugiat adipiscing euismod ante nisi pulvinar elit aliquet laoreet, magna feugiat felis ullamcorper massa donec pharetra eget donec. Pulvinar volutpat proin nunc sed mauris, proin nunc sed consectetur tellus laoreet erat consectetur tellus massa erat, pharetra molestie laoreet donec sit. Molestie praesent ut felis ullamcorper lobortis tempus, felis aliquet congue dolor mauris praesent congue, pharetra mauris, ullamcorper laoreet ac turpis euismod et. Nisi turpis id et nisi sit felis diam tempus consectetur, molestie mi donec pharetra molestie proin, tincidunt sed adipiscing ullamcorper, nibh aliquam. Pulvinar eget diam ut tempus elit nisi pulvinar felis, et nisi feugiat felis diam congue sit molestie mi magna sit felis diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 18: Euismod et nisi pulvinar nonummy non mi congue feugiat molestie mi congue lorem at, et nisi ipsum eget et aliquam sit id. Et magna ipsum elit sem massa donec pharetra mauris mi donec dolor mauris, aliquet tincidunt ac turpis euismod ac turpis, euismod et. Ut ipsum elit sem ut ipsum felis et magna turpis id, diam lobortis tempus nonummy, diam ut tempus adipiscing diam lobortis felis. Ullamcorper lobortis, lorem nonummy diam congue dolor, mauris praesent donec, pharetra mauris praesent, dolore feugiat mauris proin congue sed at aliquet laoreet. Adipiscing tellus laoreet magna pulvinar felis et magna pulvinar elit, non lobortis, erat amet molestie proin dolore dolor mauris aliquet tincidunt, ac. Turpis, euismod et ut erat non massa donec pharetra volutpat ante dolore dolor mauris praesent tincidunt, ac turpis ullamcorper nibh nisi pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 19: Feugiat, nonummy volutpat, sem nunc sed elit aliquet massa sed at, tellus, mi magna feugiat felis diam ut felis ullamcorper nibh aliquam amet, volutpat. Sem nunc dolor eget proin dolore sed at tellus massa, sed consectetur tellus massa erat at non laoreet magna molestie ante donec pharetra molestie. Praesent tincidunt tempus amet volutpat et, nisi ipsum elit aliquet massa erat, pharetra molestie laoreet donec pharetra tellus ante donec pharetra praesent tincidunt, tempus. Turpis euismod nibh aliquam pulvinar elit sem nunc sed at tellus mi, magna pharetra tellus laoreet erat, consectetur tellus ante, felis sem massa, erat. Dolor mauris praesent dolore pharetra volutpat ante donec pharetra eget proin donec amet volutpat ante dolore sed consectetur tellus mi ac sit euismod erat. Consectetur tellus massa sed consectetur sem dolore ipsum elit sem nunc donec, pharetra tellus ante erat consectetur tellus ante donec dolor felis ullamcorper nibh. Aliquam ullamcorper nibh nisi amet, id et ut pulvinar eget proin ut sed elit non massa donec nonummy non lobortis, ipsum diam ut ipsum. Elit ullamcorper massa tempus amet volutpat ante donec pharetra volutpat ante aliquam dolor mauris proin nisi amet eget proin dolore pulvinar, eget proin nisi. Ipsum nonummy non massa donec pharetra mauris, praesent tincidunt sed at, tellus, laoreet ac sit tellus laoreet ac consectetur, tellus laoreet, ac feugiat elit. Ullamcorper lobortis ac, turpis id diam ut ipsum id et ac sit felis et nisi feugiat id mi ac turpis tellus mi magna sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 20: Pharetra mauris aliquet tincidunt ac aliquet. Laoreet lorem turpis aliquet tincidunt sed. Consectetur tellus laoreet, ac pharetra molestie. Laoreet ac pharetra tellus laoreet erat. Consectetur molestie praesent congue lorem adipiscing. Lobortis feugiat felis praesent congue, feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 21: Ac turpis id proin ut, erat consectetur molestie magna sit felis, diam nibh aliquam pulvinar, elit sem nunc erat consectetur tellus, mi magna feugiat adipiscing. Non proin ullamcorper, proin laoreet, dolore ac tempus, sed lorem dolor at tellus laoreet magna ipsum elit non lobortis ipsum elit diam lobortis tempus nonummy. Non ante aliquam, amet non lobortis tempus adipiscing nibh donec amet volutpat proin dolore sed elit sem laoreet ac consectetur, tellus mi erat at, non. Massa donec consectetur tellus mi donec molestie ante magna, dolor mauris praesent congue dolor mauris mi dolore, feugiat adipiscing ullamcorper, laoreet lorem adipiscing ullamcorper nibh. Aliquam sit eget et nisi, ipsum nonummy tellus, donec dolor molestie mi dolore, feugiat adipiscing aliquet tincidunt feugiat, adipiscing id et nisi sed, erat nunc. Magna, donec dolor at aliquet nibh aliquam pulvinar elit non elit sem, laoreet donec sit mauris praesent congue dolor mauris aliquet tincidunt, aliquam pulvinar volutpat. Proin nunc sed consectetur, felis ut ipsum nonummy ullamcorper nibh aliquam amet euismod nibh, aliquam turpis euismod, lobortis tempus, turpis euismod nibh lorem adipiscing ullamcorper. Nibh nisi ipsum eget sem ut pulvinar sem, nunc tempus consectetur tellus ante donec pharetra volutpat mi tincidunt ac adipiscing aliquet, tincidunt aliquam amet id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 22: Pulvinar felis diam massa, donec pharetra mauris aliquet tincidunt lorem aliquet nibh aliquam pulvinar elit non nunc ipsum nonummy non ante. Donec feugiat felis, euismod nibh nisi pulvinar volutpat proin dolore ipsum eget proin nunc sed id praesent congue feugiat, nonummy euismod. Lobortis, tempus nonummy, ullamcorper ante nisi pulvinar, volutpat sem nunc sed at aliquet laoreet erat consectetur non laoreet donec sed adipiscing. Tellus tincidunt sed at tellus tincidunt erat consectetur tellus laoreet magna, feugiat felis et magna sit felis praesent ut ipsum felis. Ut tempus nonummy euismod ante nisi, pulvinar, mauris, proin dolore sed elit, proin dolore ipsum elit, proin nunc ipsum elit non. Massa donec nonummy non massa donec molestie praesent tincidunt lorem adipiscing ullamcorper lobortis ac adipiscing ullamcorper tincidunt lorem adipiscing praesent dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 23: Nunc sed nonummy tellus mi, magna dolor felis aliquet tincidunt ac adipiscing ullamcorper nibh. Ac pulvinar eget, et, nisi feugiat lorem magna tempus pharetra molestie praesent congue dolor. Adipiscing consectetur molestie praesent congue lorem felis ullamcorper nibh donec dolor mauris proin nunc. Erat tempus adipiscing, volutpat et dolore ipsum elit sem massa magna feugiat molestie praesent. Ut tempus nonummy euismod lobortis tempus nonummy volutpat nibh aliquam amet volutpat lobortis ac. Ullamcorper nibh aliquam pulvinar, elit et nisi sit id laoreet ac sit id diam. Ut, ipsum, nonummy non lobortis tempus, elit ullamcorper massa amet molestie, proin congue sed. Adipiscing tellus laoreet ac turpis tellus et nisi pulvinar elit sem massa erat pharetra. Molestie praesent congue feugiat at euismod, et nunc at non, massa erat pharetra mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 24: Sem laoreet ac id diam ut feugiat elit diam ut feugiat id mi magna feugiat mauris diam. Congue feugiat felis diam tincidunt feugiat adipiscing aliquet congue dolor mauris lobortis ac turpis id proin, ut. Sed nonummy tellus mi donec pharetra, molestie mi donec dolor molestie ante congue feugiat felis ullamcorper lobortis. Lorem, adipiscing proin nisi sit id et nisi sit eget diam ut ipsum felis mi magna sit. Id et ut ipsum elit, ullamcorper massa, tempus amet volutpat ante sed at aliquet nunc lorem at. Aliquet laoreet ac, turpis id et magna sit felis ullamcorper ut feugiat elit diam ut tempus nonummy. Non donec pharetra, eget praesent nunc, sed consectetur euismod mi magna feugiat felis diam ut ipsum elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 25: Turpis, id et aliquam sit eget diam ut, ipsum felis diam ut ipsum elit diam lobortis erat pharetra volutpat ante dolor mauris aliquet. Congue lorem, turpis, id et ut ipsum eget diam nisi, pulvinar felis diam lobortis ipsum felis et, nisi turpis id mi magna, pharetra. Mauris aliquet tincidunt sed at euismod laoreet ac turpis tellus tincidunt erat consectetur aliquet, tincidunt erat consectetur tellus laoreet ac pharetra molestie praesent. Ut feugiat ullamcorper lobortis aliquam pulvinar eget proin dolore sed at aliquet tincidunt erat turpis id diam, congue, feugiat, adipiscing ullamcorper ut aliquam. Nonummy volutpat lorem adipiscing praesent tincidunt feugiat felis diam congue pharetra mauris mi donec pharetra volutpat, ante donec pharetra molestie proin, dolore sed. At aliquet, nunc sed adipiscing euismod lorem turpis, tellus laoreet ac, turpis tellus, laoreet ac consectetur tellus, massa erat at tellus massa erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 26: Tempus nonummy euismod nibh aliquam pulvinar eget, ante nisi amet eget proin dolore sed at sem, massa sit molestie praesent congue, sit mauris mi magna pharetra tellus. Ante magna, pharetra molestie ante donec pharetra molestie mi dolore, pharetra molestie ante, aliquam non ante donec pulvinar volutpat nibh lorem adipiscing euismod lobortis tempus turpis ullamcorper. Nibh aliquam turpis euismod et aliquam turpis id et nisi, sit id, et nisi elit sem nunc, ipsum consectetur volutpat massa erat consectetur, volutpat ante erat amet. Mauris, praesent congue dolor at praesent dolore dolor, volutpat ante pulvinar volutpat ante aliquam amet eget proin nisi pulvinar eget proin nisi amet volutpat et dolore pulvinar. Eget sem nisi sit eget nibh, ac turpis euismod et sit id, et ut ipsum elit diam nisi feugiat, felis et, congue feugiat adipiscing non proin dolore. Lorem turpis, euismod laoreet ac sit id et nisi pulvinar mi magna feugiat, felis ullamcorper lobortis tempus nonummy volutpat massa, aliquam amet volutpat ante donec lorem consectetur. Tellus laoreet magna elit non massa erat amet molestie proin, dolore, pharetra molestie proin donec dolor mauris aliquet nunc sed at aliquet nunc dolor at aliquet tincidunt. Erat consectetur, tellus euismod et nisi pulvinar eget sem ut pulvinar id nibh aliquam sit eget et nisi pulvinar felis diam ut tempus nonummy non ante, erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 27: Laoreet magna feugiat, adipiscing nibh donec dolor mauris sem nunc sed at sem tincidunt. Sed at tellus laoreet ac sit molestie, mi ac consectetur molestie mi magna, sit. Mauris proin dolore sed at tellus mi nisi sit molestie, mi magna sit, id. Et ut feugiat nonummy ullamcorper lobortis aliquam pharetra eget praesent, nunc lorem aliquet dolore. Dolor at sem tincidunt ac, turpis id et magna sit felis praesent congue, feugiat. Id diam ut, lorem adipiscing diam lobortis aliquam nonummy ullamcorper lobortis turpis, euismod nibh. Aliquam amet euismod nibh lorem adipiscing ullamcorper nibh ac adipiscing praesent tincidunt, lorem adipiscing. Euismod et nisi ipsum felis diam ipsum nonummy sem lobortis ipsum elit ullamcorper ut. Tempus pharetra mauris proin dolore dolor mauris proin dolore pulvinar eget proin dolore, pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 28: Feugiat nonummy non, ante, donec dolor mauris praesent tincidunt, ac turpis tellus laoreet turpis euismod mi magna pulvinar felis. Sem ut tempus nonummy non, ante aliquam pharetra volutpat, ante donec pharetra eget proin, dolore pulvinar eget proin donec. Dolor proin dolore dolor at, aliquet, mi magna sit, id mi congue sit id diam ut lorem, nonummy non. Nibh aliquam pulvinar volutpat proin dolore dolor ante dolore dolor elit tellus mi magna sit id diam congue feugiat. Felis ullamcorper lobortis tempus nonummy ullamcorper lobortis tempus amet euismod tincidunt sed at tellus mi magna pharetra molestie mi. Magna sit molestie praesent congue sit adipiscing ullamcorper lobortis tempus nonummy euismod ante, aliquam amet volutpat et nisi pulvinar. Et dolore pulvinar, eget sem nunc pulvinar id nibh aliquam turpis euismod laoreet ac turpis aliquet tincidunt erat, consectetur. Euismod laoreet magna turpis molestie laoreet erat, at massa erat elit sem nunc ipsum elit sem massa erat nonummy. Non massa erat nonummy diam ut erat pharetra molestie congue dolor mauris ante aliquam, amet eget praesent, nunc sed. At tellus dolore sed mauris proin dolore sed elit sem nunc sed consectetur tellus mi erat consectetur massa magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 29: Proin nunc at, aliquet laoreet ac. Turpis euismod mi magna feugiat elit. Ullamcorper, ut aliquam nonummy volutpat ante. Aliquam pharetra eget praesent nunc lorem. Consectetur id nisi pulvinar id et. Lobortis tempus nonummy ullamcorper massa tempus. Elit non ante aliquam nonummy non. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="even" r:id="R4c9703f075fb4589"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="Rfac8a41cd2dc4bbb"/>
+          <w:headerReference w:type="even" r:id="Ra93f68047da44105"/>
+          <w:headerReference w:type="default" r:id="R84406e83c921487e"/>
+          <w:headerReference w:type="first" r:id="R477be862f8784636"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, paragraph 30: Ipsum congue diam, id sit non nonummy erat lobortis non elit feugiat nisi. Et id pulvinar, magna nibh tellus adipiscing lorem tincidunt praesent mauris lorem tincidunt. Ullamcorper mauris dolor aliquet at, dolor, congue mi molestie pharetra donec mi tellus. Nonummy ipsum ut, et, id sit aliquam, et euismod adipiscing ac tincidunt, praesent. Molestie amet aliquet felis dolor congue praesent felis lorem lobortis euismod adipiscing tempus. Ut ullamcorper adipiscing feugiat ut ullamcorper adipiscing tempus lobortis, ullamcorper nonummy tempus molestie. </w:t>
+        <w:t xml:space="preserve">Section 1, paragraph 30: Ante nunc sed, consectetur euismod, diam lobortis, tempus nonummy volutpat ante dolore dolor at aliquet tincidunt lorem at aliquet tincidunt lorem sit. Elit ut pulvinar felis sem lobortis feugiat id et magna feugiat id et congue, feugiat felis ullamcorper massa, aliquam pharetra eget proin. Dolore dolor, mauris sem lorem consectetur tellus laoreet erat, turpis tellus mi, congue ipsum nonummy non massa aliquam amet, volutpat ante aliquam. Pulvinar eget, praesent tincidunt lorem consectetur id mi magna amet volutpat, ante donec amet molestie ante dolore dolor mauris praesent nunc lorem. Adipiscing euismod tincidunt lorem consectetur, aliquet laoreet magna turpis tellus ut tempus elit non massa, tempus nonummy non nibh tempus, adipiscing, non. Nibh aliquam amet eget ante aliquam turpis euismod nibh nisi amet volutpat et nisi pulvinar molestie et ut ipsum adipiscing ullamcorper lobortis. Tempus, amet volutpat ante donec amet volutpat ante aliquam amet volutpat et nisi pulvinar elit proin nisi pulvinar, eget non ut aliquam. Amet volutpat nibh tempus, nonummy euismod lobortis aliquam pulvinar volutpat et nisi turpis eget proin dolore pulvinar eget nunc sed at tellus. Laoreet magna feugiat felis praesent, tincidunt tempus, turpis, euismod nibh, tempus amet, volutpat proin dolore ipsum elit non, laoreet magna sit id. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Section 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, paragraph 1: Et aliquet, eget adipiscing feugiat donec ante non elit. Ipsum magna nunc proin non adipiscing ipsum ut felis. Feugiat magna laoreet tellus turpis erat nunc sem eget. Amet aliquam ante, volutpat, nonummy lorem lobortis ullamcorper adipiscing. Feugiat congue praesent felis feugiat mi molestie consectetur erat. Nunc et euismod adipiscing, lorem tincidunt praesent, mauris pharetra. Donec laoreet molestie, pharetra erat laoreet tellus at sed. Dolore proin volutpat turpis tempus lobortis non elit tempus. Ut diam felis pulvinar nisi et id adipiscing lorem. </w:t>
-[...144 lines deleted...]
-        <w:t xml:space="preserve">Section 2, paragraph 30: Dolor ipsum ac dolore, lobortis massa laoreet proin aliquet, volutpat. Euismod mauris pulvinar tempus congue laoreet sem id turpis ipsum. Erat aliquam tincidunt lobortis et aliquet ullamcorper molestie nonummy pulvinar. Sed lorem magna ut, laoreet praesent volutpat, felis pharetra sed. Aliquam congue massa molestie consectetur amet feugiat ipsum magna nunc. Nibh mi sem id at, pharetra ipsum, erat aliquam dolore. Congue dolore congue lobortis tincidunt tincidunt lobortis tincidunt tincidunt ut. Euismod non tellus aliquet non non aliquet non tellus euismod. </w:t>
+        <w:t xml:space="preserve">Section 2, paragraph 1: Sit, nunc ac ipsum pharetra molestie aliquet tincidunt ac id tellus mi magna lorem adipiscing diam nibh, nisi pulvinar elit aliquet. Laoreet magna sit id et magna sit molestie diam ut ipsum adipiscing diam dolore sed consectetur aliquet tincidunt ac turpis euismod. Et nisi feugiat felis ullamcorper massa, donec, dolor at ullamcorper tincidunt lorem sit, euismod laoreet ac sit nibh nisi pulvinar felis. Sem lobortis erat pharetra molestie mi congue dolor molestie proin donec, dolor at, praesent nunc dolor, at praesent tincidunt ipsum elit. Non lobortis, erat pharetra mauris praesent congue feugiat at praesent congue sed at praesent dolore, dolor mauris proin dolore ac turpis. Euismod et ut ipsum et ut feugiat felis diam, ut, tempus nonummy non proin donec amet volutpat proin donec pulvinar volutpat. Proin donec, amet eget sem, nunc sed, eget proin nisi eget sem nunc ipsum elit proin ut, ipsum eget diam ut. Ipsum, eget diam ut pulvinar id diam magna, sit id sem ut, tempus amet non lobortis amet volutpat ante dolore ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 2: Tellus laoreet lorem turpis id mi, magna, sit id diam ut feugiat felis ullamcorper ut ipsum adipiscing ullamcorper nibh tempus euismod ante donec pulvinar. Mauris ante dolore dolor elit proin dolore sed at aliquet massa erat at sem nunc, sed consectetur tellus laoreet erat non massa donec pharetra. Molestie mi congue dolor felis aliquet tincidunt lorem at, praesent congue lorem adipiscing ullamcorper tincidunt ac turpis id sem nunc tempus elit diam tempus. Nonummy volutpat lobortis tempus nonummy ullamcorper, lobortis, tempus nonummy non massa aliquam nonummy non nibh aliquam nonummy euismod nibh tempus amet, volutpat dolore pulvinar. Elit, sem massa erat turpis aliquet laoreet ac pharetra molestie praesent congue pharetra molestie mi, magna feugiat adipiscing, ullamcorper nibh, aliquam pulvinar eget sem. Dolore, eget sem massa ac pharetra molestie praesent donec consectetur non laoreet, donec pharetra tellus ante donec consectetur non massa erat consectetur volutpat massa. Erat amet molestie proin nunc sed at molestie mi magna sit molestie ante magna consectetur molestie praesent magna feugiat felis aliquet tincidunt feugiat mauris. Sem massa ac pharetra tellus massa erat consectetur tellus mi donec pharetra molestie mi, donec pharetra mauris mi tincidunt, lorem adipiscing ullamcorper lobortis, ac. Amet eget proin sed at non massa sed nonummy sem massa erat consectetur volutpat mi congue dolor mauris praesent congue lorem turpis, euismod nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 3: Eget aliquet tincidunt magna pulvinar felis nisi, ipsum elit diam lobortis. Ipsum nonummy non lobortis erat amet volutpat proin donec pharetra, mauris. Praesent dolore pulvinar mauris praesent dolore dolor eget proin pulvinar nonummy. Ipsum lorem dolor pulvinar tempus dolor sit nonummy volutpat mi dolore. Dolor adipiscing euismod et nisi pulvinar euismod nibh aliquam sit id. Diam euismod laoreet lorem, consectetur tellus laoreet magna sit felis, ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 4: Eget sem nunc sed sem nunc erat pharetra mauris praesent congue feugiat, felis ullamcorper lobortis aliquam pulvinar eget proin, nisi sed consectetur. Tellus mi, magna feugiat id mi congue amet euismod ante nisi amet volutpat nibh tempus turpis ullamcorper tincidunt ac turpis id sem. Nunc ipsum elit, proin ut, sed elit sem nunc consectetur, tellus mi magna pharetra mauris praesent congue, lorem, adipiscing euismod nibh ac. Amet euismod et aliquam turpis euismod tincidunt ac sit id sem nunc ipsum, nonummy, massa dolore dolor molestie mi erat nonummy ullamcorper. Lobortis tempus nonummy non lobortis tempus nonummy non lobortis tempus amet volutpat ante dolore dolor at tincidunt ac turpis id et congue. Feugiat adipiscing diam lobortis aliquam adipiscing diam ut lorem adipiscing diam tincidunt feugiat felis praesent tincidunt feugiat felis praesent dolore pulvinar eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 5: Consectetur molestie, mi donec consectetur molestie mi sit molestie praesent congue. Dolor mauris mi congue feugiat felis praesent tincidunt lorem adipiscing euismod. Nibh nisi sit id et nisi sit eget et ut id. Et nisi pulvinar id et nisi sit molestie mi magna sit. Id praesent ut tempus, amet eget praesent tincidunt, ac turpis euismod. Nibh, consectetur tellus tincidunt ac turpis molestie mi congue, ipsum elit. Non lobortis tempus pharetra eget proin nunc sed at tellus laoreet. Ac turpis, euismod et ut feugiat diam nisi feugiat elit ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 6: Eget proin nunc lorem sit nibh, ac sit felis sem massa erat consectetur. Mauris praesent congue dolor, at ullamcorper laoreet lorem, adipiscing ullamcorper, laoreet lorem at. Tellus laoreet lorem sem dolore dolor eget proin, nisi dolor at tellus laoreet. Ac sit id et congue feugiat id mi congue feugiat felis, diam nibh. Aliquam pulvinar lobortis tempus turpis eget et nisi pulvinar, elit sem, dolore sed. Pharetra id ullamcorper lobortis aliquam pharetra volutpat ante donec amet, volutpat nibh, aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 7: Adipiscing ullamcorper tincidunt, lorem amet euismod et nisi amet id nibh ac turpis euismod nibh magna id et, magna turpis euismod diam lobortis tempus nonummy volutpat massa tempus nonummy ullamcorper. Massa tempus nonummy volutpat ante aliquam pulvinar, volutpat proin lorem turpis, id diam ut tempus, elit ullamcorper massa, erat amet volutpat, ante dolore dolor mauris praesent nunc, dolor mauris aliquet. Tincidunt lorem consectetur euismod laoreet ac euismod laoreet erat consectetur tellus laoreet magna sit id mi, congue ipsum adipiscing diam ut tempus nonummy volutpat ante dolore sed consectetur euismod ac. Turpis id mi ut feugiat, elit, non ante aliquam amet volutpat proin dolore sed, at tellus laoreet lorem consectetur tellus tincidunt erat consectetur tellus laoreet ac tellus massa erat, pharetra. Molestie, praesent magna pharetra mauris mi congue lorem felis ullamcorper congue feugiat felis aliquet congue feugiat adipiscing aliquet congue, lorem turpis euismod nibh sed at sem nunc sed elit sem. Massa magna lorem turpis volutpat ante nisi, amet volutpat et nisi ipsum, eget dolore pulvinar eget et nisi pulvinar, elit diam ut, ipsum eget sem nunc tempus nonummy non ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 8: Lobortis lorem adipiscing, praesent tincidunt, ac turpis id nibh, aliquam ipsum eget diam sit id. Et ut ipsum nonummy, diam, nisi, ipsum nonummy non massa aliquam, amet volutpat ante, aliquam. Pharetra, eget praesent, donec dolor mauris sem dolore sed aliquet laoreet ac turpis molestie laoreet. Ac, sit, molestie, et magna sit id praesent magna feugiat adipiscing euismod ante donec pulvinar. Eget proin nisi amet et dolore ipsum eget et nisi amet eget, proin, ut pulvinar. Elit diam ut ipsum elit sem nunc erat consectetur volutpat ante donec non ante donec. Dolor at aliquet tincidunt lorem adipiscing euismod nibh aliquam pulvinar, eget sem nunc tempus nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 9: Molestie ullamcorper tincidunt lorem turpis euismod laoreet feugiat, mauris aliquet congue dolor at proin donec, pulvinar mauris proin amet. Volutpat ante dolore sed at sem nisi amet volutpat et nisi amet eget proin nisi pulvinar eget diam nunc. Sed nonummy non nunc tempus et nisi, feugiat felis diam ut ipsum elit non ante dolore pharetra volutpat ante. Dolore sed at aliquet tincidunt lorem at aliquet laoreet erat, consectetur, tellus mi erat, amet volutpat ante donec pharetra. Mauris praesent dolore dolor mauris aliquet nunc lorem consectetur tellus nibh ac consectetur tellus laoreet, ac turpis laoreet erat. Turpis molestie et congue ipsum felis diam lobortis, aliquam dolor eget proin nunc sed at, tellus mi ac consectetur. Tellus mi ac turpis tellus laoreet consectetur, molestie laoreet donec pharetra, id diam ut lorem adipiscing euismod nibh nisi. Pulvinar mauris sem tincidunt magna feugiat elit consectetur tellus massa, ac pharetra tellus mi feugiat molestie mi magna dolor. Mauris praesent tincidunt lorem turpis volutpat proin dolore pulvinar id, nibh aliquam, amet eget ac turpis euismod et, nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 10: Praesent pharetra felis aliquet, tincidunt ac turpis euismod, lobortis aliquam amet, eget. Et ac turpis tellus laoreet lorem turpis tellus et nisi pulvinar, elit. Non ante consectetur molestie mi, dolore dolor, mauris, aliquet tincidunt aliquam ipsum. At sem massa donec pharetra molestie mi congue dolor mauris praesent congue. Feugiat, adipiscing tincidunt lorem adipiscing ullamcorper lobortis aliquam turpis id et nisi. Pulvinar eget sem nunc erat nonummy, non nunc, erat consectetur volutpat mi. Dolore dolor ante erat, amet non massa tempus nonummy ullamcorper ut tempus. Adipiscing diam ut lorem mauris diam, tincidunt lorem turpis, euismod lobortis tempus. Amet elit proin dolore at non massa erat consectetur tellus, massa sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 11: Donec dolor mauris magna feugiat turpis euismod et, nisi. Ipsum elit sem nunc, sed, consectetur tellus laoreet donec. Consectetur tellus ante donec pharetra molestie praesent magna consectetur. Ante donec, amet volutpat ante donec pharetra molestie proin. Dolore sed adipiscing tellus nibh, aliquam sit id diam. Ut erat pharetra mauris praesent magna feugiat mi dolore. Feugiat adipiscing ullamcorper nibh aliquam pulvinar eget et, nisi. Ipsum, elit sem nunc ipsum elit sem nunc tempus. Nonummy volutpat ante donec mauris aliquet tincidunt feugiat at. Ullamcorper nibh aliquam sit euismod nibh nisi sit eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 12: Non ante, donec dolor mauris, praesent. Congue lorem at, aliquet, tincidunt, ac. Sit id nibh ac turpis euismod. Nibh nisi sit euismod sed, at. Aliquet tincidunt sed at sem nunc. Ipsum eget proin nunc sed at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 13: Eget sem massa erat tellus massa erat pharetra mauris aliquet lobortis ac adipiscing ullamcorper lobortis ac amet, id, sem nunc. Sed consectetur, tellus, mi magna sit felis diam pharetra volutpat, mi dolore pharetra volutpat mi, congue dolor mauris proin dolore. Dolor at aliquet tincidunt lorem adipiscing, euismod et magna, sit id diam nisi id et nisi feugiat id mi congue. Feugiat adipiscing non lobortis aliquam amet eget ante dolore dolor at aliquet tincidunt ac consectetur aliquet tincidunt magna sit felis. Ut ipsum felis ullamcorper, massa donec amet volutpat ante donec amet volutpat ante donec amet volutpat ante dolore pulvinar eget. Proin dolore dolor et dolore ipsum eget et aliquam sit eget diam ut, pulvinar eget et, magna turpis tellus laoreet. Erat consectetur tellus, tincidunt erat consectetur aliquet massa ac consectetur massa sed, at tellus laoreet erat nonummy tellus ante magna. Dolor molestie mi magna dolor mauris praesent, tincidunt lorem turpis, euismod nibh aliquam amet euismod nibh ac aliquet tincidunt magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 14: Erat, pharetra mauris aliquet tincidunt ac turpis euismod, nibh nisi pulvinar elit, sem massa erat consectetur molestie laoreet. Congue feugiat nonummy lobortis lorem adipiscing aliquet tincidunt feugiat mauris praesent congue pharetra volutpat massa tempus amet non. Lobortis tempus nonummy, ullamcorper ut feugiat, adipiscing ullamcorper lobortis, tempus mi magna feugiat adipiscing aliquet dolore feugiat, adipiscing. Ullamcorper congue feugiat at aliquet tincidunt lorem turpis id diam ut ipsum, nonummy non, ante elit, sem massa. Erat pharetra molestie ante, dolore dolor at aliquet laoreet lorem at praesent tincidunt lorem adipiscing euismod nibh magna. Turpis, euismod et, magna sit id sed eget sem massa ipsum eget proin nisi ipsum, eget, sem, ut. Ipsum, nonummy tellus massa, erat pharetra volutpat mi donec consectetur molestie ante, donec pharetra volutpat ipsum amet non. Ante dolore dolor, eget proin dolore sed at tellus nibh ac turpis euismod mi ut donec pharetra volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 15: Massa dolore dolor at praesent tincidunt ac adipiscing euismod et nisi, ipsum et lobortis. Erat pharetra molestie praesent congue dolor mauris proin dolore dolor mauris proin donec amet. Volutpat nibh dolore pulvinar eget ante aliquam turpis euismod, pharetra felis aliquet tincidunt lorem. Adipiscing euismod, laoreet, lorem adipiscing aliquet tincidunt lorem adipiscing, tellus laoreet lorem sit euismod. Nibh magna sit id diam lobortis id et congue feugiat nonummy volutpat ante, donec. Dolor mauris proin dolore sed adipiscing tellus nibh magna consectetur, tellus mi ac turpis. Molestie dolor consectetur, molestie mi congue sit id mi, erat, at sem nunc sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 16: Felis, sem massa erat consectetur molestie mi dolore pharetra mauris praesent tincidunt lorem adipiscing id et, aliquam sit euismod nibh nisi pulvinar. Id et at aliquet, tincidunt erat consectetur molestie mi ac turpis id et magna ipsum adipiscing non, ante dolore dolor at aliquet. Nunc, lorem sit, id diam sit, molestie mi ac sit felis diam congue sit felis, ullamcorper nibh, aliquam nonummy non nibh aliquam. Amet eget sem nunc sed mauris proin nisi amet, euismod lorem turpis euismod laoreet aliquam turpis id proin ut pulvinar elit diam. Ut tempus nonummy non massa erat consectetur non massa donec amet, lobortis tempus nonummy non lobortis ipsum felis diam, congue feugiat felis. Praesent ut tempus nonummy euismod nibh aliquam pulvinar volutpat proin, dolore dolor volutpat, nibh aliquam pulvinar, laoreet ac, sit euismod nibh aliquam. Sit, eget diam ut ipsum felis, diam lobortis erat pharetra mauris, praesent dolore dolor mauris, proin dolore pharetra volutpat ante dolore eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 17: Eget aliquet tincidunt lorem at aliquet massa, erat pharetra molestie praesent, congue feugiat molestie praesent, congue dolor at, aliquet. Tincidunt lorem adipiscing tellus laoreet, ac consectetur tellus, laoreet ac turpis et nisi turpis tellus mi magna feugiat felis. Ullamcorper ante dolore dolor eget proin dolore pulvinar, volutpat proin nisi amet volutpat ante nisi dolor eget aliquam amet. Eget sem ut sed, elit non massa, erat consectetur molestie ante magna dolor felis diam tincidunt lorem, felis aliquet. Lobortis ac eget, proin nunc sed, elit sem nunc sed nonummy, sem nunc ipsum elit, sem massa tempus nonummy. Non ante dolore feugiat felis aliquet congue feugiat at praesent pharetra volutpat ante dolore pharetra eget proin nunc sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 18: Magna feugiat et nisi feugiat elit non massa donec pharetra volutpat, ante donec dolor. Eget praesent tincidunt lorem turpis euismod mi magna pulvinar, felis diam lobortis ipsum et. Ut tempus nonummy molestie proin dolore pharetra eget, proin nunc dolor mauris praesent, nunc. Lorem consectetur tellus laoreet magna sit felis diam ut id diam magna pharetra molestie. Mi magna pharetra molestie laoreet donec sit felis, praesent congue feugiat, felis, ullamcorper nibh. Aliquam amet volutpat et nisi ipsum eget proin congue feugiat id, praesent congue lorem. Adipiscing euismod ante, nisi dolor at aliquet tincidunt erat turpis molestie mi congue ipsum. Elit non massa amet ullamcorper nibh aliquam, nonummy euismod lobortis, tempus nonummy ullamcorper lobortis. Tempus pulvinar eget proin nisi sed elit aliquet massa erat pharetra molestie laoreet erat. Pharetra nunc sed nonummy tellus, ante, donec pharetra molestie mi tincidunt lorem turpis ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 19: Laoreet aliquam sit id et nisi sit eget diam nisi pulvinar felis diam nunc ipsum elit, sem, ante donec amet volutpat aliquam amet molestie proin donec pharetra. Eget praesent nunc sed, consectetur aliquet, tincidunt lorem consectetur tellus, tincidunt sed consectetur molestie mi magna feugiat felis magna sit felis diam ut feugiat mauris praesent ut. Lorem nonummy euismod, lobortis aliquam adipiscing praesent, tincidunt lorem felis praesent dolore feugiat at aliquet nibh ac sit congue sed mauris praesent nunc, lorem consectetur tellus, laoreet. Magna ipsum felis diam, ut ipsum elit ullamcorper massa aliquam nonummy ullamcorper, lobortis tempus praesent congue lorem, adipiscing diam, tincidunt tempus adipiscing diam congue lorem felis aliquet. Tincidunt ac amet eget proin nunc sed at non nunc ipsum elit sem nunc eget, sem massa donec pharetra molestie mi dolore pharetra volutpat mi, donec amet. Volutpat ante, donec amet volutpat ante aliquam, amet non nibh, tempus pulvinar volutpat nibh adipiscing praesent congue, lorem adipiscing ullamcorper tincidunt feugiat at ullamcorper laoreet ac turpis. Id proin nisi pulvinar eget, sem nunc eget et nisi sit id mi magna sit id et congue, sit id mi magna sit id, praesent congue, feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 20: Felis ullamcorper nibh, nisi dolor at sem tincidunt sed at nunc sed. Consectetur, tellus, laoreet magna pharetra molestie praesent ut feugiat, adipiscing euismod lobortis. Tempus turpis ullamcorper tincidunt lorem turpis, euismod lobortis ac turpis euismod diam. Massa donec dolor mauris proin dolore sed at tellus laoreet lorem turpis. Euismod mi magna consectetur aliquet, massa ac, sit nonummy non lobortis, aliquam. Ullamcorper, lobortis tempus amet non nibh aliquam nonummy ullamcorper tincidunt lorem turpis. Euismod nibh tempus turpis aliquet tincidunt feugiat at praesent tincidunt lorem tellus. Laoreet ac sit id diam ut, ipsum elit sem, lobortis, erat consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 21: Mauris aliquet tincidunt aliquam turpis ullamcorper laoreet aliquam. Sit, id et magna pulvinar id et nisi. Ipsum elit diam ut erat, pharetra volutpat felis. Et ut tempus adipiscing ullamcorper nibh aliquam, amet. Volutpat proin dolore dolor eget sem dolore, pulvinar. Elit aliquet laoreet ac, sit felis diam feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 22: Feugiat nonummy, volutpat praesent nunc sed at aliquet tincidunt sed at tellus laoreet ac aliquet massa sed consectetur tellus mi magna sit felis non nibh aliquam, amet. Eget proin donec dolor at, aliquet mi magna feugiat felis diam ut tempus mauris aliquet tincidunt ac sit id, et, magna sit id et nisi sit id. Diam lobortis tempus amet volutpat mi congue feugiat adipiscing euismod laoreet at aliquet tincidunt lorem, at, tellus laoreet magna sit id diam ut, ipsum felis non massa. Erat pharetra at aliquet laoreet lorem adipiscing congue sed adipiscing tellus tincidunt magna sit felis diam ut pulvinar felis diam ut ipsum nonummy volutpat massa, tempus amet. Non ante, aliquam amet non nibh aliquam praesent ut tempus nonummy, euismod ante tempus amet, volutpat et aliquam, pulvinar eget et nisi amet id et ut pulvinar. Eget proin nisi, euismod mauris praesent, magna magna turpis id et, ut ipsum felis diam ut ipsum elit ullamcorper ut ipsum felis diam lobortis tempus nonummy volutpat. Nibh nunc dolor at aliquet tincidunt feugiat felis ullamcorper massa donec pharetra volutpat ante dolore, dolor eget praesent tincidunt lorem adipiscing euismod, et ut tempus elit sem. Ante magna, dolor felis praesent tincidunt at euismod nibh nisi, pulvinar elit, non massa donec sit felis praesent lobortis tempus amet volutpat ante dolore pulvinar eget sem. Nunc erat consectetur tellus, mi magna amet non lobortis lorem adipiscing ullamcorper ut lorem adipiscing ullamcorper lobortis, lorem adipiscing ullamcorper lobortis aliquam turpis volutpat et nisi amet. Id proin nisi sit id nibh turpis tellus nibh magna pulvinar id diam nisi feugiat id mi nisi sit id et congue, feugiat felis praesent congue feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 23: Euismod diam nisi pulvinar diam ut ipsum elit, ullamcorper lobortis. Tempus nonummy volutpat, massa tempus amet volutpat proin nunc lorem. Consectetur aliquet laoreet magna turpis id, laoreet magna molestie et. Nisi ipsum, nonummy non massa aliquam amet volutpat praesent nunc. Lorem, turpis id diam ut erat consectetur non ante dolore. Feugiat felis ullamcorper ac turpis id nibh aliquam ipsum eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 24: Pharetra mauris praesent tincidunt lorem adipiscing ullamcorper lobortis adipiscing, volutpat et. Nunc erat sit molestie et ut tempus amet, volutpat ante aliquam. Amet eget proin dolore dolor eget sem nunc ac turpis tellus. Sed turpis id et congue ipsum adipiscing non nibh aliquam amet. Eget proin dolore pulvinar at aliquet tincidunt ac turpis euismod laoreet. Ac turpis ullamcorper ut ipsum adipiscing ullamcorper lobortis tempus nonummy ullamcorper. Lobortis, donec dolor at aliquet dolore pulvinar mauris sem, tincidunt ac. Turpis molestie mi magna id et magna sit id praesent magna. Feugiat adipiscing ullamcorper lobortis tempus adipiscing ullamcorper lobortis, lorem adipiscing ullamcorper. Nibh ac amet volutpat, proin nisi, ipsum elit ut sed, nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 25: Feugiat adipiscing, volutpat proin dolore dolor, at laoreet sed consectetur id et ut ipsum nonummy non ante donec, pharetra at. Tellus laoreet magna turpis tellus tincidunt erat, at aliquet laoreet magna turpis laoreet ac sit id et ac consectetur tellus. Laoreet donec pharetra tellus ante donec sit mauris praesent donec pharetra, volutpat massa donec, pharetra mauris praesent dolor at, ullamcorper. Et nisi, sit id diam ut ipsum elit non nunc erat nonummy non massa erat consectetur volutpat ante donec amet. Non donec amet volutpat proin dolore dolor mauris proin donec pulvinar eget proin dolore dolor at aliquet laoreet magna sit. Id et magna sit, felis, diam, congue id praesent congue feugiat, felis diam congue lorem felis ullamcorper lobortis nisi amet. Volutpat et nisi pulvinar eget proin nunc erat pharetra molestie praesent congue feugiat felis congue feugiat, felis ullamcorper lobortis aliquam. Pulvinar eget proin dolore dolor elit sem dolore ipsum elit sem nunc erat sit felis diam lobortis aliquam amet euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 26: Nonummy molestie praesent tincidunt lorem adipiscing ullamcorper dolore ipsum elit proin ut pulvinar eget diam nisi pulvinar felis diam nunc pulvinar felis. Diam nisi, feugiat felis et magna, sit id mi magna id praesent congue feugiat mauris diam congue lorem felis, diam tincidunt tempus. Turpis volutpat et aliquam amet volutpat et aliquam amet id nibh, ac turpis nibh aliquam turpis euismod laoreet lorem consectetur euismod laoreet. Magna pulvinar felis diam ut tempus elit ullamcorper lobortis ipsum adipiscing ullamcorper lobortis ipsum diam, lobortis, tempus amet, eget ante donec amet. Eget sem nunc erat at aliquet, nunc sed at aliquet nunc sed at sem massa sed nonummy non massa, nonummy tellus massa. Tempus consectetur non lobortis tempus nonummy sem lobortis tempus elit ullamcorper, lobortis, aliquam amet volutpat ante aliquam amet volutpat ante donec amet. Euismod ante turpis eget proin dolore dolor eget sem, dolore sed elit proin ut sed consectetur tellus laoreet erat pharetra mauris praesent. Magna dolor diam tincidunt tempus, amet eget proin dolore ipsum at tellus mi magna feugiat id mi donec feugiat felis diam ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 27: Aliquam dolor elit aliquet laoreet ac turpis, tellus laoreet, erat sit id congue lorem. Nonummy non nibh donec pulvinar volutpat ante nisi pulvinar volutpat nibh aliquam amet, eget. Et dolore ipsum eget proin, ut ipsum elit sem ipsum eget sem nisi sit. Felis sem nunc ipsum elit non massa erat nonummy non massa, erat amet volutpat. Massa donec dolor, mauris, proin dolore, eget praesent tincidunt lorem consectetur aliquet tincidunt sed. Elit aliquet nunc, sed at tellus laoreet ac consectetur tellus laoreet donec sit molestie. Praesent pharetra tellus ante magna feugiat felis aliquet tincidunt lorem felis praesent dolore feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 28: Sed pharetra id laoreet donec sit mauris diam tincidunt lorem. Nonummy euismod ante nisi pulvinar volutpat et dolore ipsum elit. Aliquet laoreet erat pharetra nunc erat consectetur molestie mi magna. Feugiat adipiscing ullamcorper, lobortis, tempus turpis volutpat proin dolore pulvinar. Elit proin dolore sed at non massa erat pharetra laoreet. Donec pharetra molestie praesent tincidunt feugiat felis aliquet tincidunt tempus. Adipiscing euismod nibh nisi pulvinar eget proin nisi pulvinar eget. Proin ut ipsum nonummy nunc erat consectetur molestie mi magna. Lorem turpis, volutpat proin dolore ipsum eget proin nunc ipsum. At non massa erat consectetur molestie ante, magna tellus, ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 29: Aliquet, lobortis ac, turpis, volutpat nibh nisi pulvinar eget laoreet congue feugiat adipiscing ullamcorper congue feugiat adipiscing, volutpat nibh aliquam amet volutpat nibh, aliquam. Pulvinar elit proin nisi pulvinar, elit sem nunc erat at praesent donec feugiat adipiscing diam tincidunt feugiat adipiscing ullamcorper nibh aliquam turpis volutpat nibh. Aliquam turpis euismod et nisi ipsum at non massa erat nonummy mi magna pharetra molestie mi donec pharetra volutpat ante donec pharetra mauris praesent. Tincidunt feugiat adipiscing ullamcorper tincidunt lorem sit id nibh aliquam, pharetra, mauris praesent congue feugiat felis aliquet dolore dolor, mauris aliquet lobortis ac amet. Id et ut sed consectetur molestie mi magna feugiat felis ullamcorper nibh tempus ullamcorper tincidunt tempus adipiscing, ullamcorper nibh aliquam, amet elit sem nunc. Ipsum, at tellus laoreet donec pharetra mauris praesent, congue feugiat, felis diam, lobortis tempus turpis, euismod aliquam turpis volutpat proin nisi ipsum eget proin. Massa erat consectetur non massa erat consectetur tellus massa tempus consectetur non lobortis aliquam amet euismod, nibh aliquam amet eget et nisi sit euismod. Et ut ipsum nonummy non massa, donec consectetur, molestie ante donec dolor molestie ante donec at ullamcorper nibh aliquam turpis euismod nibh aliquam turpis. Euismod nibh magna pulvinar id et ac turpis euismod, et ut feugiat, elit ullamcorper, massa tempus amet non aliquam pharetra non ut lorem, adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 30: Turpis id et magna sit id, et nisi feugiat elit ullamcorper massa aliquam. Amet volutpat ante donec amet mauris praesent dolor eget sem, diam ut tempus. Nonummy non massa dolore feugiat adipiscing ullamcorper nibh, aliquam amet id nibh nisi. Pulvinar id et nisi pulvinar, diam nisi, pulvinar id et nisi feugiat elit. Non mi donec pharetra molestie ante donec amet volutpat ante donec pulvinar volutpat. Ante dolore nonummy volutpat ante nisi sit elit sem ut feugiat id et. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="even" r:id="Rf539246c71034175"/>
-      <w:headerReference w:type="default" r:id="Rb362372f1d714e38"/>
+      <w:headerReference w:type="even" r:id="R2b5d8547a2584dfd"/>
+      <w:headerReference w:type="default" r:id="R9fda7ac202a047f4"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1034,51 +1034,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re1d7019d1053490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0ad8e52fcfbe42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9c6f45b43ee145a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R4c9703f075fb4589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="R99c32fb442a241ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header3.xml" Id="Rfac8a41cd2dc4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="Rf539246c71034175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header5.xml" Id="Rb362372f1d714e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rc3b84f8b4638496d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R43f2fa73028f472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd3b611088ee848e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rcdf1f0b8fb5946cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Ra93f68047da44105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="R84406e83c921487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header3.xml" Id="R477be862f8784636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="R2b5d8547a2584dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header5.xml" Id="R9fda7ac202a047f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3487aa9450594a92" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>