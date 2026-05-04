--- v8 (2026-05-04)
+++ v9 (2026-05-04)
@@ -1,381 +1,381 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3661d2403a784a3c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9266b73cfe6b44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdc2ae3bd1174407f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4cec77875961443d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf1015120eaeb4fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R630390fd262c417e" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Section 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, paragraph 1: Sit congue donec feugiat, ac pharetra pharetra mauris, id ut donec pharetra molestie praesent tincidunt tempus. Ac feugiat felis diam lobortis tempus amet non massa aliquam, amet eget, proin tincidunt lorem, pulvinar. Nonummy tellus, donec, pharetra mauris praesent dolore pharetra, molestie, mi donec pharetra molestie praesent dolore dolor. At pharetra, molestie mi magna sit felis diam tincidunt feugiat felis ante nisi pulvinar, eget, proin. Nisi sed consectetur molestie et ut tempus nonummy, non nibh lorem, adipiscing ullamcorper tincidunt feugiat felis. Diam lobortis amet eget aliquet massa erat consectetur molestie mi magna feugiat adipiscing diam congue feugiat. Nonummy, non nibh aliquam pulvinar eget, proin nisi, pulvinar elit proin, nunc, sed, sem nunc sed. Consectetur id praesent ut tempus felis praesent congue lorem felis diam tincidunt lorem adipiscing euismod nibh. Aliquam amet, volutpat sem, massa erat consectetur molestie ut aliquam amet eget proin dolore dolor mauris. Sem tincidunt sed consectetur id, diam, lobortis, ipsum felis ullamcorper lobortis, ipsum molestie proin dolore dolor. </w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">Section 1, paragraph 29: Proin nunc at, aliquet laoreet ac. Turpis euismod mi magna feugiat elit. Ullamcorper, ut aliquam nonummy volutpat ante. Aliquam pharetra eget praesent nunc lorem. Consectetur id nisi pulvinar id et. Lobortis tempus nonummy ullamcorper massa tempus. Elit non ante aliquam nonummy non. </w:t>
+        <w:t xml:space="preserve">Section 1, paragraph 1: Elit laoreet tincidunt erat aliquam donec ac aliquam congue massa laoreet aliquet nunc nibh, aliquet molestie adipiscing, sit, erat aliquam tincidunt mi ante massa, mi sem diam. Non euismod adipiscing pharetra lorem sed aliquam tincidunt proin volutpat nonummy turpis sed nisi lobortis mi sem, felis mauris lorem donec ut laoreet nibh diam molestie elit. Turpis amet tempus ut laoreet et praesent non id mauris, nonummy pharetra ipsum ac dolore congue massa proin adipiscing nonummy, sit ipsum ac congue ante diam, aliquet. Volutpat volutpat nonummy ipsum magna nunc nibh praesent non eget turpis pharetra tempus magna dolore sed feugiat tempus ac lorem tempus dolor sit sed, nisi tincidunt proin. Praesent et praesent diam proin ullamcorper molestie amet turpis erat tincidunt sem mauris dolor dolore euismod nonummy tempus ut diam, felis sit magna mi molestie, pharetra magna. Mi sem at pulvinar, nisi nibh volutpat amet nisi nibh euismod amet aliquam lobortis amet aliquam nibh volutpat amet donec ante volutpat amet erat massa tincidunt tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 2: Sed nunc praesent eget amet aliquam massa non elit tempus lobortis non nonummy, massa sem felis, sit ut. Et tellus consectetur, lorem dolore proin volutpat amet aliquam lobortis non nonummy tempus massa, volutpat, amet erat massa. Non nonummy tempus volutpat consectetur erat ante molestie pharetra donec laoreet tellus pharetra donec, laoreet tellus pharetra erat. Massa tellus consectetur erat tincidunt sem elit dolor, nisi proin felis lorem ut ullamcorper felis feugiat ut diam. Adipiscing feugiat congue mi id, sit, magna mi molestie turpis ac mi, tellus turpis lorem sem at sed. Nunc praesent at sed dolore praesent mauris sed tincidunt, ullamcorper adipiscing lorem lobortis aliquet, felis feugiat, congue mi. Molestie pharetra magna mi mauris congue diam id feugiat magna, praesent felis, feugiat ut ullamcorper elit, ipsum, ut. Diam id sit nisi et id ipsum, nunc sem nonummy sed nunc non nonummy massa, non consectetur sed. Nunc proin eget ipsum dolore et eget dolor nunc aliquet at, sed tincidunt aliquet consectetur lorem euismod adipiscing. Lorem tincidunt aliquet at lorem nibh euismod amet aliquam nibh volutpat amet aliquam nibh eget pulvinar, aliquam nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 3: Eget amet donec nibh ullamcorper adipiscing ipsum lobortis ullamcorper elit ipsum mi molestie consectetur ac laoreet tellus turpis lorem laoreet tellus turpis aliquam nibh tellus. Turpis lorem laoreet ullamcorper at dolor donec ante molestie, dolor dolore mi dolor donec massa tellus consectetur donec ante tellus pharetra magna diam felis sit. Ac massa tellus at ipsum dolore proin eget pulvinar aliquam ante eget nisi ante eget nonummy tempus lobortis ullamcorper adipiscing tempus ut diam adipiscing feugiat. Ut diam felis ipsum ut sem nonummy erat ante volutpat tempus nunc sem, elit ipsum nunc sem, consectetur erat nunc proin eget pulvinar nisi et. Volutpat pulvinar nisi nibh euismod amet aliquam nibh euismod amet donec proin pulvinar nunc proin mauris pharetra donec ante non elit ipsum ut diam felis. Ipsum nisi et, felis pulvinar nisi mi, id pulvinar, ut et euismod sit nisi, at ipsum nunc sem elit pulvinar aliquam proin elit pulvinar dolore. Sem eget pulvinar dolore sem at sed tincidunt, praesent mauris sed nunc eget pharetra congue, praesent mauris pharetra donec ante mauris feugiat congue mi mauris. Feugiat magna, mi molestie feugiat, magna mi mauris feugiat ut diam id pharetra ac proin eget amet aliquam lobortis ullamcorper felis feugiat congue praesent mauris. Dolor magna ante molestie sit donec mi felis, feugiat magna laoreet tellus pharetra ac laoreet tellus magna mi id sit nisi diam felis sit magna. Laoreet euismod turpis ac laoreet id pulvinar nisi et eget pulvinar dolore proin volutpat amet nisi et, volutpat nunc proin, mauris dolor dolore praesent mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 4: Ac, congue, proin mauris, dolor congue ante, volutpat amet donec lobortis. Diam elit pulvinar magna mi id turpis et id sit ac. Laoreet aliquet adipiscing lorem tincidunt praesent mauris dolor dolore mi molestie. Consectetur erat ante molestie pharetra magna mi mauris pharetra diam felis. Lorem ut, diam adipiscing feugiat congue diam felis sit magna et. Id sit nisi et id pulvinar ac laoreet aliquet at ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 5: Tellus consectetur sed, nunc sem at sed nisi et, eget amet, tempus, nibh euismod adipiscing feugiat euismod adipiscing tempus ut ullamcorper adipiscing ipsum. Lobortis diam felis feugiat ac, mi tellus consectetur ac laoreet tellus consectetur sed tincidunt aliquet at lorem tellus turpis aliquam nibh id turpis. Aliquam nibh id turpis lorem lobortis euismod turpis nisi et, volutpat, pulvinar dolore sem consectetur lorem dolore ut nunc lobortis nunc id molestie. Felis id adipiscing nonummy, at pulvinar feugiat congue praesent mauris dolor congue mi molestie pharetra erat laoreet non at ipsum ut eget amet. Aliquam nibh euismod turpis tempus lobortis, euismod, adipiscing lorem congue mi mauris lorem ut diam adipiscing feugiat lobortis ullamcorper nonummy aliquam ante molestie. Pharetra donec, molestie pharetra donec ante volutpat nonummy donec ante mauris feugiat ut ullamcorper felis lorem ut praesent id pharetra congue et id. Sit magna et id sit magna proin eget pulvinar, donec proin mauris sed nunc proin volutpat nonummy donec ante volutpat, amet aliquam massa. Non nonummy, tempus volutpat consectetur donec ante, molestie pharetra magna praesent mauris, sit magna mi molestie pharetra donec, laoreet molestie consectetur sed nunc. Aliquet elit dolor nisi nibh euismod amet lobortis diam adipiscing feugiat magna praesent molestie sit magna praesent id feugiat, congue diam elit, feugiat. Magna laoreet aliquet at erat nunc, aliquet at dolor dolore sem sed dolore ante eget pharetra dolore praesent mauris sed dolore praesent mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 6: Tellus at pulvinar dolore proin mauris dolor, donec proin mauris pharetra aliquam ante ac tincidunt aliquet at lorem lobortis aliquet felis feugiat, dolore ante. Volutpat consectetur tempus nunc non nonummy erat nunc non, elit ipsum ut proin eget ipsum proin volutpat pulvinar nisi proin elit pulvinar dolore nibh. Euismod adipiscing lorem tincidunt ullamcorper felis lorem ut diam id sit ac mi molestie sit magna nonummy ipsum ut non elit ipsum lobortis sem. Id turpis magna nibh id adipiscing ac nibh id sit aliquam et elit ipsum dolore at dolor nunc proin volutpat amet nisi ante, euismod. Amet tempus lobortis volutpat pulvinar donec ante volutpat pharetra donec ante volutpat amet donec mi molestie dolor dolore volutpat pharetra magna mi tellus consectetur. Erat nunc non consectetur donec mi molestie pharetra erat, laoreet non at sed nunc tellus, turpis ac laoreet tellus turpis ac euismod consectetur lorem. Laoreet aliquet at lorem nibh id sit ac nibh id amet nisi et eget dolor, nisi, proin volutpat amet tempus nibh nonummy tempus nibh. Volutpat nonummy consectetur erat massa non consectetur erat massa aliquet at sed, nunc sem elit sed nunc aliquet, at sed dolore proin eget dolor. Aliquet mauris dolor dolore praesent mauris feugiat dolore, proin volutpat amet tempus lobortis non elit ipsum ut diam, felis pulvinar nisi et id pulvinar. Nisi laoreet euismod nunc sem at erat nunc aliquet elit sed tincidunt aliquet consectetur erat nunc sem eget dolor nunc praesent, mauris sed dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 7: Euismod turpis aliquam lobortis ullamcorper adipiscing nibh euismod amet aliquam ante eget dolor donec, nibh. Euismod nonummy tempus ut diam id feugiat lobortis ullamcorper nonummy aliquam, proin mauris dolor congue. Praesent elit ipsum nisi et id, sit nisi et id, sit ac laoreet euismod adipiscing. Sed, congue praesent mauris dolor donec ante non nonummy erat ante feugiat magna mi molestie. Sit, magna mi molestie pharetra donec massa non elit erat massa, tellus consectetur ac laoreet. Tellus turpis ac laoreet sit ac, nibh euismod sit magna et euismod turpis ac nibh. Euismod adipiscing ac tincidunt ullamcorper adipiscing feugiat dolore praesent molestie pharetra erat massa non nonummy. Ipsum non nonummy sed ut, sem eget sit, aliquam, et, id turpis lorem tincidunt aliquet. Felis feugiat tincidunt aliquet felis, lorem magna mi mauris pharetra donec laoreet tellus ut diam. Felis sit congue, et felis ipsum ut diam elit ipsum lobortis sem felis pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 8: Tellus nonummy, sed massa tellus pharetra ac. Massa sem elit sed nunc sem elit. Pulvinar dolore, at dolor nisi ante volutpat. Dolor donec, proin eget dolor dolore proin. Eget pharetra donec ante, volutpat amet, donec. Ante volutpat consectetur erat, massa non congue. Mi molestie, pharetra erat nunc non nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 9: Sit ac laoreet tellus consectetur sed et euismod amet aliquam ante euismod nonummy tempus ut praesent felis feugiat, congue, diam id, sit congue et felis feugiat congue. Mi id sit magna elit pulvinar ut diam elit ipsum magna et eget, sit aliquam nibh euismod turpis aliquam nibh ullamcorper turpis lorem tincidunt praesent mauris dolor. Magna mi dolor magna praesent, felis feugiat, congue praesent id, sit congue praesent id feugiat ut, diam elit, ipsum ut sem, elit feugiat, nisi et id sit. Nisi et pulvinar magna nibh euismod turpis aliquam laoreet ullamcorper adipiscing feugiat dolore proin molestie amet tempus lobortis sem nonummy tempus ut diam felis sit magna proin. Eget pharetra, dolore proin, volutpat nonummy ipsum massa ullamcorper elit tempus lobortis non elit ipsum nisi et tellus turpis ac nibh tellus, at sed congue at lorem. Congue, proin molestie pharetra dolore ante, non elit ipsum lobortis diam, elit ipsum nunc diam, elit pulvinar nisi nibh id, sit ac nibh euismod amet aliquet turpis. Ac laoreet tellus at dolor dolore aliquet, at lorem laoreet tellus consectetur sed nunc tellus adipiscing lorem, tincidunt adipiscing sed congue praesent mauris feugiat dolore mi molestie. Pharetra donec ante mauris dolor donec, ante molestie consectetur sed nunc proin eget sit aliquam laoreet euismod adipiscing et, euismod turpis ac lobortis aliquet adipiscing tempus, nibh. Diam adipiscing tempus lobortis ullamcorper nonummy tempus nibh volutpat pharetra donec massa volutpat amet tempus massa non nonummy mi molestie pharetra donec mi non nonummy, tempus ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 10: Tincidunt aliquet at sed tincidunt, praesent molestie. Amet erat massa sem elit pulvinar nisi. Et id nunc sem eget ipsum ut. Et id sit ac nibh, euismod turpis. Aliquam lobortis aliquet molestie dolor, dolore mi. Molestie pharetra donec mi tellus consectetur laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 11: Ullamcorper felis feugiat ut ullamcorper elit ipsum, ut mi id sit magna mi pulvinar nisi et id turpis ac tincidunt, tellus. Adipiscing lorem tincidunt, praesent mauris dolor dolore proin mauris feugiat tincidunt ullamcorper turpis tempus nibh, eget pulvinar lobortis diam adipiscing feugiat. Congue, mi molestie pharetra donec mi molestie feugiat, magna mi id feugiat nisi diam felis sit ut et elit ipsum nunc. Sem erat nunc tellus nonummy sed nunc sem eget ipsum dolore, proin eget, amet nisi, nibh ullamcorper adipiscing lorem tincidunt praesent. Felis sit donec mauris sit magna, mi molestie pharetra erat massa tellus consectetur sed nunc sem at sed nunc sem mauris. Amet nisi proin volutpat dolor nunc, praesent mauris dolor praesent volutpat pharetra donec praesent at pharetra dolore mi volutpat, nonummy tempus. Lobortis, sem elit tempus, massa non elit ipsum ut, et id ipsum nunc sem elit lorem tincidunt praesent mauris lorem tincidunt. Aliquet felis feugiat congue diam nonummy tempus lobortis ullamcorper adipiscing, feugiat, congue mi molestie congue mi id sit congue, et id. Feugiat magna laoreet euismod sit magna et id sit nisi et euismod turpis aliquam nibh euismod sit nisi nibh id lorem. Congue praesent adipiscing, lorem, congue praesent molestie pharetra erat nunc sem elit, ipsum massa tellus pharetra erat massa sem eget amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 12: Massa sem elit pulvinar aliquam lobortis diam aliquam nibh ullamcorper, felis. Feugiat ut praesent, felis feugiat congue et felis, sit congue et. Id sit nisi et, id pulvinar magna mi euismod consectetur laoreet. Aliquet, adipiscing sed congue praesent eget, pharetra tempus consectetur ipsum nisi. Nibh praesent, mauris pharetra dolore proin eget pharetra donec massa non. Amet lobortis non nonummy erat ante molestie pharetra congue praesent felis. Sit magna massa tellus consectetur erat massa non at ac mi. Tellus consectetur sed tincidunt ullamcorper mauris dolor tincidunt diam mauris dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 13: Ante volutpat, amet aliquam volutpat amet, donec proin mauris dolor dolore ante. Molestie pharetra, erat ante volutpat nonummy tempus ut diam elit sed ut. Diam eget sit nisi proin turpis aliquam nibh volutpat, pulvinar nisi proin. Eget pulvinar nisi ante, volutpat nonummy lorem ut ullamcorper, felis sit donec. Mi tellus consectetur erat massa aliquet erat massa sem at sed tincidunt. Aliquet at sed dolore sem eget sed nunc tellus adipiscing ac nibh. Euismod amet aliquam laoreet euismod turpis lorem lobortis non nonummy tempus massa. Volutpat nonummy tempus massa tellus consectetur erat massa, non nonummy magna, laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 14: Molestie sit magna mi, molestie sit, nisi mi. Euismod at, sed nunc proin volutpat nonummy aliquam. Nibh ullamcorper tempus lobortis non, nonummy tempus lobortis. Ullamcorper nonummy tempus lobortis sem elit tempus ut. Diam id sit, magna et id pulvinar nisi. Proin eget, nunc sem elit pulvinar dolore sem. Elit sed tincidunt tellus consectetur erat laoreet, tellus. At sed laoreet tellus adipiscing ac laoreet, tellus. Adipiscing lorem tincidunt aliquet feugiat tincidunt aliquet, mauris. Feugiat tincidunt ullamcorper turpis aliquam ante eget nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 15: Laoreet aliquet at ac tincidunt aliquet. At lorem congue, aliquet, mauris, dolor. Dolore mi molestie, dolor magna praesent. Mauris dolor magna mi euismod sit. Aliquam nibh euismod turpis lorem tincidunt. Aliquet adipiscing lorem tincidunt aliquet mauris. Pharetra erat massa non nonummy erat. Nunc sem nonummy donec massa eget. Ipsum, nisi et eget pulvinar nisi. Et volutpat amet aliquam et volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 16: Sit nisi eget ipsum nisi, nibh euismod turpis ac et eget ipsum nunc proin eget ipsum nunc, sem eget pulvinar nisi, proin. Mauris sed nunc sem, sed tincidunt, tellus adipiscing ac nibh euismod amet aliquam nibh id pulvinar nisi proin eget pulvinar nisi nibh. Volutpat, amet nisi proin eget pulvinar donec ullamcorper, adipiscing ipsum ut ullamcorper felis ipsum congue mi molestie sit magna mi molestie, turpis. Magna et euismod, turpis lorem laoreet tellus at sed, dolore ante eget donec proin mauris feugiat dolore proin mauris dolor congue mi. Volutpat consectetur tempus nunc sem elit ipsum ut sem elit ipsum nunc non turpis ac et, eget pulvinar, dolore proin elit erat. Tincidunt aliquet at sed tincidunt, aliquet consectetur lorem tincidunt aliquet adipiscing ac laoreet tellus at dolor congue proin ac lobortis ullamcorper turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 17: Sed, nunc sem, mauris pulvinar dolore mauris dolor dolore, ante volutpat, amet donec ante molestie, pharetra. Donec proin mauris dolor erat massa, volutpat, consectetur tempus ut non consectetur donec ante consectetur sed. Nunc, sem elit pulvinar nisi et eget amet aliquam nibh euismod turpis aliquam ante volutpat amet. Tempus lobortis ullamcorper nonummy aliquam nibh eget tempus ante volutpat amet dolore proin molestie amet erat. Ante volutpat pharetra donec ante volutpat consectetur tempus nunc non nonummy ipsum nisi et turpis lorem. Tincidunt aliquet at dolor dolore praesent id feugiat ut diam felis pulvinar nisi diam felis ipsum. Nisi et id pulvinar aliquam nibh euismod turpis aliquam eget ipsum nisi et volutpat amet aliquam. Lobortis ullamcorper felis lorem, tincidunt praesent felis lorem, congue, praesent id sit magna massa tellus pharetra. Ac massa aliquet consectetur laoreet molestie, turpis magna et id pulvinar nisi, et euismod turpis ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 18: Et, euismod adipiscing lorem lobortis euismod amet aliquam nibh, volutpat amet nisi lobortis ullamcorper adipiscing feugiat tincidunt. Praesent molestie sit nunc non, consectetur erat laoreet tellus pharetra erat, laoreet molestie turpis ac, laoreet tellus. At sed tincidunt tellus consectetur lorem dolore proin volutpat nonummy ipsum ullamcorper adipiscing, ipsum congue et, id. Turpis, ac tincidunt aliquet at dolor dolore proin volutpat, pulvinar dolore praesent eget pharetra dolore proin eget. Dolor dolore, aliquet, feugiat congue praesent molestie pharetra dolore, mi molestie dolor congue mi molestie pharetra donec. Ante non, nonummy erat massa non at ipsum nunc, non ac laoreet id turpis nisi et euismod. Sit ac laoreet euismod, sit ac laoreet tellus adipiscing lorem laoreet id turpis ac laoreet euismod turpis. Ac nibh eget, dolore proin, elit dolor dolore, sem at sed tincidunt, aliquet, adipiscing ac laoreet tellus. Adipiscing lorem nibh ullamcorper adipiscing, feugiat congue aliquet, mauris dolor dolore ante, consectetur tempus nunc sem elit. Ipsum, nisi et eget pulvinar ut nibh euismod, turpis ac laoreet ullamcorper adipiscing feugiat lobortis ante mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 19: Aliquam lobortis ullamcorper felis, feugiat congue diam adipiscing ipsum ullamcorper. Felis ipsum, lobortis diam id, feugiat nisi diam elit ipsum. Ut sem nonummy erat nunc non nonummy ipsum nunc non. Nonummy ipsum nisi proin ac, laoreet molestie sit, magna mi. Molestie consectetur erat tincidunt sem mauris dolor, dolore proin, volutpat. Nonummy lorem lobortis ullamcorper adipiscing, ipsum congue mi tellus congue. Et id turpis ac laoreet tellus consectetur lorem tincidunt aliquet. At sed nunc praesent at sed congue aliquet at dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 20: Tellus at erat, nunc sem eget dolor dolore ante volutpat pulvinar tempus lobortis ullamcorper id sed nunc proin eget ipsum nunc proin eget pulvinar dolore sem, elit. Sed, nunc sem at, lorem nunc praesent mauris dolor dolore proin mauris dolor, praesent at feugiat congue ullamcorper, adipiscing, ac nibh ullamcorper felis feugiat tincidunt praesent mauris. Pharetra, erat, massa non nonummy sed nunc non at sed nisi elit ipsum nisi et eget amet tempus tincidunt ullamcorper adipiscing lorem tincidunt diam, adipiscing lorem congue. Diam id feugiat, congue mi felis feugiat congue felis feugiat lobortis ullamcorper elit ipsum ut diam id turpis ac tincidunt, euismod consectetur ac tincidunt tellus at sed. Congue proin molestie dolor dolore ante volutpat congue mi molestie pharetra donec ante molestie pharetra donec ante, molestie pharetra donec massa molestie, consectetur sed massa non elit. Ipsum dolore sem elit dolor nunc sem sed dolore proin mauris dolor donec proin mauris pharetra dolore praesent mauris, dolor dolore massa non nonummy erat ante volutpat. Ipsum nisi et euismod turpis, ac, nibh tellus turpis ac nibh euismod turpis aliquam nibh id amet ac nibh euismod amet aliquam nibh ullamcorper, felis tempus ac. Nibh ante diam euismod mauris amet ipsum ac nunc nibh aliquet volutpat elit turpis sed tempus tincidunt mi volutpat elit turpis amet tempus, congue laoreet sem id. Amet, sit ipsum lorem, dolore nisi mi, aliquet volutpat mauris elit pulvinar lorem aliquam erat, nisi tincidunt proin non id at at pharetra ipsum ac massa lobortis. Felis eget nonummy dolor ipsum magna dolore lobortis diam non id mauris nonummy, sit sed aliquam, congue ut laoreet ante ante mi proin diam diam aliquet non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 21: Mi laoreet et ante tincidunt tincidunt, ut dolore magna nisi dolore, donec ac aliquam magna dolore congue lobortis massa, lobortis. Massa, nunc, euismod non tellus volutpat molestie eget adipiscing amet pharetra pulvinar dolor feugiat, ipsum dolor, ipsum ac tempus erat. Erat feugiat, tempus sed, tempus donec nisi ut ut dolore congue dolore dolore magna dolore lobortis massa laoreet ante mi. Et, proin, praesent sem aliquet non tellus euismod ullamcorper sem aliquet non aliquet euismod felis volutpat tellus euismod eget molestie. Id eget, id eget mauris amet pharetra pulvinar feugiat dolore nisi, laoreet proin praesent diam sem praesent, tellus, ullamcorper non. Praesent diam tellus euismod volutpat molestie volutpat, molestie id eget mauris felis, mauris adipiscing nonummy sit amet sit pulvinar dolor. Tempus erat ac donec diam sem ullamcorper sem aliquet, diam sem euismod, volutpat tellus tellus non id id molestie molestie. Id molestie felis eget adipiscing elit mauris adipiscing, consectetur consectetur amet congue lorem feugiat pulvinar sed feugiat ipsum lorem tempus. Magna nisi congue ut dolore, congue massa et praesent diam sem at, felis elit, adipiscing pharetra feugiat sed lorem erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 22: Consectetur consectetur adipiscing pharetra turpis, nonummy pharetra, turpis pharetra pharetra pulvinar dolor feugiat dolor dolor ipsum lorem tempus erat lorem nibh massa. Laoreet massa laoreet nibh ante et sem ullamcorper volutpat euismod volutpat molestie euismod volutpat, mauris eget at, adipiscing nonummy at, felis eget. Molestie turpis, turpis nonummy consectetur amet consectetur, sit amet pharetra, turpis nonummy consectetur turpis amet feugiat erat aliquam aliquam, erat ac dolore. Ut tincidunt lobortis non tellus ullamcorper sem, aliquet non id id mauris felis eget mauris molestie euismod non, tellus praesent, diam proin. Diam sem praesent ullamcorper sem tellus non consectetur at, felis elit adipiscing felis eget felis nonummy at felis elit mauris, nonummy sit. Pulvinar lorem donec congue, dolore congue ante mi et mi et nibh non sem diam tellus, eget at adipiscing at at adipiscing. Elit molestie molestie, euismod sem sem praesent, mi nibh, mi et nibh, massa laoreet lobortis, nunc tincidunt et, et mi, mi lobortis. Massa, nunc congue nisi nunc congue magna aliquam, erat lorem ipsum ipsum feugiat tempus laoreet nibh massa laoreet nibh massa laoreet lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 23: Ullamcorper non non aliquet mi, et, ante laoreet nibh massa. Tincidunt magna magna donec donec, ac donec donec ac tempus. Sed, dolor nisi aliquam erat, erat tempus erat ac, tempus. Erat lorem lorem sed lorem ipsum sed feugiat feugiat, amet. Amet consectetur felis, nonummy eget mauris felis molestie euismod eget. Id id eget molestie euismod ullamcorper sem aliquet diam sem. Praesent et ante ante, nibh nibh laoreet, tincidunt congue nunc. Dolore, erat aliquam ante massa tincidunt nisi dolore, congue ut. Tincidunt ut nunc nunc congue nisi dolore magna aliquam, erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 24: Tempus ipsum dolor consectetur, turpis, adipiscing elit eget molestie, ullamcorper ullamcorper sem aliquet ullamcorper aliquet, ullamcorper diam eget mauris. Id volutpat molestie euismod non non euismod eget felis pharetra, sed aliquam donec nisi massa tincidunt ut nunc congue. Nunc dolore lobortis nunc praesent praesent proin proin, et et proin et sem ullamcorper non aliquet volutpat mauris id. Eget tellus id eget felis sit sed sed ipsum ipsum lorem erat, tincidunt congue lobortis, et sem euismod molestie. Tellus ullamcorper tellus euismod eget felis elit adipiscing amet turpis pulvinar feugiat erat nisi nunc lobortis tellus euismod non. Tellus euismod eget, adipiscing consectetur amet dolor ipsum ipsum feugiat erat ac nisi donec lorem, tempus, erat sed feugiat. Ipsum sed tempus ac aliquam praesent non, tellus volutpat molestie id eget molestie felis mauris felis consectetur adipiscing, amet. Sit sit dolor ipsum ipsum lorem erat nisi nisi congue magna dolore tincidunt et, ante laoreet nibh ante praesent. Proin lobortis massa, lobortis massa laoreet lobortis lobortis tincidunt lobortis ante, nibh proin mi aliquet praesent, proin aliquet non. Tellus, id mauris elit at felis elit consectetur turpis consectetur turpis pulvinar pharetra pulvinar, sed sit, sed, lorem ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 25: Molestie volutpat non aliquet ullamcorper eget mauris felis id mauris felis at turpis pharetra feugiat pulvinar pharetra sit pulvinar pharetra sit dolor, sit tempus, ac donec donec aliquam. Dolore magna et ante laoreet tincidunt lobortis nunc tincidunt ut nisi erat nisi dolore ut massa laoreet nibh, laoreet nibh, massa et proin praesent sem aliquet ullamcorper, proin. Ante, laoreet ante laoreet nibh praesent, non tellus id molestie id eget at elit consectetur amet feugiat pulvinar dolor, feugiat ipsum sed lorem nunc congue lobortis nunc laoreet. Lobortis massa lobortis mi diam, sem ullamcorper non tellus euismod molestie eget mauris id id mauris adipiscing at pulvinar feugiat ipsum ac et ante mi ante mi diam. Praesent ullamcorper non euismod ullamcorper non ullamcorper volutpat molestie elit at elit turpis sed lorem erat ac aliquam magna nisi ut ut dolore ut dolore laoreet proin mi. Et ante mi proin ullamcorper, volutpat tellus euismod molestie eget mauris id elit mauris felis at turpis feugiat tempus laoreet et ante sem tellus eget felis nonummy, adipiscing. Nonummy elit mauris felis elit mauris, id, euismod, volutpat tellus volutpat euismod volutpat tellus euismod euismod tellus euismod non non aliquet ullamcorper aliquet aliquet et et mi et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 26: Dolor consectetur at, felis at, adipiscing felis elit, mauris id eget non aliquet felis, felis eget tellus eget mauris felis consectetur adipiscing adipiscing. Eget non tellus volutpat volutpat molestie volutpat non tellus euismod non tellus euismod molestie sit nonummy at, at id id non sem, praesent. Mi nibh ante tincidunt tincidunt ut nunc congue ac tempus erat lorem tempus sed lorem tempus sed, lorem massa tincidunt magna nisi donec. Sed sed, feugiat ipsum sed feugiat amet nonummy, at adipiscing, amet turpis amet, consectetur turpis nonummy, sit sit dolore magna aliquam donec magna. Ac tempus ipsum feugiat, ipsum erat aliquam magna magna dolore magna nisi dolore magna aliquam donec magna euismod et aliquet euismod mauris mauris. Id euismod non molestie id molestie molestie aliquet, sem aliquet euismod sem tellus ullamcorper tellus id eget molestie eget eget id id mauris. Id id pharetra turpis amet consectetur pulvinar dolor feugiat, ipsum lorem aliquam donec, aliquam donec magna nisi dolore magna aliquam erat sed lobortis. Praesent, sem tellus eget adipiscing consectetur ipsum ac dolore ut laoreet proin ullamcorper adipiscing lorem, congue praesent mauris dolor donec ante molestie consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 27: Nibh ullamcorper adipiscing feugiat magna et id ut diam felis feugiat nisi et id ipsum ut sem elit ipsum nisi et. Id sit, ac laoreet praesent mauris sed tincidunt aliquet at ac euismod turpis feugiat congue, aliquet felis feugiat congue praesent felis. Feugiat magna mi molestie pharetra magna laoreet non, consectetur sed dolore proin volutpat pulvinar nisi eget sed tincidunt aliquet at dolor. Dolore proin mauris dolor dolore proin eget dolor dolore proin mauris lorem congue praesent molestie, dolor, donec ante elit pulvinar nisi. Et id, pulvinar nisi nibh id, turpis aliquam laoreet ullamcorper turpis ac laoreet ullamcorper turpis ac et euismod felis feugiat tincidunt. Ullamcorper adipiscing lobortis euismod amet tempus nibh volutpat adipiscing ipsum ut ullamcorper amet aliquam, ante volutpat pharetra, donec ante molestie pharetra. Erat lobortis sem felis ipsum ut nibh euismod lorem, nibh tellus turpis aliquam et euismod turpis aliquam nibh volutpat pulvinar, nunc. Proin volutpat amet aliquam, nibh euismod adipiscing congue praesent mauris sit magna laoreet molestie pharetra ac laoreet tellus consectetur erat nunc. Proin elit, pulvinar aliquam nibh euismod turpis aliquam ante volutpat, amet, aliquam ante adipiscing feugiat congue praesent id pharetra magna mi. Id turpis magna et felis feugiat, ut diam felis pulvinar nisi, et id sit nisi diam eget pulvinar ut proin mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 28: Mauris ipsum nisi laoreet tellus turpis lorem nunc sem at. Dolor dolore ante eget pharetra aliquam ante non adipiscing feugiat. Ut et, felis ipsum nisi felis ipsum nunc diam felis. Ipsum ut non elit pulvinar nisi proin eget ipsum nisi. Et id, amet, aliquam nibh volutpat turpis tempus lobortis ullamcorper. Nonummy tempus nunc sem elit sed, nunc, tellus nonummy donec. Laoreet non elit, sed nunc tellus at sed massa aliquet. At amet aliquam ante volutpat, pulvinar magna praesent mauris pharetra. Magna mi molestie consectetur sed nunc non elit ipsum dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 29: Euismod turpis magna laoreet id pulvinar magna laoreet tellus, sit ac laoreet euismod turpis nisi. Et id amet nisi nibh volutpat aliquam lobortis ullamcorper id at pulvinar sit ipsum ac. Nunc ante, diam id pharetra, ipsum dolore tincidunt massa nunc nibh praesent non nonummy tempus. Tincidunt proin eget pulvinar aliquam nibh volutpat pharetra aliquam ante, molestie pharetra donec, ante non. Elit feugiat ac mi tellus turpis magna mi euismod turpis ac tincidunt mauris amet aliquam. Lobortis praesent molestie pharetra, ac massa sem eget amet aliquam nibh euismod adipiscing lorem lobortis. Praesent molestie consectetur sed ut elit pulvinar, ut proin eget ipsum dolore et volutpat turpis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="even" r:id="Ra93f68047da44105"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="R477be862f8784636"/>
+          <w:headerReference w:type="even" r:id="R54cb02181e114f24"/>
+          <w:headerReference w:type="default" r:id="R2f823291ebd7463b"/>
+          <w:headerReference w:type="first" r:id="Rc6401899a0c14952"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, paragraph 30: Ante nunc sed, consectetur euismod, diam lobortis, tempus nonummy volutpat ante dolore dolor at aliquet tincidunt lorem at aliquet tincidunt lorem sit. Elit ut pulvinar felis sem lobortis feugiat id et magna feugiat id et congue, feugiat felis ullamcorper massa, aliquam pharetra eget proin. Dolore dolor, mauris sem lorem consectetur tellus laoreet erat, turpis tellus mi, congue ipsum nonummy non massa aliquam amet, volutpat ante aliquam. Pulvinar eget, praesent tincidunt lorem consectetur id mi magna amet volutpat, ante donec amet molestie ante dolore dolor mauris praesent nunc lorem. Adipiscing euismod tincidunt lorem consectetur, aliquet laoreet magna turpis tellus ut tempus elit non massa, tempus nonummy non nibh tempus, adipiscing, non. Nibh aliquam amet eget ante aliquam turpis euismod nibh nisi amet volutpat et nisi pulvinar molestie et ut ipsum adipiscing ullamcorper lobortis. Tempus, amet volutpat ante donec amet volutpat ante aliquam amet volutpat et nisi pulvinar elit proin nisi pulvinar, eget non ut aliquam. Amet volutpat nibh tempus, nonummy euismod lobortis aliquam pulvinar volutpat et nisi turpis eget proin dolore pulvinar eget nunc sed at tellus. Laoreet magna feugiat felis praesent, tincidunt tempus, turpis, euismod nibh, tempus amet, volutpat proin dolore ipsum elit non, laoreet magna sit id. </w:t>
+        <w:t xml:space="preserve">Section 1, paragraph 30: Molestie turpis lorem tincidunt aliquet at sed nunc praesent mauris, dolor dolore proin molestie amet aliquam massa volutpat felis, sit magna et. Euismod at dolor dolore, diam molestie consectetur erat laoreet tellus pharetra sed ut proin, id amet lorem congue mi molestie, dolor donec. Mi, volutpat consectetur erat massa non elit nunc diam elit sed ut proin elit, pulvinar nisi sem elit dolor dolore et eget. Amet aliquam lobortis ullamcorper adipiscing feugiat congue diam mauris sit donec massa pharetra ac mi molestie pharetra congue mi molestie turpis ac. Nunc sem, mauris pulvinar, aliquam nibh, euismod, nonummy tempus, lobortis ullamcorper felis feugiat ullamcorper, felis, sit magna, et id sit nisi mi. Euismod turpis nisi mi id pulvinar nisi et euismod turpis ac tincidunt, aliquet mauris dolor congue aliquet at tincidunt, aliquet mauris dolor. Congue mi molestie, consectetur erat nunc sem eget ipsum nisi et euismod, turpis, aliquam nibh euismod turpis ac lobortis aliquet at feugiat. Dolore diam, felis sit ac laoreet sem mauris pulvinar donec proin eget amet aliquam ante non, nonummy sit magna massa, aliquet sed. Dolore sem, elit sed, nunc sem turpis magna et eget sit aliquam nibh euismod turpis aliquam et euismod turpis aliquam nibh ullamcorper. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Section 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, paragraph 1: Sit, nunc ac ipsum pharetra molestie aliquet tincidunt ac id tellus mi magna lorem adipiscing diam nibh, nisi pulvinar elit aliquet. Laoreet magna sit id et magna sit molestie diam ut ipsum adipiscing diam dolore sed consectetur aliquet tincidunt ac turpis euismod. Et nisi feugiat felis ullamcorper massa, donec, dolor at ullamcorper tincidunt lorem sit, euismod laoreet ac sit nibh nisi pulvinar felis. Sem lobortis erat pharetra molestie mi congue dolor molestie proin donec, dolor at, praesent nunc dolor, at praesent tincidunt ipsum elit. Non lobortis, erat pharetra mauris praesent congue feugiat at praesent congue sed at praesent dolore, dolor mauris proin dolore ac turpis. Euismod et ut ipsum et ut feugiat felis diam, ut, tempus nonummy non proin donec amet volutpat proin donec pulvinar volutpat. Proin donec, amet eget sem, nunc sed, eget proin nisi eget sem nunc ipsum elit proin ut, ipsum eget diam ut. Ipsum, eget diam ut pulvinar id diam magna, sit id sem ut, tempus amet non lobortis amet volutpat ante dolore ac. </w:t>
-[...144 lines deleted...]
-        <w:t xml:space="preserve">Section 2, paragraph 30: Turpis id et magna sit id, et nisi feugiat elit ullamcorper massa aliquam. Amet volutpat ante donec amet mauris praesent dolor eget sem, diam ut tempus. Nonummy non massa dolore feugiat adipiscing ullamcorper nibh, aliquam amet id nibh nisi. Pulvinar id et nisi pulvinar, diam nisi, pulvinar id et nisi feugiat elit. Non mi donec pharetra molestie ante donec amet volutpat ante donec pulvinar volutpat. Ante dolore nonummy volutpat ante nisi sit elit sem ut feugiat id et. </w:t>
+        <w:t xml:space="preserve">Section 2, paragraph 1: Adipiscing nonummy sit erat massa aliquet, elit pulvinar nisi ante. Volutpat turpis, lobortis diam felis lorem, ut mi, id pharetra. Magna mi molestie sit, congue et id, turpis magna mi. Molestie consectetur ac tincidunt, aliquet at lorem ipsum ut proin. Elit sed nunc proin eget pulvinar aliquam lobortis, euismod turpis. Lorem, tincidunt praesent molestie consectetur donec mi mauris sit congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 2: Mi molestie pharetra magna mi molestie turpis erat tincidunt aliquet mauris amet aliquam, nibh ullamcorper adipiscing ut diam adipiscing sit magna mi tellus consectetur. Erat nunc sem elit pulvinar nisi et eget amet nisi ante eget, amet tempus, nibh ullamcorper lorem ut diam felis feugiat magna et id. Turpis ac laoreet tellus consectetur magna, mi euismod consectetur lorem laoreet tellus turpis ac laoreet euismod turpis nisi et, non adipiscing, tempus ut et. Id sit, nisi et id sit, magna et euismod turpis ac nibh tellus at dolor donec ante eget donec, massa ullamcorper elit feugiat ut. Et felis turpis ac mi euismod sit ac et id sit, aliquam nibh tellus, at sed congue aliquet molestie pharetra erat, ullamcorper felis sit. Erat, tincidunt aliquet mauris dolor nunc praesent mauris, pulvinar, aliquam ante non nonummy aliquam lobortis ullamcorper elit ipsum ut diam elit ipsum nisi diam. Sit ac laoreet tellus consectetur ac, nibh euismod, adipiscing lorem tincidunt ullamcorper adipiscing ac, laoreet aliquet adipiscing, pharetra donec praesent, pharetra, donec, ante volutpat. Consectetur erat nunc non, nonummy sed nunc sem elit ipsum nunc sem eget, amet aliquam nibh, volutpat, pulvinar nisi sem at sed nunc turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 3: Turpis lorem laoreet, pulvinar ut nibh id turpis lorem congue proin volutpat pharetra dolore praesent volutpat pharetra, erat massa non elit. Tempus nunc diam elit ipsum nunc sit magna, praesent id sit congue mi molestie, sit erat laoreet euismod turpis ac laoreet. Aliquet consectetur lorem laoreet euismod sit nisi et euismod turpis nibh aliquet adipiscing, ac tincidunt aliquet at feugiat tincidunt aliquet felis. Feugiat magna mi, molestie pharetra erat, ante tellus consectetur erat massa tellus at sed massa elit pulvinar nisi sem eget pulvinar. Nisi ante euismod nonummy tempus tincidunt diam felis feugiat congue praesent id feugiat congue diam felis, ipsum lobortis diam ipsum ut. Diam, felis feugiat nisi et id sit nisi diam eget, pulvinar ut sem elit ipsum nunc non at erat massa tellus. Consectetur sed massa volutpat adipiscing lorem, congue diam, felis sit lobortis ullamcorper, felis lorem ut diam felis feugiat, ut diam felis. Tempus lobortis ullamcorper, felis ipsum lobortis diam elit ipsum non elit tempus massa sem nonummy, sed nunc sem eget pulvinar nisi. Et eget pulvinar dolore sem elit dolor nunc volutpat turpis aliquam nibh euismod amet aliquam nibh ullamcorper felis lorem ut ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 4: Pharetra erat lobortis diam molestie turpis ac, tincidunt tellus, at dolor, nunc praesent mauris dolor nunc aliquet pharetra tempus lobortis ullamcorper, elit feugiat congue. Diam id, feugiat magna laoreet tellus consectetur magna laoreet tellus at sed, donec ante eget pharetra, donec molestie pharetra aliquam massa non, amet tempus. Lobortis diam id sit ac laoreet, tellus consectetur sed tincidunt tellus, turpis ac laoreet aliquet adipiscing ac laoreet aliquet, turpis congue, aliquet felis lorem. Tincidunt ullamcorper adipiscing lorem tincidunt praesent felis lorem ut diam felis sit donec laoreet non consectetur ac mi tellus ac laoreet molestie turpis erat. Tincidunt aliquet mauris dolor nunc proin mauris dolor dolore aliquet at, dolor donec ante non nonummy, aliquam ante volutpat, amet, erat ut nonummy ipsum. Lobortis sem, consectetur ipsum nunc sem eget sit aliquam nibh euismod sit ac laoreet ullamcorper at dolor donec mi volutpat nonummy erat lobortis diam. Felis nisi nibh euismod turpis lorem tincidunt, praesent eget pharetra donec ante molestie pharetra donec ante non elit feugiat magna mi turpis lorem tincidunt. Tellus turpis lorem nunc tellus turpis ac nibh euismod, amet lorem laoreet euismod turpis feugiat congue praesent mauris feugiat magna ante volutpat consectetur donec. Nunc proin mauris dolor donec nibh non nonummy tempus ut diam felis ipsum ut sem felis feugiat nisi mi euismod turpis, ac laoreet id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 5: Erat massa tellus consectetur ullamcorper felis ipsum lobortis diam id turpis erat tincidunt aliquet consectetur lorem tincidunt. Aliquet at sed nunc tellus turpis aliquam laoreet ullamcorper at, sed, dolore volutpat amet erat massa volutpat. Elit ipsum nisi mi tellus at sed nunc proin eget dolor donec ante eget dolor dolore ante. Molestie amet lobortis diam felis feugiat nisi mi tellus, consectetur lorem tincidunt aliquet at sed nunc praesent. At sed tincidunt aliquet adipiscing lorem tincidunt praesent molestie dolore mi felis feugiat tincidunt diam felis sit. Donec massa sem elit ipsum massa non at sed massa non at sed nunc aliquet elit erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 6: Sem id pulvinar nisi et euismod sit aliquam. Nibh aliquet at dolor aliquet mauris pharetra dolore. Ante molestie pharetra dolore praesent mauris dolor donec. Ante non nonummy sed massa non elit ipsum. Ut, et, id turpis feugiat congue molestie pharetra. Dolore massa sem elit tempus massa non elit. Ipsum ut nibh, euismod turpis aliquam nibh euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 7: Pulvinar aliquam nibh euismod turpis lorem tincidunt, diam mauris dolor congue mi mauris pharetra erat massa. Non, elit sed ut proin ipsum dolore sem at dolor dolore sem elit dolor dolore proin. Mauris dolor dolore praesent at, dolor donec ante volutpat amet aliquam massa non sit magna, mi. Molestie turpis ac laoreet sem mauris pulvinar donec proin eget nonummy lorem nibh ullamcorper adipiscing ipsum. Ut diam felis feugiat ut et felis feugiat et tellus consectetur ac laoreet aliquet consectetur lorem. Tincidunt proin mauris dolor congue praesent at, lorem tincidunt ullamcorper at feugiat congue aliquet felis tincidunt. Praesent mauris feugiat magna mi felis feugiat, congue mi molestie, pharetra donec mi molestie pharetra ac. Laoreet, aliquet at sed nunc sem elit pulvinar dolore mauris sed nunc praesent mauris dolor nunc. Praesent eget pharetra donec ante, molestie, pharetra dolore proin molestie pharetra dolore praesent mauris feugiat congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 8: Eget pulvinar donec ante eget pharetra donec proin eget dolor dolore at dolor donec mi mauris dolor dolore praesent mauris feugiat donec. Mi tellus consectetur, sed, nunc sem elit ipsum ut, proin, elit ipsum nisi proin eget nunc sem elit sed nunc proin eget. Amet aliquam proin volutpat, pulvinar donec ante volutpat pharetra donec ante molestie dolor donec, proin volutpat pharetra dolore molestie consectetur, erat ante. Volutpat consectetur tempus nunc diam eget pulvinar aliquam nibh id turpis ac laoreet euismod adipiscing, lorem congue aliquet felis at sed nunc. Aliquet consectetur lorem tincidunt aliquet, at sed tincidunt praesent mauris pharetra dolore praesent at lorem lobortis euismod turpis aliquam nibh ullamcorper adipiscing. Lorem diam mauris feugiat congue diam felis sit congue diam adipiscing ipsum lobortis ullamcorper nonummy aliquam massa non amet erat massa volutpat. Consectetur erat, nunc sem nonummy ipsum diam eget, pulvinar nisi proin elit ipsum ut sem elit ipsum nunc et volutpat amet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 9: Aliquet at ac tincidunt aliquet, adipiscing lorem, nunc proin eget amet aliquam lobortis, diam elit ipsum ut felis ipsum ut mi id turpis ac laoreet euismod turpis. Ac tincidunt aliquet adipiscing lorem, tincidunt praesent, molestie dolor donec ante molestie amet erat sem felis pulvinar magna mi euismod turpis ac laoreet aliquet adipiscing sed dolore. Proin eget sed congue proin mauris feugiat congue aliquet felis feugiat magna praesent mauris tincidunt diam felis feugiat ut ullamcorper nonummy tempus lobortis ullamcorper felis feugiat congue. Diam, elit tempus lobortis sem nonummy erat lobortis non nonummy massa non elit ipsum nunc diam elit ipsum ut proin eget amet aliquam et eget ipsum dolore. Et euismod adipiscing, feugiat congue ullamcorper adipiscing lorem tincidunt diam lorem congue praesent, id pharetra magna praesent id sit congue mi, molestie consectetur ac, mi euismod turpis. Ac tincidunt tellus consectetur lorem laoreet praesent eget pharetra dolore mauris dolor dolore proin mauris dolor congue mi, volutpat felis, feugiat ut sem elit ipsum nisi, et. Euismod sit ac nibh ullamcorper adipiscing feugiat congue diam felis ipsum ut et id, feugiat ut et felis pulvinar magna, laoreet aliquet consectetur sed tincidunt praesent eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 10: Pharetra aliquam ante non nonummy tempus sem. Id sit, nisi et id turpis magna. Nibh tellus adipiscing sed congue praesent mauris. Dolor dolore proin volutpat pharetra donec massa. Non nonummy erat mauris pharetra donec mi. Tellus nonummy sed nunc non nonummy ipsum. Nunc sem eget, ipsum nisi, et id. Pulvinar aliquam nibh euismod turpis, tempus lobortis. Adipiscing feugiat congue praesent mauris sit magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 11: Proin diam ante aliquet non id consectetur, consectetur sit dolor ipsum sed. Aliquam tempus lobortis non amet donec ante molestie pharetra dolore mi, molestie. Dolor magna praesent mauris feugiat magna mi mauris ut ullamcorper amet donec. Ante, molestie dolor dolore ante volutpat nonummy erat massa non nonummy erat. Nunc diam, felis pulvinar magna, et eget ipsum ut elit pulvinar nisi. Nibh id pulvinar nisi et eget amet tempus nibh ullamcorper adipiscing, tempus. Lobortis diam felis lorem ut ullamcorper adipiscing feugiat mi, molestie consectetur erat. Massa sem eget pulvinar dolore proin volutpat pulvinar nisi lobortis ullamcorper adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 12: Lobortis ullamcorper adipiscing tempus lobortis ullamcorper nonummy tempus massa volutpat amet erat lobortis non elit ipsum ut diam eget pulvinar tincidunt proin eget pharetra aliquam ante volutpat pharetra donec. Massa non, amet erat, massa sem elit, ipsum nisi et felis erat nunc non nonummy erat tellus consectetur erat massa molestie pharetra magna laoreet tellus consectetur erat tincidunt tellus. At dolor dolore proin mauris sed tincidunt aliquet, at dolor dolore proin eget amet massa volutpat amet erat ante ullamcorper nonummy tempus massa non elit ipsum nunc sem eget. Ipsum magna et id turpis lorem nibh, ullamcorper, lorem laoreet euismod adipiscing lorem lobortis ullamcorper, turpis tempus lobortis ullamcorper felis feugiat congue praesent, molestie consectetur erat massa tellus consectetur. Sed massa, non, elit ipsum, dolore at sed tincidunt aliquet consectetur, erat tincidunt aliquet at sed nunc praesent mauris sed nunc proin eget pharetra donec proin, volutpat pharetra donec. Ante volutpat amet erat volutpat elit tempus massa non consectetur donec massa, tellus pharetra congue praesent, felis feugiat, ut non amet tempus ut ullamcorper tempus massa non elit tempus. Nunc diam id sit ac tincidunt aliquet at lorem laoreet ullamcorper adipiscing lorem tincidunt aliquet adipiscing lorem tincidunt aliquet felis tempus tincidunt adipiscing feugiat congue praesent felis lorem ut. Diam felis lorem, lobortis diam id feugiat congue et felis feugiat ut diam, felis ipsum ut diam elit ipsum ut eget pulvinar ut et eget ipsum nunc non consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 13: Volutpat nonummy tempus massa sem felis ipsum, ut diam felis tempus ut et id sit nisi, elit pulvinar aliquam, nibh euismod amet aliquam, proin elit dolor dolore proin volutpat amet. Nisi nibh ullamcorper adipiscing tempus lobortis non amet donec ante volutpat dolore, ante volutpat nonummy tempus lobortis diam felis ipsum, ut diam elit, pulvinar nisi et id pulvinar nisi et. Id sit aliquam et id pulvinar dolore eget ipsum nisi et eget pulvinar, nisi, ante euismod adipiscing tempus nibh ullamcorper adipiscing, lorem lobortis ullamcorper, adipiscing tempus massa, non amet tempus. Massa nonummy tempus lobortis, non, nonummy tempus massa non nonummy tempus ut, diam id sit, nisi laoreet id sit aliquam et id pulvinar nisi proin, volutpat amet nibh euismod amet. Aliquam nibh, euismod amet donec proin volutpat pulvinar donec proin volutpat pharetra aliquam massa non, nonummy tempus ut et felis sit ac laoreet euismod ac tincidunt sem mauris, pulvinar dolore. Proin, volutpat amet aliquam massa non adipiscing tempus lobortis mi id sit magna et feugiat nisi diam elit, pulvinar nunc sem elit sed nunc non nonummy sed ut sem at. Ipsum dolore proin elit dolor nunc sem at sed dolore, proin sed nunc aliquet, at, sed dolore praesent eget dolor dolore praesent at feugiat congue proin, molestie dolor dolore, praesent. Mauris dolor magna ante tellus consectetur, magna mi sit magna, mi molestie sit magna, mi, molestie, pharetra erat massa aliquet consectetur sed dolore proin, volutpat, turpis, lorem congue diam felis. Sit donec laoreet molestie pharetra laoreet tellus consectetur sed nunc, sem elit dolor dolore proin eget dolor, dolore proin mauris dolor aliquam nibh volutpat amet tempus lobortis non adipiscing tempus. Lobortis non tempus massa non elit ipsum ut diam elit tempus nunc sem elit ipsum ut et euismod turpis lorem laoreet ullamcorper, at sed tincidunt aliquet adipiscing lorem tincidunt adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 14: Tempus congue mi molestie consectetur donec nunc proin elit. Pulvinar ut, et id turpis aliquam nibh volutpat amet. Aliquam volutpat amet tempus lobortis volutpat amet donec ante. Volutpat pulvinar donec ante volutpat, amet tempus lobortis diam. Felis sit, congue mi molestie at dolor, congue, praesent. Tellus nonummy tempus massa sem eget ipsum ut proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 15: Felis feugiat congue, mi felis ante molestie pharetra donec mi volutpat consectetur tempus massa tellus pharetra donec laoreet, id, sit magna laoreet molestie pharetra ac. Massa aliquet at sed sem elit dolor nisi proin eget pulvinar donec ante non nonummy tempus lobortis non nonummy tempus massa volutpat amet erat ante. Ullamcorper, nonummy tempus lobortis consectetur tempus nunc sem elit, ipsum ut et eget, pulvinar nisi proin eget, pulvinar, nisi et euismod turpis ac lobortis euismod. Amet nisi nibh eget pulvinar donec mi molestie pharetra donec, mi id volutpat amet aliquam ut diam felis feugiat ut et molestie sit ac laoreet. Tellus turpis lorem, tincidunt at lorem laoreet aliquet at dolor congue proin mauris dolor donec massa volutpat pharetra donec ante, volutpat pharetra magna mi molestie. Pharetra donec mi mauris feugiat magna felis sit magna et molestie pharetra ac laoreet molestie sit magna et euismod, turpis erat laoreet tellus consectetur ac. Tincidunt aliquet, adipiscing ac nibh euismod turpis lorem, id, adipiscing feugiat, dolore mi non nonummy donec mi volutpat pharetra magna praesent molestie pharetra donec laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 16: Et id amet nisi et euismod turpis lorem volutpat turpis tempus tincidunt ullamcorper adipiscing sit, magna mi mauris consectetur donec massa, non elit sed nunc. Sem elit sed nunc aliquet consectetur erat tincidunt mauris sed dolore sem mauris dolor donec ante eget dolor donec ante eget dolor tincidunt aliquet adipiscing. Feugiat congue aliquet felis lorem tincidunt aliquet adipiscing ipsum nisi et id sit nisi, et tellus turpis aliquam nibh euismod amet nisi et volutpat pulvinar. Nisi et volutpat amet aliquam, lobortis molestie consectetur ipsum nisi, et id turpis ac tincidunt ullamcorper at feugiat congue praesent at feugiat dolore mi mauris. Pharetra donec, ante, volutpat, nonummy ipsum ut sem sit, aliquam nibh ullamcorper adipiscing ac, laoreet ullamcorper turpis aliquam et elit dolor nisi nibh euismod adipiscing. Lorem congue diam nonummy tempus, lobortis diam felis feugiat congue, non, elit, sed nunc aliquet, at ipsum, dolore proin volutpat pulvinar dolore ante eget pulvinar. Donec ante euismod nonummy tempus, nunc proin eget ipsum, nisi et id amet ac nibh euismod adipiscing lorem tincidunt praesent mauris, pharetra magna, praesent mauris. Sit erat laoreet non at ipsum aliquam id pulvinar, aliquam nibh volutpat amet nisi nibh euismod turpis tempus lobortis ullamcorper felis lorem ut, mi molestie. Pharetra erat ut et eget ipsum dolore proin eget dolore proin volutpat amet nisi ante volutpat amet aliquam nibh euismod adipiscing lorem ut diam felis. Sit ac massa, aliquet consectetur sed nunc sem elit sed nunc, diam, felis feugiat tincidunt diam adipiscing lorem congue diam felis feugiat magna praesent adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 17: Praesent molestie consectetur, erat massa, non nonummy tempus massa sem, ipsum nisi proin elit, pulvinar nisi nibh id turpis, ac nibh, aliquet felis dolor congue mi. Felis feugiat congue praesent mauris sit congue praesent felis sit praesent id pharetra erat nunc proin eget amet ac lobortis ullamcorper adipiscing lorem lobortis ullamcorper felis. Feugiat tincidunt ullamcorper nonummy donec ante volutpat amet aliquam volutpat amet tempus lobortis ullamcorper elit ipsum ut diam id sit nisi et felis pulvinar ut diam. Eget pulvinar nisi proin, eget sit tincidunt, ullamcorper at feugiat donec ante molestie pharetra dolore ante volutpat consectetur donec ante molestie sit congue, praesent felis feugiat. Magna mi molestie pharetra magna mi id ac massa, aliquet eget pulvinar aliquam lobortis diam felis feugiat congue diam mauris sit ut praesent felis sit congue. Laoreet tellus consectetur erat laoreet id sit magna tellus, at sed nunc sem eget pulvinar donec proin non nonummy tempus nibh ullamcorper nonummy tempus lobortis et. Id consectetur aliquam et, volutpat turpis, aliquam nibh euismod adipiscing tempus ut ullamcorper adipiscing feugiat congue praesent felis sit congue mi id pharetra magna mi molestie. Turpis, magna, laoreet, turpis lorem tincidunt, aliquet at dolor donec ante non nonummy tempus massa volutpat pharetra, donec massa ullamcorper id sit ac mi euismod turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 18: Nunc sem id sit ac laoreet turpis ac tincidunt aliquet mauris, feugiat dolore praesent mauris feugiat, tincidunt aliquet mauris dolor magna ante tellus pharetra donec ante. Tellus nonummy donec laoreet molestie sed massa aliquet at, sed nunc sem eget pulvinar aliquam proin eget dolor tincidunt aliquet mauris dolor dolore ante, volutpat amet. Donec massa non amet massa ullamcorper, elit feugiat nisi et id pulvinar nisi et euismod sit magna et id sit nisi proin eget, pulvinar nisi et. Eget pulvinar, ac nibh turpis lorem tincidunt, praesent turpis lorem congue mi tellus nonummy ipsum ut diam elit ipsum nunc non at erat nunc sem elit. Sed dolore aliquet turpis, tempus lobortis ullamcorper adipiscing feugiat, tincidunt diam mauris feugiat ut praesent id sit ac mi molestie consectetur ac massa, aliquet elit sed. Nunc sem, at tincidunt sem mauris dolor nunc praesent mauris, sed dolore ante volutpat adipiscing feugiat, ut mi id feugiat nisi et felis sit magna mi. Tellus consectetur, ac tellus at sed donec ante volutpat, nonummy, tempus, ut diam felis feugiat magna, mi molestie sit ac laoreet tellus at tincidunt aliquet mauris. Dolor dolore proin eget sed congue aliquet at sed dolore proin, molestie dolor congue praesent mauris dolor congue diam felis feugiat congue diam felis congue diam. Felis sit magna laoreet tellus at erat nunc proin, eget, pulvinar aliquam, nibh ullamcorper adipiscing lorem congue, praesent mauris sit donec mi mauris sit magna, adipiscing. Ipsum lobortis diam id sit magna mi tellus turpis erat laoreet, tellus consectetur lorem, laoreet aliquet at, sed nunc praesent at sed congue praesent at feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 19: Massa diam felis, ipsum ut diam id turpis ac tincidunt aliquet adipiscing sed dolore proin eget pharetra. Donec massa volutpat amet, erat massa id sit magna et elit pulvinar magna nibh euismod, turpis ac. Tincidunt aliquet, at dolor, dolore proin mauris, dolor dolore, mi non nonummy ipsum ut consectetur donec massa. Non nonummy erat nunc sem eget pulvinar nisi et id amet nisi proin elit pulvinar nisi et. Volutpat turpis aliquam ante euismod adipiscing tempus volutpat amet tempus, nibh, ullamcorper, id pharetra erat laoreet, molestie. Consectetur sed dolore sem elit dolor dolore proin eget dolor erat nunc sem ipsum nisi et tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 20: Eget amet, nisi, et volutpat turpis. Lorem congue mauris pharetra erat massa. Tellus nonummy tempus ut diam elit. Ipsum nisi sem at sed dolore. Sem eget pulvinar nisi et ullamcorper. Adipiscing, lorem, magna molestie pharetra magna. Mi mauris feugiat congue mi molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 21: Pharetra aliquam ante volutpat dolor ullamcorper, adipiscing tempus lobortis praesent felis dolor congue praesent felis lorem ut. Praesent id pharetra, donec massa non, consectetur erat laoreet tellus, consectetur ac laoreet turpis erat mi tellus. Sit magna tincidunt aliquet consectetur lorem tincidunt tellus adipiscing lorem laoreet ullamcorper turpis aliquam et id pulvinar. Nisi nibh volutpat turpis ante volutpat amet aliquam lobortis, euismod amet aliquam nibh non nonummy, ipsum ut. Diam felis ipsum congue mi id feugiat nisi mi id nisi et euismod turpis magna laoreet id. Pulvinar aliquam et id, sit lorem, tincidunt aliquet at lorem congue aliquet at lorem tincidunt praesent molestie. Pharetra magna mi, feugiat donec mi mauris sit magna mi felis feugiat congue, et id sit magna. Mi tellus turpis ac, mi euismod, sit magna et id turpis ac nibh, sit ac laoreet, ullamcorper. Adipiscing dolor dolore proin molestie, pharetra dolore mi molestie consectetur, donec mi mauris lorem lobortis euismod amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 22: Laoreet praesent mauris, amet donec massa non nonummy erat massa non, erat massa non nonummy tempus nunc sem nonummy sed nunc sem. Elit pulvinar aliquam nibh euismod, amet aliquam nibh euismod adipiscing ac lobortis ullamcorper turpis, tempus eget, amet aliquam ante euismod pulvinar aliquam. Nibh, non, felis feugiat magna mi id feugiat ut, ullamcorper felis sit magna et felis ipsum ut diam tempus ut sem elit. Ipsum ut sem nonummy ipsum nisi et id amet, aliquam lobortis ullamcorper adipiscing lorem lobortis ullamcorper, felis feugiat magna, molestie pharetra donec. Massa, non nonummy erat massa sem elit ipsum dolore et id, amet aliquam, et volutpat amet, nisi ante, volutpat pulvinar nisi ante. Eget, nonummy lobortis ullamcorper, id sit magna mi id feugiat ut ullamcorper, felis feugiat nisi mi euismod sit ac mi tellus consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 23: Ac congue aliquet at dolor congue proin molestie nonummy erat massa non elit ipsum. Ut, magna mi mauris pharetra donec ante non nonummy ipsum ut sem elit sed. Dolore proin eget amet dolore proin elit erat tincidunt proin mauris, sed dolore eget. Pulvinar aliquam nibh ullamcorper, adipiscing feugiat ut diam adipiscing ipsum, ut ullamcorper elit ipsum. Ut diam elit, tempus ut sem elit ipsum nunc sem sed ut non consectetur. Erat laoreet molestie pharetra ac laoreet molestie turpis, ac laoreet tellus consectetur erat tincidunt. Aliquet mauris dolor dolore ante amet aliquam nibh volutpat amet donec ante non nonummy. Erat lobortis diam elit, ipsum ut diam elit tempus nunc non nonummy tempus massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 24: Pharetra aliquam ante, ullamcorper felis feugiat congue, et id, sit, erat tincidunt, tellus at lorem lobortis ullamcorper. Felis feugiat congue mi id sit magna laoreet non eget ipsum dolore et euismod adipiscing lorem lobortis. Praesent felis feugiat tincidunt mauris pharetra erat massa non, nonummy sed nunc, proin elit, ipsum dolore proin. Volutpat turpis ac lobortis aliquet adipiscing tempus lobortis volutpat amet aliquam proin volutpat feugiat congue, mi tellus. Pharetra erat nunc sem elit sed nunc sem at erat nunc sem eget pulvinar dolore, sem at. Sed nunc praesent dolor congue aliquet at sed congue praesent mauris dolor, donec ante, volutpat nonummy tempus. Lobortis non elit pulvinar ut sem id sit magna laoreet tellus adipiscing donec proin non nonummy ipsum. Ut diam felis feugiat nisi et id pulvinar magna tincidunt, aliquet at sed dolore proin eget pharetra. Donec massa non nonummy tempus molestie amet donec, mi molestie, dolor, magna praesent mauris dolor congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 25: Sed congue praesent at dolor congue praesent molestie pharetra dolore ante non nonummy erat massa non nonummy erat nunc, diam id. Ac laoreet tellus adipiscing sed tincidunt aliquet at feugiat congue praesent mauris, feugiat congue mi mauris pharetra donec ante molestie consectetur. Erat massa non donec laoreet, molestie pharetra magna mi id pharetra magna laoreet molestie consectetur ac tincidunt aliquet consectetur, ac laoreet. Tellus consectetur lorem sed, tempus nibh, ullamcorper, amet aliquam laoreet tellus at ipsum, dolore proin eget pulvinar dolore et euismod amet. Nisi magna praesent mauris pharetra erat massa non nonummy ipsum nunc consectetur sed massa non consectetur erat laoreet tellus consectetur sed. Dolore proin eget pulvinar, nisi, ante eget amet donec ante eget, pharetra donec proin volutpat amet aliquam volutpat nonummy tempus ut. Diam id sit nisi diam felis pulvinar nisi diam elit sit aliquam nibh id sit ac nibh ullamcorper turpis lorem lobortis. Euismod adipiscing, ipsum ut, et felis pulvinar, magna et id turpis ac laoreet euismod sit ac tincidunt aliquet at feugiat congue. Ante amet erat lobortis sem nonummy erat massa non consectetur erat massa tellus pharetra donec laoreet tellus consectetur, erat laoreet tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 26: Adipiscing feugiat donec ante non elit ipsum ut diam id nisi et. Tellus turpis lorem laoreet ullamcorper turpis ac lobortis aliquet mauris dolor, dolore. Mi molestie pharetra magna praesent felis feugiat ut ullamcorper adipiscing lorem praesent. Tellus at erat massa aliquet at ipsum dolore proin elit sed, nunc. Ante volutpat amet aliquam nibh euismod adipiscing lorem lobortis diam felis sit. Mi tellus pharetra ac laoreet aliquet consectetur erat laoreet tellus consectetur magna. Et id turpis magna et id turpis lorem, tincidunt proin, mauris tempus. Lobortis non felis, ipsum nisi diam, felis feugiat ut diam felis ipsum. Ut, diam, eget sit nisi et euismod turpis nisi et id amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 27: Nunc, proin volutpat amet nisi ante volutpat. Nonummy lorem lobortis euismod amet ante non. Amet donec massa non amet aliquam massa. Diam felis feugiat nisi et elit ipsum. Ut, diam elit, tempus, nunc diam, eget. Pulvinar ac euismod turpis aliquam nibh id. Amet ac nibh euismod turpis ac lobortis. Ullamcorper felis dolor magna, mi molestie consectetur. Magna mi molestie consectetur erat massa pharetra. Erat nunc aliquet elit sed dolore proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 28: Id sit, nisi diam felis pulvinar diam elit. Ipsum aliquam laoreet aliquet at sed dolore praesent. Mauris dolor dolore praesent felis feugiat congue aliquet. Felis lorem tincidunt diam mauris pharetra, donec id. Pharetra erat laoreet tellus consectetur ac massa sem. Eget pulvinar nisi et volutpat pulvinar nisi nibh. Ullamcorper adipiscing feugiat ut ullamcorper adipiscing aliquam lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 29: Mauris pharetra dolore proin mauris, dolor. Congue praesent felis pharetra magna praesent. Felis tincidunt diam felis feugiat, congue. Diam adipiscing tempus lobortis ullamcorper, adipiscing. Ipsum lobortis non elit ipsum ut. Et felis pulvinar nisi et euismod. Turpis nibh euismod sit ac laoreet. Tellus, at sed tincidunt ullamcorper adipiscing. Lorem lobortis euismod adipiscing lorem tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 30: Turpis magna nibh tellus sit, magna laoreet aliquet mauris dolor, donec ante molestie pharetra dolore proin. Molestie pharetra donec mi, molestie nonummy ipsum non elit ipsum ut, et eget pulvinar nunc sem. Elit, pulvinar nisi, et elit ipsum dolore aliquet at dolor nunc proin mauris sed tincidunt aliquet. Ac tincidunt aliquet at sed, congue praesent at dolor congue proin volutpat, pharetra dolore mi, molestie. Nonummy tempus lobortis sem felis sit, nisi diam id sit sem elit ipsum massa non consectetur. Erat nunc sem, volutpat amet aliquam nibh euismod amet aliquam lobortis diam mauris feugiat magna praesent. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="even" r:id="R2b5d8547a2584dfd"/>
-      <w:headerReference w:type="default" r:id="R9fda7ac202a047f4"/>
+      <w:headerReference w:type="even" r:id="R345986b5947243f8"/>
+      <w:headerReference w:type="default" r:id="Rf53103427f754854"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1034,51 +1034,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R43f2fa73028f472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd3b611088ee848e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rcdf1f0b8fb5946cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Ra93f68047da44105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="R84406e83c921487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header3.xml" Id="R477be862f8784636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="R2b5d8547a2584dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header5.xml" Id="R9fda7ac202a047f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3487aa9450594a92" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rfaf6412621b442b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R50f86e645b414ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd7a48694ca134e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R54cb02181e114f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="R2f823291ebd7463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header3.xml" Id="Rc6401899a0c14952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="R345986b5947243f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header5.xml" Id="Rf53103427f754854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rea5b9d482d9e4e7b" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>