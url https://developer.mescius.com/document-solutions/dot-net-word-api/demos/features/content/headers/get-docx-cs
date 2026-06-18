--- v9 (2026-05-04)
+++ v10 (2026-06-18)
@@ -1,381 +1,381 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4cec77875961443d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf1015120eaeb4fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R630390fd262c417e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5da1cb53a2994cce" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdbeb11ae05974a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R264b3225dd7a4ae8" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Section 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, paragraph 1: Elit laoreet tincidunt erat aliquam donec ac aliquam congue massa laoreet aliquet nunc nibh, aliquet molestie adipiscing, sit, erat aliquam tincidunt mi ante massa, mi sem diam. Non euismod adipiscing pharetra lorem sed aliquam tincidunt proin volutpat nonummy turpis sed nisi lobortis mi sem, felis mauris lorem donec ut laoreet nibh diam molestie elit. Turpis amet tempus ut laoreet et praesent non id mauris, nonummy pharetra ipsum ac dolore congue massa proin adipiscing nonummy, sit ipsum ac congue ante diam, aliquet. Volutpat volutpat nonummy ipsum magna nunc nibh praesent non eget turpis pharetra tempus magna dolore sed feugiat tempus ac lorem tempus dolor sit sed, nisi tincidunt proin. Praesent et praesent diam proin ullamcorper molestie amet turpis erat tincidunt sem mauris dolor dolore euismod nonummy tempus ut diam, felis sit magna mi molestie, pharetra magna. Mi sem at pulvinar, nisi nibh volutpat amet nisi nibh euismod amet aliquam lobortis amet aliquam nibh volutpat amet donec ante volutpat amet erat massa tincidunt tellus. </w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">Section 1, paragraph 29: Euismod turpis magna laoreet id pulvinar magna laoreet tellus, sit ac laoreet euismod turpis nisi. Et id amet nisi nibh volutpat aliquam lobortis ullamcorper id at pulvinar sit ipsum ac. Nunc ante, diam id pharetra, ipsum dolore tincidunt massa nunc nibh praesent non nonummy tempus. Tincidunt proin eget pulvinar aliquam nibh volutpat pharetra aliquam ante, molestie pharetra donec, ante non. Elit feugiat ac mi tellus turpis magna mi euismod turpis ac tincidunt mauris amet aliquam. Lobortis praesent molestie pharetra, ac massa sem eget amet aliquam nibh euismod adipiscing lorem lobortis. Praesent molestie consectetur sed ut elit pulvinar, ut proin eget ipsum dolore et volutpat turpis. </w:t>
+        <w:t xml:space="preserve">Section 1, paragraph 1: Consectetur laoreet ut praesent adipiscing tempus nibh mauris sed laoreet, id sed massa molestie sit, lobortis volutpat, dolor nibh eget. Pulvinar nunc euismod mauris lorem nunc euismod, pulvinar massa mauris donec aliquet sit nunc molestie, tempus proin at lorem et. At magna diam amet, congue euismod, dolor laoreet proin turpis ut non dolor lobortis mauris sed et nonummy donec diam. Amet dolore ullamcorper sit ut, non, pharetra congue non feugiat nibh elit, ac diam pharetra ipsum ante felis nisi tellus. Sit ut tellus tempus proin adipiscing nisi non feugiat nibh mauris ac sem consectetur ut non dolor lobortis aliquet turpis. Dolore aliquet sit massa molestie tempus proin consectetur nisi tellus lorem, proin at magna sem consectetur congue non dolor nibh. Eget, sed mi, nonummy donec, ut molestie lorem nibh at, ac diam pharetra tincidunt volutpat dolor, laoreet felis donec diam. Amet nunc tellus pulvinar laoreet id tempus proin adipiscing ut tellus feugiat sed et nonummy dolore ullamcorper pulvinar nunc euismod. Elit ac sem pharetra tincidunt, euismod dolor tincidunt id sed mi felis consectetur magna ullamcorper pharetra laoreet, eget erat mi. Felis erat praesent amet dolore molestie ipsum mi diam nonummy lorem ut praesent tellus elit sit ac nibh ullamcorper mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 2: Aliquam tincidunt sed aliquam lobortis diam adipiscing tempus proin adipiscing ut tellus feugiat lobortis eget dolor laoreet eget erat et nonummy dolore euismod. Pulvinar nunc euismod ipsum dolor laoreet felis donec ullamcorper pulvinar tincidunt, id erat praesent nonummy donec aliquet sit massa id aliquam praesent turpis. Nisi aliquet sit lobortis molestie lorem tempus mi felis aliquam proin consectetur nisi non feugiat nibh mauris magna sem pharetra congue ullamcorper dolor. Tincidunt id sed et amet congue lobortis molestie lorem nibh elit ac et nonummy donec ullamcorper dolor laoreet felis tempus praesent amet tincidunt. Id erat diam amet tincidunt, id sed praesent amet, tincidunt massa mauris ac proin turpis ut volutpat feugiat, nibh eget erat mi elit. Donec praesent nonummy donec tellus sit nunc molestie lorem ante at nisi non feugiat erat et nonummy dolore ullamcorper pulvinar massa felis donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 3: Lorem nibh elit erat mi felis aliquam proin adipiscing nisi non pharetra ut non dolor, nibh elit ac, et nonummy congue euismod dolor tincidunt ante at magna sem dolor lobortis. Eget lorem, et nonummy congue non dolor laoreet id ipsum, laoreet adipiscing donec aliquet turpis dolore tellus, ipsum mi et, nonummy magna euismod dolor laoreet felis donec ullamcorper pulvinar nunc. Id ipsum, mi adipiscing donec tellus pulvinar massa id tempus proin adipiscing dolore, aliquet turpis massa et elit dolore ullamcorper pulvinar nunc id tempus mi adipiscing donec praesent turpis, ut. Tellus lorem ante adipiscing, aliquam non feugiat massa, mauris elit donec aliquet pulvinar, massa felis erat aliquet amet nunc euismod ipsum mi felis tempus proin, consectetur, ut non sit ut. Volutpat sed nibh, elit ac et non feugiat lobortis molestie, lorem et, at magna non dolor nibh mauris magna non pharetra tincidunt euismod dolor laoreet id erat praesent amet dolore. Tellus, sit nunc laoreet eget erat et nonummy donec aliquet pulvinar tincidunt molestie tempus mi adipiscing dolore tellus pulvinar massa felis aliquam praesent ullamcorper pulvinar nunc id, sed, mi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 4: Turpis ut, volutpat dolor lobortis eget sed et consectetur congue diam pulvinar tincidunt euismod tempus ante adipiscing aliquam praesent adipiscing, aliquam sem pharetra ipsum laoreet felis aliquam, aliquet. Amet nunc molestie tempus, praesent amet, tincidunt id ipsum ante felis nisi aliquet pulvinar ante felis aliquam, praesent sit sed et elit donec diam pharetra tincidunt id sed. Mi felis dolore euismod dolor tincidunt felis erat praesent amet nunc euismod ipsum, ante adipiscing, donec tellus ipsum sed nibh, elit donec diam amet tincidunt id erat et. Nonummy donec aliquet pulvinar laoreet felis erat praesent amet, nunc id tempus, mi adipiscing sit lobortis mauris ac diam consectetur magna non dolor, nibh elit magna ullamcorper pharetra. Laoreet eget erat et elit dolore ullamcorper pulvinar tincidunt felis tempus diam volutpat feugiat ante at magna sem pharetra ut volutpat sed nibh at magna ullamcorper amet congue. Ullamcorper amet massa molestie ipsum ante felis nisi aliquet sit massa et elit, donec diam amet dolore tellus pulvinar nunc molestie lorem nibh mauris ac proin pharetra, ut. Volutpat pharetra lobortis ante at, aliquam sem consectetur ut volutpat, dolor lobortis mauris, ac diam consectetur tincidunt eget lorem et nonummy magna ullamcorper pharetra laoreet eget ac, ullamcorper. Pharetra tincidunt proin adipiscing, nisi tellus ipsum ante felis nisi tellus pulvinar, nunc volutpat lorem nibh at magna diam, consectetur congue volutpat lorem, et at donec ullamcorper pharetra. Tincidunt massa adipiscing dolore tellus feugiat massa felis nisi proin consectetur nisi non dolor nibh mauris ac diam consectetur congue non pharetra tincidunt eget erat, mi adipiscing donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 5: Erat mi felis erat ante felis nisi aliquet turpis ut molestie lorem nibh at magna diam, consectetur ut volutpat sed. Tincidunt id molestie lorem et elit ac et amet dolore ullamcorper pulvinar tincidunt id ipsum ante adipiscing dolore, tellus pulvinar. Nunc mauris tempus proin adipiscing aliquam non id ipsum laoreet adipiscing donec aliquet amet nunc id, tempus, mi adipiscing aliquam. Sem consectetur ut non, feugiat lobortis mauris ac et nonummy congue volutpat sed nibh praesent sit ut molestie ipsum proin. Turpis dolore, tellus turpis nisi non dolor lobortis eget sed mi elit magna, euismod dolor laoreet eget consectetur ut molestie. Feugiat ante, at aliquam et consectetur magna non amet congue id sed massa id tempus mi adipiscing nisi, aliquet sit. Nunc, molestie lorem ante mi nonummy dolore tellus pulvinar massa, id aliquam praesent turpis ut, tellus ipsum ante at dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 6: Ante elit, magna sem consectetur congue volutpat lorem diam consectetur magna ullamcorper, pharetra laoreet elit donec praesent amet. Feugiat massa mauris aliquam sem turpis ut molestie lorem et elit magna, sem pharetra tincidunt euismod dolor et. Elit donec diam nonummy dolore, tellus volutpat dolor tincidunt, id, sed laoreet elit donec aliquet amet nunc tellus. Euismod nibh ullamcorper non nonummy ipsum, ut et tellus adipiscing pharetra tempus massa ullamcorper nonummy praesent mauris pharetra. Donec mi, adipiscing tempus, proin turpis ut non dolor lobortis eget sed laoreet eget, donec praesent adipiscing aliquam. Praesent turpis dolor, laoreet elit ac diam amet congue ullamcorper dolor laoreet id ipsum, ante felis aliquam, sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 7: Ac et nonummy magna ullamcorper pharetra tincidunt, id sed mi felis tempus proin at aliquam sem turpis lobortis. Volutpat feugiat tempus praesent adipiscing aliquam sem at magna non pharetra ut volutpat sed laoreet elit ac ullamcorper. Pharetra tincidunt id sed mi nonummy, dolore euismod sed, aliquam sem, turpis, ut non feugiat tincidunt eget, ac. Diam pharetra lobortis volutpat, dolor laoreet nonummy, magna, ullamcorper dolor tincidunt eget erat ullamcorper dolor lobortis eget turpis. Dolore tellus feugiat ante adipiscing aliquam aliquet sit, massa mauris tempus ante at nisi non feugiat nibh mauris. Lorem et at magna non id tempus proin adipiscing aliquam aliquet sit ut non feugiat nibh mauris ac. Et, nonummy magna diam pulvinar tincidunt euismod pulvinar, laoreet felis aliquam aliquet amet massa et elit ac ullamcorper. Pharetra tincidunt euismod sed, mi nonummy donec aliquet, amet nunc euismod ipsum mi nonummy, dolore euismod pulvinar massa. Id lorem ante at nonummy donec ullamcorper amet, nunc id tempus praesent, felis nisi tellus sit ut molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 8: Nonummy magna ullamcorper pulvinar nunc tellus ipsum laoreet adipiscing, donec. Aliquet ullamcorper pharetra tincidunt, eget erat diam nonummy dolore ullamcorper. Amet nunc id tempus mi adipiscing nisi sem turpis ut. Tellus sit lobortis eget lorem proin at at ac proin. At congue non dolor lobortis eget ac et nonummy donec. Ullamcorper amet laoreet felis erat, diam nonummy nunc id erat. Praesent, nonummy ipsum ante adipiscing nisi non pharetra, lobortis mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 9: Aliquam sem consectetur nisi sem dolor, ipsum ante adipiscing donec praesent sit nunc molestie tempus proin adipiscing nisi tellus sit, lobortis mauris ac et at magna. Diam pharetra congue ullamcorper pulvinar tempus proin consectetur nisi, sem pharetra congue volutpat lorem diam consectetur congue non, dolor nibh, elit erat mi nonummy dolore ullamcorper. Pulvinar, nunc id euismod, pulvinar laoreet elit donec aliquet amet nunc euismod, tempus, mi adipiscing donec aliquet pulvinar massa felis aliquam praesent adipiscing ut non sit. Ut massa molestie tempus mi adipiscing, aliquam sem sit, lobortis molestie feugiat nibh mauris magna, sem pharetra ut eget ac diam consectetur congue non dolor nibh. Elit ac dolore molestie ipsum ante adipiscing nisi tellus sit lobortis mauris lorem ante at nisi non pharetra, lobortis mauris ac et nonummy ut non dolor. Nibh elit amet dolore, tellus ipsum ante mauris aliquam sem sit massa adipiscing nisi aliquet pulvinar massa felis nisi tellus pulvinar ante felis, donec aliquet sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 10: Adipiscing donec aliquet amet, dolore, tellus feugiat, dolor laoreet felis, erat praesent turpis nunc euismod. Ipsum ante felis donec, praesent turpis nunc molestie tempus, proin turpis ut tellus sit lobortis. Molestie aliquam erat praesent amet massa molestie ipsum ante adipiscing nisi, sem sit ut non. Sit lobortis eget sed nibh nonummy congue ullamcorper pharetra tincidunt ullamcorper ipsum ac proin consectetur. Ut volutpat lorem et at nisi sem dolor lobortis mauris ac diam consectetur tincidunt volutpat. Dolor laoreet eget, erat praesent non pharetra lobortis eget, lorem proin, at magna, ullamcorper pharetra. Tincidunt volutpat dolor laoreet elit donec ullamcorper amet nunc id tempus mi nonummy, donec tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 11: Eget lorem proin consectetur magna ullamcorper. Dolor tincidunt volutpat sed mi sem. Sit ut volutpat feugiat nibh eget. Lorem et nonummy congue ullamcorper dolor. Laoreet elit donec ullamcorper dolor, tincidunt. Id ipsum laoreet adipiscing donec ullamcorper. Volutpat feugiat lobortis elit magna sem. Pharetra, lobortis euismod sed laoreet, felis. Tempus praesent adipiscing donec, tellus pulvinar. Massa, id tempus proin, adipiscing nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 12: Sem turpis, nisi non, pharetra lobortis, eget ac diam nonummy magna ullamcorper amet, nunc euismod at aliquam non sit ut eget lorem. Nibh elit magna diam pharetra, tincidunt volutpat sed mi nonummy donec aliquet turpis dolore tellus pulvinar massa felis tempus magna euismod dolor. Laoreet eget erat mi nonummy dolore aliquet amet massa molestie ipsum proin, adipiscing dolore tellus feugiat massa mauris, tempus proin turpis, dolor. Laoreet elit magna ullamcorper pulvinar laoreet id ipsum mi, adipiscing dolore ullamcorper pulvinar laoreet felis aliquam, praesent amet nunc molestie ipsum massa. Mauris elit, erat aliquet amet nunc euismod ipsum ante felis aliquam, proin adipiscing ut non feugiat lobortis eget, sed laoreet elit ac. Diam amet dolore euismod ipsum dolore sem sit lobortis volutpat lorem ante consectetur nisi sem pharetra tincidunt volutpat, sed et elit donec. Diam pharetra tincidunt, id erat et nonummy congue, id sed dolore molestie ipsum ante, mauris lorem ante, at nisi non consectetur congue. Euismod amet tincidunt euismod ipsum mi adipiscing donec molestie, elit ipsum feugiat dolore praesent, molestie nonummy ipsum, lobortis diam elit ipsum nunc. Sem tellus at ac laoreet eget donec praesent nonummy donec aliquet, amet dolore congue ullamcorper amet massa, molestie ipsum massa molestie lorem. Ante proin non elit ipsum massa mauris ac et at, magna sem pharetra tincidunt volutpat lorem mi elit, consectetur nisi non, pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 13: Sed laoreet euismod amet nunc tellus feugiat ante felis, aliquam, sem consectetur nisi. Sem, consectetur magna diam amet nunc tellus pulvinar massa et elit donec diam. Nonummy dolore euismod pulvinar massa id ipsum massa felis ac proin turpis nisi. Volutpat dolor lobortis mauris lorem et consectetur congue nisi non sit lobortis eget. Sed laoreet eget ac et nonummy, dolore aliquet pulvinar massa felis erat aliquet. Turpis dolore tellus ipsum ante adipiscing, nisi aliquet euismod dolor laoreet eget donec. Praesent nonummy congue id, ipsum mi adipiscing dolore ullamcorper pulvinar, nunc tellus feugiat. Massa mauris, tempus proin turpis pulvinar tincidunt felis donec ullamcorper pulvinar, laoreet eget. Donec praesent amet nunc euismod sed mi nonummy, dolore aliquet amet massa id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 14: Ullamcorper amet dolore tellus, pulvinar nunc molestie lorem ante at magna tellus feugiat aliquam proin euismod sed et. Elit aliquam praesent turpis dolore molestie, feugiat ante adipiscing nisi aliquet turpis ut molestie lorem, ante consectetur nisi. Tellus sit, ut laoreet adipiscing aliquam praesent amet nunc molestie feugiat ante at aliquam aliquet sit lobortis, mauris. Lorem ante consectetur nisi, non feugiat ante at magna non feugiat nibh praesent nonummy congue euismod ipsum laoreet. Felis aliquam praesent turpis dolore molestie feugiat massa mauris aliquam sem sit ut molestie feugiat nibh, at nonummy. Dolore, tellus sit nunc molestie lorem proin adipiscing nisi non sit massa at ac et at, congue ullamcorper. Dolor tincidunt euismod dolor mi, elit donec diam tellus feugiat nibh mauris magna sem pharetra ut eget lorem. Nibh elit erat diam amet congue euismod pulvinar nunc molestie feugiat massa molestie lorem nibh at magna nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 15: Elit donec diam amet donec tellus volutpat sed et at magna. Ullamcorper, dolor tincidunt volutpat erat et nonummy dolore euismod sed laoreet. Felis donec, ullamcorper pulvinar, laoreet id sed praesent nonummy feugiat nibh. Mauris ac et, consectetur congue ullamcorper nonummy congue euismod pulvinar massa. Molestie feugiat ante mauris tempus sem turpis ut, molestie lorem, ante. At nonummy, nunc euismod ipsum mi adipiscing, donec aliquet amet ut. Tellus feugiat massa molestie ac proin turpis ut non dolor lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 16: Ullamcorper pulvinar tincidunt euismod ipsum laoreet felis tempus, nibh mauris lorem et elit magna nunc id tempus mi adipiscing dolore aliquet sit lobortis molestie lorem. Ante at magna non sit lobortis, eget ac diam consectetur congue, ullamcorper pharetra, feugiat massa molestie feugiat nibh elit ac diam pharetra tincidunt, volutpat sed. Tincidunt id ipsum ante felis tempus, proin consectetur magna sem sit nibh eget ac proin ullamcorper pulvinar massa id aliquam praesent turpis dolore aliquet sit. Massa molestie tempus sem sit lobortis mauris, tempus proin turpis nisi non, sit sed mi adipiscing donec tellus pulvinar massa molestie ipsum, proin adipiscing aliquam. Proin at nisi, non pharetra tincidunt euismod dolor laoreet felis donec diam pulvinar nunc id adipiscing magna diam pharetra lobortis, mauris lorem proin pharetra congue. Ullamcorper dolor lobortis, elit ac diam pharetra, lobortis eget ac diam pharetra lobortis eget lorem nibh elit sit nunc molestie lorem ante at, nisi non. Feugiat massa mauris ac, proin at magna, diam amet congue euismod sed aliquam aliquet sit lobortis molestie lorem proin, at magna diam nonummy magna ullamcorper. Pharetra congue, id pulvinar massa id, ipsum ante at nisi sem turpis ut volutpat elit donec aliquet amet nunc id tempus mi nonummy nunc, euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 17: At ac, proin at ac et elit dolore. Aliquet, pulvinar nunc id ipsum massa mauris tempus. Sem, ullamcorper amet, tincidunt id, ipsum massa mauris. Aliquam praesent turpis nisi tellus sit lobortis mauris. Ac proin consectetur congue non dolor tincidunt volutpat. Sed tempus proin consectetur nisi volutpat lorem, ante. At magna, non sit nibh at ac proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 18: Feugiat sed et elit, erat aliquet turpis dolore tellus feugiat. Massa mauris tempus proin consectetur nisi, non sit lobortis eget. Lorem laoreet elit magna non id tempus ante at ac. Proin, at magna, ullamcorper pharetra lobortis volutpat sed, mi elit. Donec diam amet tincidunt euismod tempus, praesent, nonummy dolore, tellus. Laoreet id ipsum proin adipiscing nisi non sit massa at. Lorem, et at ac sem dolor nibh mauris ac diam. Pharetra tincidunt volutpat dolor nibh elit donec nunc molestie ipsum. Ante adipiscing, aliquam, sem pharetra ut non dolor tincidunt volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 19: Turpis euismod molestie nonummy sit lorem donec ante. Non id sit erat dolore nibh euismod at. Pharetra, dolore mi turpis dolore lobortis euismod pulvinar. Nunc eget erat diam pulvinar tincidunt, id ipsum. Massa id, ipsum ante adipiscing aliquam non, sit. Ut non feugiat nibh elit turpis nisi aliquet. Consectetur nisi, non dolor lobortis eget lorem et. Nonummy, donec praesent nonummy dolore ullamcorper pulvinar nunc. Molestie ipsum proin adipiscing nisi aliquet turpis lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 20: Feugiat lobortis eget sed nibh elit erat praesent adipiscing aliquam praesent turpis sed tincidunt id sed mi elit, donec aliquet turpis, dolore. Aliquet sit lobortis molestie tempus proin consectetur nisi non sit lobortis eget lorem diam consectetur ut laoreet id, tempus proin adipiscing aliquam. Sem pharetra ut non dolor tincidunt euismod sed mi felis tempus mi, adipiscing nisi, sem sit ut tellus feugiat sed mi nonummy. Dolore euismod, ipsum laoreet felis donec ullamcorper pulvinar massa id, erat aliquet amet nunc euismod ipsum ante felis, nisi aliquet volutpat, sed. Nibh, eget erat mi adipiscing dolore tellus sit nunc id tempus proin adipiscing nisi, tellus, feugiat lobortis molestie ac et at magna. Non dolor, tincidunt mi felis donec praesent turpis ut non sit ut eget sed et at magna ullamcorper pharetra tincidunt eget erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 21: Tincidunt euismod ipsum ante adipiscing, aliquam sem turpis ut molestie, feugiat ante at aliquam proin pharetra pulvinar massa molestie feugiat, ante. Mauris ac proin, turpis ut molestie lorem proin at nisi non dolor nibh at, ac et nonummy congue non dolor laoreet. Ante, at aliquam non sit lobortis molestie, lorem et at magna ullamcorper amet tincidunt, volutpat erat diam, nonummy magna euismod sed. Nibh elit magna ullamcorper mauris tempus praesent sit ut tellus ipsum massa mauris ac et consectetur congue non dolor lobortis elit. Erat mi, felis erat praesent nonummy pharetra congue volutpat, sed laoreet id erat mi adipiscing, aliquam aliquet, amet ut, tellus sit. Lobortis volutpat lorem et consectetur nisi non dolor nibh, elit ac diam euismod tempus mi adipiscing donec praesent pulvinar nunc id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 22: Congue, lobortis volutpat, dolor nibh at ac sem pharetra, tincidunt volutpat, dolor laoreet. Elit donec diam pulvinar laoreet eget erat praesent nonummy nunc euismod ipsum, aliquam. Sem pharetra, ut non dolor, lobortis eget ac et amet congue euismod dolor. Tincidunt id, erat diam pulvinar tincidunt id tempus ante felis aliquam, ut volutpat. Sed tincidunt eget, erat praesent amet congue euismod ipsum massa, id erat aliquet. Amet nunc euismod, pulvinar ante mauris tempus proin, consectetur nisi tellus lorem magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 23: Eget ac et consectetur magna ullamcorper pharetra tincidunt massa mauris ac, proin, turpis nisi, volutpat feugiat ante at nisi non sit nibh eget ac sem consectetur ut, volutpat. Sed nibh at magna non felis dolore ullamcorper amet massa, id tempus mi turpis dolore tellus pulvinar massa mauris lorem proin consectetur, ut tellus feugiat lobortis eget lorem. Et at pulvinar nunc id tempus praesent turpis dolore tellus, feugiat massa felis nisi sem sit lobortis molestie lorem ante consectetur nisi non sit nibh at aliquam congue. Id ipsum laoreet, id tempus proin at nisi aliquet sit ut volutpat lorem proin consectetur nisi sem consectetur congue volutpat lorem et consectetur congue ullamcorper molestie lorem proin. Adipiscing nisi tellus sit lobortis mauris lorem proin consectetur ut molestie lorem et at magna sem pharetra congue volutpat sed nibh felis erat ullamcorper tellus feugiat lobortis, mauris. Ac proin pharetra ut volutpat dolor nibh elit ac diam amet congue volutpat erat diam nonummy magna, euismod dolor mi lobortis eget lorem et nonummy magna ullamcorper, dolor. Tincidunt, id sed massa id ipsum ante mauris ac sem, sit, ut non feugiat nibh elit ac et nonummy turpis ut tellus feugiat nibh mauris lorem et eget. Erat praesent amet congue ullamcorper ipsum laoreet felis erat praesent amet nunc id ipsum mi adipiscing aliquam aliquet, ullamcorper pulvinar nunc euismod ipsum ante adipiscing donec aliquet sit. Ut, molestie ipsum ante at aliquam sem consectetur congue volutpat feugiat et consectetur nisi volutpat dolor lobortis mi turpis nisi tellus ipsum ante felis donec tellus ipsum nunc. Molestie, ipsum ante at aliquam non sit lobortis molestie lorem proin turpis lobortis, molestie lorem nibh mi turpis dolore, tellus pulvinar ante felis donec aliquet sit nunc molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 24: Consectetur ac et nonummy congue euismod ipsum mi elit donec aliquet non feugiat lobortis, mauris lorem et nonummy congue, euismod dolor laoreet elit magna non dolor laoreet elit ac diam. Pharetra congue id sed mi nonummy sit, lobortis mauris tempus sem, turpis ut non feugiat ante at nisi sem consectetur congue volutpat dolor laoreet, eget erat diam, pharetra tincidunt eget. Erat aliquam sem turpis ut volutpat feugiat lobortis eget erat diam nonummy magna, ullamcorper pulvinar, tincidunt, id, ipsum massa mauris, tempus nibh at ac congue id ipsum et nonummy donec. Aliquet, ullamcorper praesent molestie elit pulvinar nisi nibh euismod consectetur lorem donec nibh, diam felis ipsum congue non pharetra congue, euismod, molestie feugiat nibh elit erat et elit magna diam. Amet nunc id ipsum ante felis donec tellus ipsum massa id ipsum ante at aliquam sem pharetra ut mi elit erat praesent amet tincidunt, felis erat praesent amet nunc id. Ipsum ante felis aliquam aliquet pulvinar massa, felis donec tellus ipsum mi adipiscing elit ac ullamcorper, amet tincidunt volutpat sed, mi elit, dolore ullamcorper, pulvinar tincidunt id erat praesent amet. Tincidunt id tempus mi felis donec aliquet pulvinar laoreet adipiscing sit ut, volutpat feugiat nibh elit erat mi felis donec aliquet, pulvinar tincidunt felis donec ullamcorper, dolor laoreet felis donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 25: Nonummy aliquam praesent turpis ut tellus feugiat massa, molestie nonummy dolore ullamcorper dolor mi nonummy congue euismod. Dolor laoreet felis tempus diam pulvinar tincidunt eget donec ullamcorper dolor laoreet nonummy congue non, sed nibh. Massa at aliquam sem turpis ut volutpat feugiat et at magna, non dolor lobortis, mauris ac sem. Pharetra lobortis eget ac et elit magna, ullamcorper molestie tempus proin adipiscing dolore tellus sit lobortis mauris. Ac proin, consectetur ut volutpat feugiat lobortis eget, sed laoreet elit donec praesent nonummy feugiat ante at. Aliquam sem consectetur congue, non dolor laoreet elit magna, ullamcorper pharetra lobortis, eget erat et, consectetur congue. Euismod dolor laoreet felis donec praesent nonummy feugiat nibh adipiscing nisi tellus feugiat nibh mauris, ac, proin. Consectetur magna non dolor tincidunt volutpat sed, mi nonummy dolore euismod dolor laoreet felis erat praesent, amet. Sit ut, eget lorem et nonummy magna ullamcorper pharetra tincidunt id sed laoreet felis tempus ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 26: Dolor lobortis eget, sed mi, nonummy magna ullamcorper pulvinar sit lobortis mauris, aliquam proin consectetur ut eget lorem nibh at magna ullamcorper pharetra tincidunt, volutpat sed mi elit. Magna aliquet dolor laoreet id tempus nisi tellus lorem ante adipiscing aliquam sem pharetra lobortis eget lorem et at ac, non feugiat nibh at magna ullamcorper pharetra lobortis. Elit, erat mi sem, consectetur ut sem pharetra ut volutpat sed nibh nonummy congue non sed nibh elit magna ullamcorper pharetra tincidunt eget, sed mi felis, elit sed. Mi, felis erat praesent nonummy dolore tellus pulvinar massa mauris lorem ante at aliquam proin consectetur congue non, dolor laoreet eget erat et amet congue ante adipiscing nisi. Aliquet sit ut volutpat, feugiat lobortis eget sed et nonummy, magna, ullamcorper, amet nunc euismod sed praesent nonummy, donec ullamcorper ipsum massa, id tempus magna sem pharetra lobortis. Elit erat et consectetur congue euismod sed nibh nonummy, magna ullamcorper dolor laoreet eget erat, praesent, amet consectetur congue volutpat, feugiat et at, magna non pharetra tincidunt volutpat. Dolor tincidunt felis erat diam nonummy nunc euismod ipsum ante mauris aliquam proin adipiscing nisi non id sed mi nonummy, congue, ullamcorper pulvinar massa molestie ipsum ante felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 27: Pharetra magna ullamcorper, pulvinar laoreet id sed, mi, nonummy dolore tellus pulvinar laoreet felis aliquam praesent adipiscing amet congue, euismod pulvinar. Laoreet id erat aliquet amet nunc euismod ipsum mi felis donec aliquet sit nunc mauris tempus, proin adipiscing, nisi non euismod. Ipsum massa id erat proin adipiscing dolore id ipsum mi, mauris aliquam proin consectetur nisi tellus feugiat nibh eget sed et. Elit donec diam amet, congue massa molestie ac, proin at magna ullamcorper, pharetra tincidunt euismod dolor, laoreet felis erat praesent amet. Nunc id tempus mi nonummy dolore euismod adipiscing, aliquam, proin consectetur congue volutpat sed, nibh, eget erat et nonummy dolore euismod. Dolor laoreet elit dolore euismod dolor laoreet felis erat diam amet nunc, id mauris ac diam, consectetur congue non dolor tincidunt. Id ipsum laoreet elit erat proin at aliquam proin consectetur magna, non dolor lobortis eget, ac diam consectetur congue ac diam. Nonummy magna ullamcorper pharetra tincidunt eget erat mi adipiscing donec, aliquet amet massa, felis tempus mi, turpis, dolore nibh eget ac. Diam consectetur congue volutpat sed laoreet eget erat diam amet congue euismod ipsum laoreet, adipiscing donec ullamcorper pulvinar laoreet felis, erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 28: Ut non dolor tincidunt volutpat lorem aliquam praesent adipiscing ut tellus feugiat ante at ac et, at magna ullamcorper pharetra. Tincidunt volutpat ipsum mi elit donec aliquet, turpis nunc, euismod ipsum dolor tincidunt id tempus mi nonummy dolore tellus ipsum. Laoreet, felis tempus, proin turpis, nisi non sit lobortis mauris, aliquam proin turpis lobortis molestie feugiat erat diam turpis dolore. Euismod ipsum massa mauris tempus proin adipiscing, ut tellus sit nibh mauris, ac proin at congue non, dolor lobortis, ante. Felis aliquam aliquet sit, lobortis molestie lorem ante at nisi molestie lorem proin adipiscing, ut non sit lobortis mauris ac. Proin pharetra ut volutpat feugiat et aliquet amet dolore molestie ipsum ante felis aliquam aliquet turpis ut, non sit lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 29: Nunc magna mi sem euismod turpis ac, congue, ante volutpat consectetur pulvinar magna, laoreet tellus pulvinar massa mauris lorem ante adipiscing adipiscing dolore ullamcorper pulvinar massa, felis tempus proin at. Aliquam sem at magna diam consectetur congue, ullamcorper pulvinar laoreet felis, erat praesent adipiscing donec aliquet non dolor laoreet elit donec ullamcorper amet congue euismod ipsum et nonummy dolore ullamcorper. Pulvinar nunc molestie tempus mi turpis nisi euismod ipsum massa mauris tempus donec diam amet tincidunt id sed laoreet adipiscing donec aliquet, pulvinar laoreet felis donec praesent, amet massa id. Tempus mi turpis nisi tellus pulvinar ac et consectetur tincidunt volutpat sed nibh elit donec praesent, amet dolore ullamcorper pulvinar nunc id tempus proin at aliquam aliquet turpis ut volutpat. Dolor lobortis eget adipiscing aliquam sem consectetur nisi sem sit lobortis eget ac diam, consectetur ut volutpat dolor nibh elit erat et elit donec aliquet amet nunc, molestie feugiat lobortis. Mi felis erat praesent nonummy donec aliquet sit nunc tellus, feugiat lobortis, mauris aliquam non feugiat massa mauris ac donec ullamcorper sed laoreet elit donec aliquet amet nunc euismod ipsum. Ante adipiscing nisi aliquet turpis ut tellus feugiat ante at aliquam sem pharetra lobortis mauris ac congue euismod sed mi nonummy dolore ullamcorper pulvinar tincidunt id erat praesent, turpis dolore. Aliquet sit ut tellus feugiat, ante at aliquam, sem sit ut eget lorem donec aliquet amet nunc molestie ipsum ante at ac proin consectetur, magna sem pharetra tincidunt euismod dolor. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="even" r:id="R54cb02181e114f24"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="Rc6401899a0c14952"/>
+          <w:headerReference w:type="even" r:id="Rc38f1460e1e24382"/>
+          <w:headerReference w:type="default" r:id="Re13cae9d01b44d33"/>
+          <w:headerReference w:type="first" r:id="R97b1d7ce28eb4f98"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, paragraph 30: Molestie turpis lorem tincidunt aliquet at sed nunc praesent mauris, dolor dolore proin molestie amet aliquam massa volutpat felis, sit magna et. Euismod at dolor dolore, diam molestie consectetur erat laoreet tellus pharetra sed ut proin, id amet lorem congue mi molestie, dolor donec. Mi, volutpat consectetur erat massa non elit nunc diam elit sed ut proin elit, pulvinar nisi sem elit dolor dolore et eget. Amet aliquam lobortis ullamcorper adipiscing feugiat congue diam mauris sit donec massa pharetra ac mi molestie pharetra congue mi molestie turpis ac. Nunc sem, mauris pulvinar, aliquam nibh, euismod, nonummy tempus, lobortis ullamcorper felis feugiat ullamcorper, felis, sit magna, et id sit nisi mi. Euismod turpis nisi mi id pulvinar nisi et euismod turpis ac tincidunt, aliquet mauris dolor congue aliquet at tincidunt, aliquet mauris dolor. Congue mi molestie, consectetur erat nunc sem eget ipsum nisi et euismod, turpis, aliquam nibh euismod turpis ac lobortis aliquet at feugiat. Dolore diam, felis sit ac laoreet sem mauris pulvinar donec proin eget amet aliquam ante non, nonummy sit magna massa, aliquet sed. Dolore sem, elit sed, nunc sem turpis magna et eget sit aliquam nibh euismod turpis aliquam et euismod turpis aliquam nibh ullamcorper. </w:t>
+        <w:t xml:space="preserve">Section 1, paragraph 30: Id sed mi nonummy aliquam praesent turpis nunc molestie at, magna diam amet tincidunt volutpat erat mi. Nonummy donec diam, adipiscing nisi aliquet ipsum massa molestie lorem proin, adipiscing, aliquam sem pharetra ut eget. Adipiscing donec aliquet amet nunc molestie ipsum, massa mauris, aliquam sem turpis massa mauris lorem ante at. Magna sem sit lobortis volutpat sed et nonummy sit nunc tellus feugiat massa molestie ac proin at. Ac ullamcorper amet congue euismod dolor, mi felis erat praesent amet dolore euismod ipsum ac diam pharetra. Ut eget, lorem et at congue ullamcorper pharetra laoreet id sed et, nonummy congue euismod pulvinar tincidunt. Euismod ipsum massa mauris tempus proin at nonummy donec praesent turpis ut tellus, feugiat lobortis, mauris lorem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Section 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, paragraph 1: Adipiscing nonummy sit erat massa aliquet, elit pulvinar nisi ante. Volutpat turpis, lobortis diam felis lorem, ut mi, id pharetra. Magna mi molestie sit, congue et id, turpis magna mi. Molestie consectetur ac tincidunt, aliquet at lorem ipsum ut proin. Elit sed nunc proin eget pulvinar aliquam lobortis, euismod turpis. Lorem, tincidunt praesent molestie consectetur donec mi mauris sit congue. </w:t>
-[...144 lines deleted...]
-        <w:t xml:space="preserve">Section 2, paragraph 30: Turpis magna nibh tellus sit, magna laoreet aliquet mauris dolor, donec ante molestie pharetra dolore proin. Molestie pharetra donec mi, molestie nonummy ipsum non elit ipsum ut, et eget pulvinar nunc sem. Elit, pulvinar nisi, et elit ipsum dolore aliquet at dolor nunc proin mauris sed tincidunt aliquet. Ac tincidunt aliquet at sed, congue praesent at dolor congue proin volutpat, pharetra dolore mi, molestie. Nonummy tempus lobortis sem felis sit, nisi diam id sit sem elit ipsum massa non consectetur. Erat nunc sem, volutpat amet aliquam nibh euismod amet aliquam lobortis diam mauris feugiat magna praesent. </w:t>
+        <w:t xml:space="preserve">Section 2, paragraph 1: Ullamcorper amet nunc molestie feugiat sed mi felis tempus mi nonummy donec aliquet pulvinar massa mauris. Tempus proin at aliquam sem pharetra congue volutpat feugiat nibh at magna ullamcorper amet, feugiat massa. Mauris, tempus ante consectetur magna, non pharetra congue, euismod pulvinar laoreet eget erat praesent nonummy dolore. Ullamcorper amet nunc molestie donec ante non ut praesent, molestie pharetra donec mi adipiscing donec praesent. Turpis nisi aliquet turpis, ut volutpat feugiat nibh eget erat et nonummy magna euismod, mauris aliquam. Praesent adipiscing nisi tellus, feugiat ante at nisi non feugiat massa mauris ac proin at magna. Ullamcorper dolor tincidunt euismod, sed mi, elit donec praesent molestie lorem sem turpis ut tellus lorem. Ante at aliquam sem consectetur ut molestie lorem proin pharetra ut molestie feugiat et elit ac. Diam, elit, donec ullamcorper felis aliquam sem consectetur magna sem, consectetur congue, non pharetra tincidunt id. Ipsum massa id ipsum proin, turpis nisi aliquet, sit turpis dolore tellus feugiat massa, mauris, lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 2: Ante adipiscing, dolore aliquet sit nunc, tellus ipsum proin, turpis dolore molestie ipsum ante adipiscing nisi aliquet feugiat. Lobortis molestie tempus proin consectetur magna tincidunt felis donec diam pulvinar tincidunt id sed laoreet adipiscing consectetur adipiscing. Feugiat sed nisi nibh euismod amet aliquam lobortis praesent mauris felis pulvinar lorem nonummy, ipsum nunc tellus sit. Lobortis eget, lorem nibh, elit ac diam pharetra, tincidunt volutpat dolor mi elit dolore euismod, dolor laoreet felis. At nisi sem sit nibh mauris ac diam consectetur congue volutpat, lorem et, elit magna volutpat dolor lobortis. Eget sed mi elit dolore ullamcorper pulvinar laoreet felis consectetur nisi non feugiat lobortis mauris magna sem, pharetra. Ut, non pharetra tincidunt eget erat laoreet adipiscing donec praesent turpis nunc molestie feugiat, massa mauris tempus proin. Diam pulvinar tincidunt id tempus mi, nonummy donec tellus pulvinar massa id tempus proin turpis ut id, ipsum. Ante mauris lorem proin turpis, ut volutpat tellus feugiat ante adipiscing, nisi aliquet, pulvinar massa mauris aliquam, praesent. Adipiscing nisi tellus lorem ante at, aliquam sem sit, lobortis, volutpat feugiat nibh eget erat et sem turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 3: Nonummy donec aliquet euismod dolor tincidunt id erat diam amet congue euismod ipsum laoreet adipiscing donec ullamcorper pulvinar massa molestie ipsum. Massa, mauris tempus sem turpis ut mi elit magna diam pulvinar tincidunt eget donec diam, amet tincidunt euismod sed, mi, felis. Aliquam praesent amet nunc molestie ipsum mi adipiscing nisi aliquet ut volutpat, lorem, nibh at ac sem pharetra lobortis eget sed. Laoreet eget donec diam amet congue id ipsum, laoreet elit, dolore aliquet pulvinar massa felis erat magna sem pharetra tincidunt volutpat. Dolor nibh nonummy donec ullamcorper pulvinar nunc id sed mi adipiscing, dolore euismod erat mi nonummy congue, euismod mauris ac proin. Consectetur nisi non dolor lobortis mauris nisi non dolor ante at magna non feugiat, nibh at aliquam non sit lobortis, eget. Lorem proin pharetra pulvinar massa, id tempus ante adipiscing nisi, tellus feugiat massa felis aliquam aliquet turpis ut tellus lorem ante. At, aliquam diam consectetur congue ullamcorper dolor tincidunt eget adipiscing aliquam tellus ipsum ante adipiscing nisi tellus feugiat massa mauris, tempus. Proin consectetur nisi non sit nibh at, amet dolore tellus, ipsum laoreet felis, donec ullamcorper pulvinar laoreet felis aliquam praesent turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 4: Tempus proin consectetur nisi volutpat dolor lobortis volutpat sed nibh elit erat praesent nonummy, congue id adipiscing nisi non feugiat massa mauris ac, sem consectetur ut volutpat feugiat nibh elit. Ac diam nonummy congue volutpat dolor, laoreet elit donec diam non feugiat, nibh mauris ac proin, consectetur congue non pharetra, tincidunt eget sed et amet tincidunt euismod dolor mi felis. Tempus mi nonummy dolore euismod tempus praesent sem pharetra ut volutpat, lorem, proin consectetur ut volutpat lorem proin consectetur congue non dolor tincidunt eget, sed mi elit donec ullamcorper pulvinar. Feugiat tincidunt volutpat dolor et consectetur congue non pharetra tincidunt, eget erat praesent nonummy dolore euismod ipsum laoreet felis tempus mi turpis, nunc euismod tempus mi, adipiscing nonummy congue volutpat. Dolor nunc id sed laoreet id aliquam praesent sit ut tellus feugiat ante at ac sem consectetur nisi non dolor nibh eget ac diam aliquet sit massa felis aliquam praesent. Consectetur nisi sem pharetra congue ullamcorper amet tincidunt eget erat, et nonummy dolore ullamcorper molestie aliquam sem turpis ut molestie lorem ante at magna sem pharetra tincidunt volutpat sed, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 5: Euismod ipsum laoreet felis donec praesent turpis nunc, molestie. Sit lobortis molestie lorem proin euismod, dolor tincidunt id. Tempus ante felis tempus ante mauris ac proin consectetur. Ut non dolor nibh, eget erat et amet, congue. Volutpat dolor massa felis at nisi sem consectetur congue. Euismod sed et elit magna ullamcorper pulvinar tincidunt eget. Erat praesent nonummy congue id erat mi nonummy, dolore. Aliquet volutpat lorem et, at magna non dolor nibh. Eget sed mi elit magna ullamcorper pulvinar tincidunt eget. Erat praesent adipiscing dolore ullamcorper pulvinar lorem proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 6: Ante adipiscing nisi sem turpis nisi non feugiat nibh praesent nonummy dolore tellus sit, nunc molestie lorem proin turpis ut tellus ipsum ante adipiscing nisi tellus. Feugiat massa felis aliquam sem sit lobortis molestie felis tempus praesent amet, nunc euismod pulvinar massa mauris tempus proin at aliquam sem pharetra lobortis molestie ac. Et at ac diam amet tincidunt volutpat felis tempus proin consectetur nisi sem dolor lobortis eget lorem diam consectetur congue non dolor laoreet eget ac diam. Amet congue id sed mi sem sit ut molestie lorem ante, at magna non dolor nibh mauris ac et, consectetur magna ullamcorper pharetra tincidunt id sed. Mi nonummy dolore aliquet amet massa nibh elit magna non feugiat nibh at nisi sem pharetra tincidunt volutpat lorem diam consectetur congue volutpat sed nibh nonummy. Magna non pharetra tincidunt eget sed aliquam, sem turpis ut molestie lorem et at, magna non dolor lobortis mauris ac sem consectetur tincidunt volutpat lorem et. Nonummy magna ullamcorper pharetra congue euismod non dolor nibh eget erat diam nonummy, dolore ullamcorper pulvinar, tincidunt id, tempus ante felis tempus, proin consectetur dolor turpis. Lorem donec lobortis ullamcorper felis, feugiat magna feugiat congue mi volutpat, nonummy erat, ante mauris aliquam sem consectetur nisi non feugiat, nibh at magna non feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 7: Mauris, ac et consectetur magna ullamcorper pharetra tincidunt volutpat, sed aliquam aliquet pulvinar nunc mauris tempus proin, at ac diam consectetur ut volutpat sed et at, magna non pharetra. Tincidunt id erat mi elit dolore massa molestie tempus sem turpis nisi volutpat, dolor tincidunt volutpat dolor, laoreet id sed mi adipiscing donec aliquet pulvinar nunc molestie ipsum proin. At aliquam tincidunt volutpat erat mi elit donec, praesent adipiscing aliquam sem turpis ut non, sit lobortis mauris lorem et elit donec diam amet tincidunt id turpis nisi aliquet. Turpis ut volutpat lorem et praesent euismod turpis nisi sem elit ipsum lorem laoreet euismod pulvinar nisi non pharetra magna mi id ipsum massa massa molestie feugiat ut volutpat. Feugiat tincidunt euismod pulvinar dolore sem mauris pulvinar aliquam lobortis ullamcorper nonummy aliquam ut laoreet non pharetra congue et elit tempus pulvinar, tempus tincidunt ante sem elit ipsum ante. Mauris tempus ante at aliquam nunc mi, tellus at ipsum nunc, aliquet at ullamcorper elit ipsum ante non consectetur tempus nisi nibh aliquet eget amet tempus ut diam felis. Sit ac nunc sem eget, amet lorem tincidunt praesent molestie nonummy mauris pulvinar tempus tincidunt praesent mauris pharetra erat nunc sem eget turpis, lorem tincidunt proin non elit ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 8: Ullamcorper felis pharetra erat, massa et euismod adipiscing lorem, congue praesent nisi, nibh ullamcorper mauris lorem dolore ante non id sit ac laoreet aliquet mauris. Pulvinar tempus lobortis diam id consectetur sed dolore laoreet aliquet at dolor at, dolor aliquam, lobortis, diam adipiscing feugiat donec, ante sem eget ipsum massa. Tellus at ipsum nisi, nibh euismod, amet nisi, sem sit ut volutpat id ipsum mi adipiscing aliquam, aliquet turpis ut tellus lorem ante adipiscing nisi. Non sit lobortis eget sed et at magna diam dolor erat praesent, turpis dolore aliquet sit massa mauris, tempus proin consectetur ut tellus sit nibh. Mauris elit donec diam pharetra laoreet eget erat diam amet dolore euismod pulvinar massa, molestie tempus mi, adipiscing nisi aliquet sit nunc volutpat lorem ante. At magna dolore tellus sit, ut molestie ipsum ante adipiscing aliquam sem, pharetra ut volutpat lorem et consectetur magna non dolor lobortis volutpat sed mi. Nonummy donec euismod dolor, aliquam praesent, adipiscing nisi sem pharetra, lobortis eget lorem proin consectetur ut volutpat lorem nibh at ac diam amet dolore lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 9: Non pharetra, ut euismod dolor tempus ante adipiscing ut molestie feugiat ante, mauris ac proin consectetur congue non lorem nibh elit magna non dolor lobortis, eget ac. Et nonummy turpis nisi tellus, feugiat ante mauris, ac sem sit lobortis mauris ac proin at magna diam pharetra tincidunt eget erat diam consectetur congue volutpat erat. Aliquam sem sit ut molestie lorem ante mauris ac diam consectetur magna non pharetra tincidunt id ipsum laoreet elit donec ullamcorper pulvinar laoreet elit erat aliquet pulvinar. Feugiat nibh mauris magna diam nonummy magna ullamcorper, dolor laoreet eget erat diam pharetra, laoreet eget erat et, amet dolore euismod ipsum mi nonummy, sit lobortis molestie. Lorem, ante at, magna non dolor nibh mauris magna, diam consectetur congue non, pharetra laoreet id erat diam amet congue euismod, ipsum laoreet sem, sit lobortis molestie. Lorem nibh eget erat et nonummy congue volutpat sed nibh nonummy, magna volutpat sed nibh elit donec ullamcorper pharetra laoreet eget, ac diam tellus feugiat lobortis molestie. Feugiat nibh elit erat diam pharetra, tincidunt volutpat dolor laoreet eget donec diam amet, nunc id eget lorem proin consectetur congue ullamcorper pharetra tincidunt euismod ipsum et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 10: Euismod pulvinar massa molestie tempus proin consectetur, ut tellus feugiat lobortis at aliquam proin pharetra congue non dolor laoreet, proin, adipiscing aliquam proin. Consectetur magna, non dolor lobortis eget erat et consectetur, magna ullamcorper pulvinar tincidunt id sed laoreet adipiscing dolore tellus pulvinar lorem et, elit. Ac diam pharetra tincidunt eget sed mi nonummy congue volutpat sed mi elit magna euismod dolor laoreet nonummy magna diam amet tincidunt id. Ipsum sed et at magna non pharetra congue euismod pulvinar, massa id, ipsum mi felis tempus proin consectetur nisi non pharetra tincidunt volutpat. Sed, donec tellus pulvinar nunc id aliquam praesent amet nunc molestie ipsum ante mauris ac proin consectetur nisi volutpat dolor nibh elit ac. Diam nonummy congue volutpat lorem dolore, aliquet sit massa id aliquam praesent turpis ut non sit massa, mauris ac erat dolor donec lobortis. Et tellus consectetur, dolor dolore proin eget adipiscing, feugiat eget, pharetra donec, praesent turpis nunc molestie sit lobortis molestie lorem nibh elit erat. Et nonummy donec ullamcorper dolor laoreet ante mauris ac diam consectetur, magna diam, amet congue ullamcorper, pulvinar massa molestie ipsum ante at aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 11: Turpis magna sem pharetra, tincidunt euismod dolor tincidunt euismod ipsum. Laoreet felis nonummy magna ullamcorper amet congue id sed mi. Elit erat praesent turpis, dolore molestie ipsum ante felis aliquam. Sem turpis nunc molestie lorem proin turpis ut nibh eget. Erat praesent, nonummy donec, ullamcorper pulvinar laoreet, elit donec aliquet. Turpis nunc id tempus mi adipiscing aliquam aliquet pulvinar massa. Felis tempus sem ullamcorper dolor laoreet eget donec, praesent amet. Congue euismod ipsum laoreet, felis aliquam, praesent adipiscing dolore molestie. Tempus mi adipiscing nisi sem, turpis dolor mi elit erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 12: Volutpat lorem proin at congue non dolor laoreet massa mauris aliquam sem consectetur nisi non dolor lobortis, elit. Erat et, nonummy magna ullamcorper pulvinar tincidunt eget sed mi adipiscing dolore tellus, sit nunc et elit ac. Ullamcorper amet congue euismod ipsum massa tellus ipsum, massa mauris, aliquam aliquet pulvinar, ante felis aliquam proin consectetur. Nisi sem pharetra nibh praesent amet, congue euismod sed laoreet adipiscing donec aliquet amet massa id erat, praesent. Turpis nisi aliquet sit lobortis molestie lorem ante at amet nunc id sed mi, adipiscing aliquam praesent sit. Nunc, tellus, feugiat ante adipiscing nisi aliquet sit massa mauris tempus proin at magna sem dolor lobortis volutpat. Mauris aliquam praesent turpis nunc mauris tempus ante mauris lorem et elit magna ullamcorper pharetra, lobortis elit magna. Ullamcorper dolor lobortis eget ac diam consectetur magna ante, felis tempus sem turpis, nisi non sit, lobortis volutpat. Lorem nibh elit erat et nonummy dolore euismod ipsum laoreet, id ullamcorper amet dolore tellus pulvinar massa felis. Tempus sem, sit ut tellus feugiat nibh mauris ac proin pharetra ut volutpat sed et consectetur congue volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 13: Nonummy, donec aliquet turpis dolore tellus eget ac diam consectetur congue ullamcorper dolor nibh. Elit erat praesent amet tincidunt id sed mi felis erat, aliquet amet dolore tellus. Feugiat ante felis pharetra tincidunt, volutpat dolor nibh elit magna diam amet tincidunt id. Sed mi nonummy dolore ullamcorper pulvinar massa id ipsum ante at ac nibh elit. Turpis aliquam aliquet sit massa mauris aliquam proin consectetur, nisi sem pharetra congue non. Dolor laoreet id ipsum laoreet adipiscing aliquam aliquet ipsum ac proin consectetur nisi non. Dolor lobortis eget, erat diam consectetur, congue euismod dolor laoreet eget donec, praesent nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 14: Donec praesent amet dolore tellus feugiat lobortis molestie feugiat, nibh at ac sem dolor tincidunt volutpat sed nibh elit turpis ut. Tellus sit ut volutpat sed et at magna ullamcorper, pharetra tincidunt euismod ipsum mi felis tempus, mi adipiscing nisi, aliquet sit. Massa diam consectetur, congue volutpat sed laoreet eget erat praesent amet dolore ullamcorper pulvinar massa id tempus proin adipiscing nisi aliquet. Sit lobortis molestie, feugiat et elit magna nisi aliquet sit massa mauris lorem proin adipiscing nisi tellus feugiat ante, at ac. Proin consectetur ut volutpat lorem proin consectetur nisi, non id ipsum mi felis aliquam aliquet sit nunc mauris tempus ante, consectetur. Magna sem pharetra, congue ullamcorper pharetra laoreet id sed laoreet elit donec praesent amet nunc et consectetur nisi non dolor lobortis. Eget lorem et elit, magna euismod dolor laoreet elit donec ullamcorper pharetra congue ullamcorper, ipsum laoreet adipiscing donec, ullamcorper pulvinar laoreet. Proin consectetur nisi non feugiat nibh elit ac diam consectetur, tincidunt volutpat lorem et nonummy magna diam pharetra nunc proin turpis. Ut, tellus sit lobortis mauris aliquam sem consectetur nisi volutpat dolor lobortis eget erat et consectetur magna, ullamcorper, pulvinar tincidunt euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 15: Turpis nisi non pharetra lobortis molestie lorem aliquam praesent turpis dolore. Tellus feugiat massa mauris aliquam sem sit nunc molestie lorem ante. At nisi non sit, ut volutpat lorem et at congue ut. Molestie feugiat, ante adipiscing, dolore tellus sit lobortis molestie tempus proin. At ac diam consectetur tincidunt volutpat sed nibh nonummy donec diam. Amet nunc proin turpis ut non feugiat massa mauris nisi aliquet. Feugiat massa molestie ac proin turpis nisi non dolor nibh mauris. Ac diam consectetur congue massa felis donec praesent, turpis ut tellus. Feugiat lobortis molestie lorem nibh at ac diam amet congue volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 16: Adipiscing aliquam sem turpis nunc tellus lorem ante, at ac sem consectetur congue volutpat lorem et. At ac, ullamcorper molestie ipsum ante adipiscing aliquam sem sit ut volutpat feugiat lobortis eget ac. Sem consectetur ut volutpat sed nibh nonummy, congue non pharetra tincidunt proin adipiscing, nisi tellus ipsum. Mi adipiscing, aliquam aliquet turpis lobortis volutpat, lorem ante consectetur, ut non pharetra ut eget lorem. Nibh praesent, nibh euismod, mauris, proin eget amet aliquam tincidunt praesent molestie nonummy pulvinar ut sem. Nonummy donec diam amet dolore tellus sit massa id aliquam praesent adipiscing nisi laoreet id ipsum. Laoreet id ipsum mi adipiscing nisi aliquet pulvinar mi adipiscing nisi tellus, pulvinar ante adipiscing donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 17: Erat mi adipiscing donec praesent turpis dolore aliquet feugiat massa mauris lorem, et consectetur nisi. Non pharetra tempus mi nonummy donec aliquet, sit nunc felis aliquam aliquet sit nunc tellus. Feugiat lobortis molestie lorem et consectetur magna ullamcorper amet congue ante felis nisi tellus ipsum. Massa felis aliquam sem turpis ut tellus, feugiat lobortis eget lorem et at erat diam. Nonummy dolore, id ipsum mi elit erat ut volutpat feugiat lobortis eget erat et nonummy. Donec diam nonummy dolore tellus sit nunc, molestie ipsum proin at, nisi tellus feugiat lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 18: Et elit donec aliquet amet nunc tellus pulvinar massa felis aliquam proin ullamcorper pulvinar laoreet. Euismod pulvinar massa felis aliquam praesent turpis dolore, tellus sit lobortis molestie ac sem turpis. Lobortis mauris tempus proin turpis ut tellus feugiat magna ullamcorper pulvinar nunc euismod ipsum mi. Adipiscing donec aliquet turpis ut tellus ipsum ante at aliquam sem sit lobortis volutpat feugiat. Nibh eget erat dolore tellus pulvinar ante felis donec aliquet, turpis nunc molestie ipsum proin. Turpis nisi tellus ipsum ante adipiscing nisi aliquet turpis lobortis, molestie nonummy, dolore aliquet amet. Nunc tellus ipsum ante felis aliquam aliquet, sit nunc tellus feugiat nibh at aliquam proin. Pharetra congue volutpat dolor lobortis eget erat et tellus, feugiat ante, felis nisi tellus sit. Massa mauris, tempus proin at magna sem pharetra ut eget lorem et, at ut volutpat. Dolor nibh elit magna nunc molestie ipsum mi adipiscing nisi aliquet ipsum ante felis, aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 19: Lobortis eget sed, nibh at, congue non sed laoreet elit ac, ullamcorper amet congue euismod. Sed mi elit dolore euismod sed, tincidunt nibh mauris magna sem pharetra congue non dolor. Laoreet eget donec ullamcorper pharetra tincidunt eget ac diam amet tincidunt, volutpat, ipsum mi nonummy. Dolore lobortis volutpat feugiat lobortis eget ac diam consectetur, congue euismod sed, nibh elit erat. Praesent amet congue, id sed mi, nonummy, congue ullamcorper, amet massa, molestie ipsum magna sem. Pharetra lobortis eget ac sem pharetra lobortis eget ac diam consectetur congue non sed nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 20: Eget sed laoreet, felis erat praesent adipiscing, nisi, aliquet feugiat massa mauris nisi. Magna ullamcorper pulvinar tincidunt lobortis volutpat sed nibh, nonummy, donec diam amet dolore. Ullamcorper nibh, volutpat amet tempus tincidunt praesent felis, lorem nibh, eget lorem et. Consectetur congue nunc molestie tempus proin at nisi sem consectetur nisi non dolor. Nibh eget, sed mi nonummy magna ullamcorper pulvinar laoreet eget erat praesent nonummy. Donec ullamcorper ipsum aliquam sem pharetra congue volutpat feugiat et at nisi, volutpat. Feugiat nibh elit nisi non dolor ante mauris magna sem sit, lobortis mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 21: Proin at congue ullamcorper amet tincidunt volutpat sed et nonummy dolore lobortis molestie tempus proin consectetur ut tellus. Feugiat nibh mauris, ac sem pharetra ut volutpat dolor laoreet, eget erat et amet congue euismod ipsum massa. Id consectetur nisi non, pharetra lobortis volutpat dolor laoreet, felis donec diam amet nunc id sed praesent amet. Tincidunt euismod sed praesent nonummy, dolore, ullamcorper pulvinar ac proin turpis ut molestie lorem et at magna sem. Dolor tincidunt volutpat dolor et nonummy magna ullamcorper, pharetra tincidunt id ipsum massa et, consectetur congue non dolor. Lobortis volutpat sed mi felis donec aliquet amet, nunc tellus pulvinar ante felis aliquam praesent sit nunc molestie. Feugiat nibh mauris lorem donec, aliquet turpis, dolore non sit lobortis, volutpat lorem et consectetur nisi sem dolor. Lobortis volutpat sed et consectetur magna ullamcorper pulvinar tincidunt id sed mi nonummy sit lobortis mauris ac proin. Consectetur magna ullamcorper pharetra tincidunt volutpat sed tincidunt, felis tempus mi, adipiscing nisi aliquet volutpat sed nibh elit. Erat mi adipiscing dolore tellus pulvinar massa felis donec ullamcorper amet nunc id tempus praesent, amet nunc tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 22: Mauris lorem et elit erat praesent nonummy dolore, aliquet non dolor laoreet eget, ac, et, amet congue aliquet pulvinar massa, id tempus mi adipiscing. Nisi aliquet sit massa, felis aliquam sem turpis nunc, molestie nonummy congue non sed nibh eget erat praesent, nonummy dolore, euismod, ipsum et, nonummy. Donec ullamcorper pulvinar laoreet elit, erat aliquet amet nunc euismod ipsum, magna sem, consectetur congue non lorem proin, nonummy magna, non dolor nibh elit. Erat et nonummy tincidunt volutpat sed, mi elit dolore, ullamcorper mauris tempus proin turpis ut tellus feugiat ante mauris, ac, sem pharetra ut volutpat. Sed nibh at, magna ullamcorper dolor, nibh elit ac diam pharetra dolore euismod felis tempus lorem tempus lobortis massa diam euismod adipiscing sed, dolore. Proin volutpat felis sit ac massa tellus, sit magna non feugiat nibh elit ac, diam, consectetur sit nunc molestie tempus proin adipiscing aliquam sem. Consectetur congue non dolor nibh eget erat et nonummy dolore ullamcorper dolor laoreet id, ullamcorper amet nunc euismod ipsum mi adipiscing donec aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 23: Proin consectetur congue, non dolor tincidunt id erat et elit, dolore aliquet turpis, dolore euismod tempus ante adipiscing aliquam proin consectetur adipiscing donec aliquet pulvinar massa. Felis tempus proin at aliquam sem sit ut volutpat, lorem et at ac diam consectetur congue euismod dolor, mi felis consectetur nisi tellus lorem ante at. Ac proin consectetur congue volutpat dolor laoreet eget erat et elit dolore ullamcorper pulvinar massa felis erat praesent, amet nunc euismod eget sed nibh eget, erat. Mi felis tempus praesent turpis nisi non sit lobortis molestie feugiat nibh elit erat et amet congue euismod mauris tempus sem at magna sem pharetra lobortis. Eget sed nibh elit magna ullamcorper pharetra tincidunt id ipsum laoreet felis, aliquam praesent adipiscing dolore tellus feugiat massa mi nonummy donec aliquet amet dolore tellus. Pulvinar ut molestie lorem ante at ac proin nonummy magna non dolor laoreet eget ac et nonummy dolore, ullamcorper pulvinar feugiat lobortis eget ac et nonummy. Magna diam amet dolore, aliquet, pulvinar massa felis donec aliquet pulvinar massa id tempus congue non feugiat nibh elit ac ullamcorper, pharetra congue euismod dolor mi. Felis tempus ante felis donec aliquet sit massa mauris tempus, proin adipiscing nisi tellus feugiat ac et amet dolore euismod sed laoreet elit donec praesent turpis. Dolore aliquet turpis ut sem, pharetra tincidunt volutpat sed et nonummy donec ullamcorper dolor tincidunt lobortis eget, ac proin sit lobortis mauris ac proin consectetur nisi. Volutpat pharetra nibh eget erat et nonummy magna euismod sed nibh elit erat mi nonummy dolore, lobortis eget, sed nibh elit ac diam, amet, congue euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 24: Mauris lorem nibh eget ac diam consectetur magna euismod amet, nunc tellus at dolor tempus proin. Adipiscing nisi tellus ipsum ante at aliquam sem turpis ut volutpat lorem ante consectetur nisi volutpat. Feugiat nibh at magna, non sit lobortis mauris molestie feugiat nibh, mauris ac et at magna. Ullamcorper pharetra tincidunt eget sed et nonummy, dolore ullamcorper pulvinar tincidunt felis erat, diam nonummy nunc. Euismod volutpat sed laoreet, elit donec diam pharetra tincidunt id ipsum laoreet felis donec aliquet turpis. Dolore aliquet sit lobortis, molestie lorem ante at adipiscing donec tellus ipsum ante felis donec aliquet. Turpis ut non, pharetra ut volutpat sed nibh eget, erat et amet, congue euismod dolor mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 25: Tellus sit nunc molestie, lorem ante mauris aliquam sem pharetra ut volutpat id aliquam, proin adipiscing aliquam aliquet sit ut non pharetra tincidunt, volutpat dolor laoreet nonummy, donec. Diam pulvinar tincidunt euismod sed praesent nonummy dolore aliquet volutpat dolor tincidunt eget erat diam amet tincidunt volutpat sed mi, elit donec aliquet pulvinar nunc id tempus mi. Adipiscing aliquam aliquet, consectetur ut non sit ipsum mi adipiscing aliquam praesent turpis nisi non pharetra ut, molestie lorem proin at nisi, sem pharetra tincidunt volutpat dolor laoreet. Felis tempus ac diam nonummy ut volutpat sed, nibh elit donec diam nonummy dolore ullamcorper pulvinar massa id, ipsum mi felis nisi aliquet sit lobortis molestie tempus, sem. Sit mauris aliquam aliquet sit nunc molestie lorem, ante mauris, ac sem pharetra ut non dolor, tincidunt volutpat sed laoreet felis erat praesent, amet, dolore felis erat praesent. Sem consectetur magna diam amet dolore euismod ipsum massa felis dolore ullamcorper pulvinar laoreet id ipsum proin adipiscing dolore molestie eget ac diam consectetur congue euismod sed, laoreet. Id erat praesent nonummy donec, tellus ipsum mi felis aliquam praesent turpis nunc tellus ipsum ante adipiscing nisi aliquet volutpat sed mi nonummy dolore, ullamcorper pulvinar tincidunt id. Tempus mi, adipiscing aliquam praesent sit nunc molestie tempus ante, turpis ut molestie ipsum ante adipiscing nisi aliquet volutpat, sed et nonummy dolore ullamcorper dolor laoreet, felis tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 26: Ut tellus lorem ante at nisi sem pharetra congue non feugiat nibh eget erat diam amet feugiat ante adipiscing aliquam sem. Consectetur nisi, non dolor nibh mauris, ac et, nonummy magna ullamcorper pharetra tincidunt euismod, ipsum laoreet felis aliquam aliquet non dolor. Nibh eget ac sem pharetra lobortis eget erat et nonummy magna, ullamcorper dolor nibh nonummy magna ullamcorper pharetra nunc id sed. Mi adipiscing donec ullamcorper at ac sem consectetur ut volutpat, lorem proin consectetur magna, sem, pharetra congue volutpat dolor laoreet elit. Donec diam dolor laoreet eget, donec ut tellus ipsum ante at ac, sem pharetra ut volutpat ac nibh elit nisi non. Dolor lobortis mauris magna non feugiat ante at nisi non feugiat nibh praesent adipiscing dolore, ullamcorper pulvinar nunc molestie ipsum ac. Feugiat ac, dolore, ante volutpat pulvinar nisi nibh euismod mauris pharetra erat ut diam, elit, sed laoreet felis elit erat mi. Nonummy donec aliquet amet, nunc molestie ipsum ante adipiscing, nisi tellus pulvinar, nunc non pharetra congue euismod sem pharetra ut volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 27: Id ipsum magna diam nonummy donec aliquet amet dolore aliquet sit ut, tellus feugiat nibh eget lorem diam pharetra ut volutpat sed nibh at magna ullamcorper id, ipsum massa at. Aliquam sem consectetur ut volutpat feugiat lobortis elit ac diam consectetur tincidunt eget lorem nibh nonummy congue, non pharetra tincidunt id at aliquam proin, consectetur magna non feugiat nibh elit. Ac diam, amet congue euismod sed et nonummy magna ullamcorper pulvinar laoreet id erat praesent nonummy nunc euismod mauris ac sem pharetra lobortis molestie lorem et at congue non dolor. Tincidunt eget erat et nonummy magna euismod dolor, laoreet felis tempus praesent non feugiat nibh mauris ac sem sit lobortis eget lorem, proin consectetur congue volutpat feugiat et at nisi. Non feugiat lobortis elit, magna non pharetra congue, ante mauris tempus proin adipiscing aliquam sem, pharetra ut volutpat sed nibh elit ac diam, nonummy dolore euismod dolor laoreet elit donec. Aliquet, turpis nunc euismod, ipsum ac et, elit donec praesent nonummy dolore aliquet sit ut, tellus feugiat lobortis molestie feugiat nibh eget erat et nonummy sit ut, volutpat feugiat lobortis. Volutpat lorem nibh nonummy magna ullamcorper dolor laoreet, eget sed mi adipiscing, tempus proin adipiscing ut tellus feugiat massa mauris ac et, aliquet adipiscing nisi aliquet sit lobortis volutpat feugiat. Lobortis eget lorem et nonummy donec praesent amet dolore tellus ipsum laoreet felis tempus ante adipiscing nisi tellus feugiat, ac et nonummy dolore ullamcorper dolor laoreet id tempus mi adipiscing. Donec praesent sit nunc molestie tempus proin turpis nunc id tempus, proin turpis dolore tellus feugiat ac diam pharetra tincidunt volutpat erat, et consectetur congue euismod dolor tincidunt id tempus. Mi adipiscing donec tellus, pulvinar massa felis aliquam praesent turpis nunc molestie ipsum sed mi nonummy donec, aliquet amet tincidunt id erat praesent turpis dolore tellus pulvinar massa mauris tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 28: Lobortis eget sed laoreet ante, at ac proin consectetur magna non dolor lobortis elit ac. Et nonummy magna, euismod dolor laoreet eget erat praesent amet nunc id sed mi non. Sit lobortis mauris ac sem turpis lobortis molestie, lorem et at magna sem pharetra tincidunt. Euismod sed laoreet elit donec diam amet tincidunt ante adipiscing nisi non, feugiat lobortis at. Aliquam non pharetra lobortis molestie feugiat nibh elit magna non feugiat nibh mauris magna sem. Dolor lobortis eget sed nibh tellus sit massa id ipsum, proin turpis, ut tellus ipsum. Massa molestie ac proin consectetur, ut, volutpat feugiat et at magna diam, pharetra, ipsum ante. Mauris lorem proin at, magna sem consectetur congue non sed et at magna ullamcorper dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 29: Tincidunt volutpat, dolor laoreet felis erat, mi adipiscing dolore sem sit nunc mauris tempus proin adipiscing aliquam non, sit lobortis, congue ullamcorper. Pulvinar massa molestie ipsum ante mauris tempus ante consectetur magna, sem nonummy magna ullamcorper pulvinar tincidunt id erat praesent amet tincidunt euismod. Mauris lorem et consectetur congue ullamcorper dolor nibh at magna sem dolor lobortis eget sed mi, elit magna ullamcorper amet nunc euismod. Pulvinar, massa, molestie lorem congue non dolor nibh eget magna non dolor lobortis eget ac diam pharetra tincidunt volutpat erat diam pharetra. Tincidunt, volutpat sed nibh elit donec, nunc mauris tempus proin adipiscing nisi tellus feugiat massa molestie ac proin pharetra ut non dolor. Lobortis eget ac diam nonummy magna euismod dolor, laoreet elit turpis ut tellus feugiat ante at aliquam non sit lobortis mauris ac. Proin consectetur congue, non feugiat, nibh eget ac diam consectetur, congue euismod dolor mi nonummy turpis nisi non sit lobortis, mauris ac. Et nonummy, congue ullamcorper dolor laoreet eget erat diam, pharetra lobortis eget erat dolore aliquet feugiat massa mauris tempus proin at magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 30: Laoreet eget erat praesent nonummy donec aliquet pulvinar massa id tempus, praesent turpis, nisi sem sit, lobortis mauris tempus sem consectetur dolor tincidunt felis erat diam nonummy. Nunc euismod ipsum laoreet nonummy dolore id sed mi felis aliquam, praesent adipiscing nisi aliquet sit lobortis mauris, lorem erat aliquet amet tincidunt id tempus ante adipiscing. Donec, aliquet sit nunc mauris lorem ante at nisi tellus, feugiat, massa, mauris aliquam sem turpis lobortis volutpat ac, dolore ullamcorper dolor laoreet felis donec diam pulvinar. Tincidunt euismod tempus mi nonummy nunc id erat mi adipiscing donec ullamcorper, pulvinar massa id consectetur congue volutpat feugiat lobortis eget ac diam consectetur congue euismod sed. Mi nonummy magna ullamcorper dolor nibh elit donec diam amet, congue euismod ipsum laoreet adipiscing pharetra, ut non, pharetra tincidunt volutpat sed et nonummy donec ullamcorper pulvinar. Tincidunt id erat diam amet nunc euismod ipsum pharetra sed, ut laoreet aliquet at dolor at sed dolor donec lobortis sem elit, tempus mi felis aliquam praesent. At ac et nonummy magna diam nonummy congue massa molestie lorem proin pharetra ut volutpat feugiat et consectetur nisi non, dolor nibh mauris ac diam consectetur congue. Ullamcorper pulvinar tincidunt id sed, mi felis pharetra congue non dolor laoreet eget sed mi nonummy dolore aliquet pulvinar nunc tellus, feugiat lobortis molestie lorem proin, at. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="even" r:id="R345986b5947243f8"/>
-      <w:headerReference w:type="default" r:id="Rf53103427f754854"/>
+      <w:headerReference w:type="even" r:id="R1a63ec25fefb47be"/>
+      <w:headerReference w:type="default" r:id="Ra501945716594927"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1034,51 +1034,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rfaf6412621b442b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R50f86e645b414ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd7a48694ca134e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R54cb02181e114f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="R2f823291ebd7463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header3.xml" Id="Rc6401899a0c14952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="R345986b5947243f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header5.xml" Id="Rf53103427f754854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rea5b9d482d9e4e7b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra955661b846744a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R08896c96a9a644ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R36facb836c6b44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rc38f1460e1e24382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="Re13cae9d01b44d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header3.xml" Id="R97b1d7ce28eb4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="R1a63ec25fefb47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header5.xml" Id="Ra501945716594927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R12851b492f834df9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>