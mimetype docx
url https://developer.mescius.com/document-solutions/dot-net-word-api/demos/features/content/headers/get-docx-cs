--- v10 (2026-06-18)
+++ v11 (2026-08-03)
@@ -1,381 +1,381 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5da1cb53a2994cce" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdbeb11ae05974a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R264b3225dd7a4ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R410097b337bd4baa" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R318458053dd74c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re4f10398c7b34608" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Section 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, paragraph 1: Consectetur laoreet ut praesent adipiscing tempus nibh mauris sed laoreet, id sed massa molestie sit, lobortis volutpat, dolor nibh eget. Pulvinar nunc euismod mauris lorem nunc euismod, pulvinar massa mauris donec aliquet sit nunc molestie, tempus proin at lorem et. At magna diam amet, congue euismod, dolor laoreet proin turpis ut non dolor lobortis mauris sed et nonummy donec diam. Amet dolore ullamcorper sit ut, non, pharetra congue non feugiat nibh elit, ac diam pharetra ipsum ante felis nisi tellus. Sit ut tellus tempus proin adipiscing nisi non feugiat nibh mauris ac sem consectetur ut non dolor lobortis aliquet turpis. Dolore aliquet sit massa molestie tempus proin consectetur nisi tellus lorem, proin at magna sem consectetur congue non dolor nibh. Eget, sed mi, nonummy donec, ut molestie lorem nibh at, ac diam pharetra tincidunt volutpat dolor, laoreet felis donec diam. Amet nunc tellus pulvinar laoreet id tempus proin adipiscing ut tellus feugiat sed et nonummy dolore ullamcorper pulvinar nunc euismod. Elit ac sem pharetra tincidunt, euismod dolor tincidunt id sed mi felis consectetur magna ullamcorper pharetra laoreet, eget erat mi. Felis erat praesent amet dolore molestie ipsum mi diam nonummy lorem ut praesent tellus elit sit ac nibh ullamcorper mi. </w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">Section 1, paragraph 29: Nunc magna mi sem euismod turpis ac, congue, ante volutpat consectetur pulvinar magna, laoreet tellus pulvinar massa mauris lorem ante adipiscing adipiscing dolore ullamcorper pulvinar massa, felis tempus proin at. Aliquam sem at magna diam consectetur congue, ullamcorper pulvinar laoreet felis, erat praesent adipiscing donec aliquet non dolor laoreet elit donec ullamcorper amet congue euismod ipsum et nonummy dolore ullamcorper. Pulvinar nunc molestie tempus mi turpis nisi euismod ipsum massa mauris tempus donec diam amet tincidunt id sed laoreet adipiscing donec aliquet, pulvinar laoreet felis donec praesent, amet massa id. Tempus mi turpis nisi tellus pulvinar ac et consectetur tincidunt volutpat sed nibh elit donec praesent, amet dolore ullamcorper pulvinar nunc id tempus proin at aliquam aliquet turpis ut volutpat. Dolor lobortis eget adipiscing aliquam sem consectetur nisi sem sit lobortis eget ac diam, consectetur ut volutpat dolor nibh elit erat et elit donec aliquet amet nunc, molestie feugiat lobortis. Mi felis erat praesent nonummy donec aliquet sit nunc tellus, feugiat lobortis, mauris aliquam non feugiat massa mauris ac donec ullamcorper sed laoreet elit donec aliquet amet nunc euismod ipsum. Ante adipiscing nisi aliquet turpis ut tellus feugiat ante at aliquam sem pharetra lobortis mauris ac congue euismod sed mi nonummy dolore ullamcorper pulvinar tincidunt id erat praesent, turpis dolore. Aliquet sit ut tellus feugiat, ante at aliquam, sem sit ut eget lorem donec aliquet amet nunc molestie ipsum ante at ac proin consectetur, magna sem pharetra tincidunt euismod dolor. </w:t>
+        <w:t xml:space="preserve">Section 1, paragraph 1: Tincidunt felis sit tempus nunc non nonummy erat, laoreet et eget ipsum nunc tellus sit, lobortis volutpat feugiat dolore praesent adipiscing lorem, nibh mauris erat mi felis tempus. Massa tellus feugiat lobortis eget lorem tempus praesent adipiscing aliquam proin eget, erat et, nonummy donec praesent turpis nisi sem, consectetur magna non, pharetra congue euismod sed nibh. Elit erat praesent, sem consectetur congue non pharetra, laoreet euismod ipsum laoreet id ipsum ante mauris ac et, at erat, et nonummy magna diam amet nunc magna ullamcorper. Nonummy donec praesent turpis ut non pharetra congue non pharetra congue euismod pulvinar massa tellus, ipsum massa molestie lorem ante, at ac et nonummy congue ut tellus sit. Lobortis volutpat sed nibh eget, sed, laoreet felis tempus proin adipiscing nisi sem consectetur nisi non pharetra, lobortis euismod dolor tincidunt, felis erat mi non pharetra, congue non. Pulvinar, tincidunt id ipsum mi sem eget sed mi elit donec mi adipiscing nisi aliquet turpis ut volutpat, feugiat at magna et elit donec praesent amet, nunc euismod. Pulvinar ut non pharetra ut, non, dolor laoreet, id ipsum laoreet felis tempus ante felis lorem nibh mauris adipiscing nisi proin consectetur magna sem consectetur donec praesent nonummy. Aliquam proin adipiscing nisi non pharetra lobortis volutpat, feugiat lobortis at ac et nonummy dolore aliquet amet dolor tincidunt volutpat sed laoreet eget sed laoreet felis aliquam praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 2: Elit, erat praesent, turpis nisi sem at, magna. Diam nonummy erat mi adipiscing donec aliquet turpis. Pulvinar tincidunt, euismod, pulvinar massa molestie ipsum massa. Molestie feugiat nibh eget erat et nonummy donec. Aliquet turpis nisi sem turpis ut volutpat id. Ipsum massa molestie feugiat nibh, mauris, lorem, proin. At congue non, dolor congue euismod pulvinar, massa. Molestie feugiat lobortis molestie lorem et at magna. Diam pharetra ipsum ante mauris lorem ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 3: Nisi sem consectetur ac et elit erat praesent ullamcorper, pharetra congue ullamcorper pulvinar dolore euismod pulvinar massa tellus feugiat lobortis eget sed. Laoreet euismod ipsum, nunc tellus feugiat lobortis molestie lorem nibh, elit volutpat feugiat lobortis volutpat sed laoreet id tempus ante mauris lorem. Nibh eget lorem et eget donec praesent nonummy donec praesent adipiscing aliquam proin, pharetra pulvinar nunc id tempus ante mauris, lorem proin. At magna sem consectetur magna ullamcorper amet tincidunt euismod ipsum, massa id lorem ante adipiscing nonummy dolore ullamcorper pulvinar nunc tellus sit. Nisi ullamcorper pharetra congue euismod pulvinar tincidunt id pulvinar massa mauris, tempus ante mauris ac, et nonummy magna diam, pharetra feugiat massa. Molestie feugiat lobortis eget erat laoreet, felis tempus mi adipiscing aliquam proin at ac et, nonummy donec ullamcorper pulvinar tincidunt, euismod ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 4: Ac et at ac diam nonummy. Erat mi mauris aliquam magna aliquet. Turpis aliquam sem at nisi sem. Pharetra congue non pharetra nunc tellus. Turpis nisi non consectetur, congue non. Pharetra tincidunt, euismod dolor laoreet proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 5: Consectetur ac et elit donec, mi felis aliquam proin at ac proin at ac diam tellus. Sit ut volutpat feugiat nibh elit ac et nonummy, erat mi felis aliquam sem consectetur, nisi. Sem consectetur magna non, sed laoreet eget ac praesent tellus sit lobortis volutpat dolor nibh elit. Erat mi felis donec aliquet amet nunc euismod ipsum massa, molestie feugiat lobortis eget sed nibh. Nonummy donec aliquam proin pharetra ut volutpat, feugiat lobortis elit erat diam amet congue euismod dolor. Tincidunt, id tempus mi felis aliquam praesent turpis nunc tincidunt id, ipsum laoreet, felis tempus ante. At aliquam proin consectetur magna diam amet, congue ullamcorper pulvinar tincidunt euismod sit, massa molestie feugiat. Tincidunt volutpat dolor tincidunt nibh, eget sed tincidunt euismod ipsum laoreet molestie ipsum massa molestie feugiat. Lobortis, eget sed mi felis tempus praesent, turpis nisi sem, consectetur, magna sem pharetra, ipsum, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 6: Amet dolore aliquet turpis nisi, sem ullamcorper pulvinar massa id tempus mi felis nisi, sem turpis magna sem consectetur. Congue diam nonummy dolore, praesent adipiscing nisi sem at ac mi id at, congue non amet congue euismod pulvinar. Dolore aliquet turpis nisi non pharetra tincidunt ullamcorper amet, nunc id ipsum nunc molestie sit lobortis mauris, ac, dolore. Aliquet turpis dolore molestie ipsum massa felis aliquam sem consectetur nisi non dolor tincidunt volutpat sed laoreet eget sed. Laoreet felis aliquam magna, diam pharetra congue euismod, ipsum massa id ipsum ante felis aliquam sem turpis nisi sem. Pharetra tincidunt euismod dolor laoreet eget sed ante felis tempus praesent, ullamcorper pharetra laoreet eget erat diam amet congue. Euismod ipsum massa molestie feugiat massa mauris lorem nibh mauris lorem et elit, erat praesent adipiscing aliquam praesent turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 7: Ac et at ac, et nonummy donec aliquet. Non dolor lobortis eget sed mi elit erat. Praesent nonummy dolore aliquet sit ut molestie ipsum. Nibh mauris ac proin pharetra congue ullamcorper amet. Donec lobortis volutpat dolor tincidunt, volutpat dolor laoreet. Felis tempus ante felis donec praesent turpis nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 8: Sem consectetur magna diam amet dolore ullamcorper amet nunc tellus sit lobortis volutpat lorem proin mauris lorem et elit, erat mi felis aliquam aliquet eget ac proin. Consectetur magna ullamcorper amet dolore ullamcorper amet nunc molestie ipsum massa molestie feugiat nibh mauris ac diam consectetur magna diam nonummy dolore lobortis eget ac et at. Erat praesent adipiscing donec aliquet turpis dolore molestie ipsum massa molestie lorem, et at, ac et consectetur congue ullamcorper amet nunc, nibh eget ac diam elit donec. Praesent adipiscing donec aliquet, turpis dolore aliquet sit lobortis, volutpat feugiat nibh elit erat diam consectetur magna ullamcorper molestie, lorem nibh mauris sed laoreet eget erat mi. Nonummy aliquam aliquet amet nunc tellus sit ut non dolor lobortis eget sed laoreet felis tempus mi felis consectetur magna diam amet nunc euismod pulvinar, massa id. Tempus proin at aliquam non sit lobortis molestie lorem et at magna non, dolor lobortis eget sed aliquam proin at ac diam, nonummy magna ullamcorper nonummy donec. Praesent at aliquam proin pharetra ut non pharetra tincidunt volutpat turpis, nisi sem consectetur nisi sem consectetur congue ullamcorper pulvinar nunc euismod ipsum nunc molestie feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 9: Diam nonummy congue aliquet amet dolore, tellus sit lobortis molestie feugiat nibh eget. Turpis dolore aliquet sit nisi sem pharetra magna ullamcorper pharetra tincidunt euismod pulvinar. Ut tellus, sit lobortis molestie feugiat et elit ac et elit donec, aliquet. Sem pharetra tincidunt euismod dolor tincidunt id sed mi adipiscing, aliquam proin adipiscing. Aliquam proin, at ac et felis tempus ante at ac proin at turpis. Dolore aliquet turpis ut non pharetra tincidunt euismod pulvinar tincidunt euismod ipsum massa. Molestie feugiat massa, mauris lorem proin at congue diam tellus ipsum ante mauris. Tempus proin turpis nisi sem dolor lobortis volutpat lorem et nonummy, magna diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 10: Molestie, sit ut volutpat dolor lobortis volutpat sed laoreet felis, erat mi adipiscing aliquam sem turpis nisi non pharetra congue, massa mauris lorem ante mauris, aliquam proin consectetur ac. Et nonummy, dolore aliquet turpis nisi, sem turpis ut volutpat, pharetra tincidunt volutpat lorem diam tellus pulvinar nunc molestie tempus proin at aliquam, sem consectetur congue ullamcorper amet dolore. Praesent, at lorem et at ac et elit magna ullamcorper dolor laoreet sem turpis ut non pharetra ut volutpat sed laoreet id sed laoreet id tempus proin at aliquam. Proin consectetur magna sem pharetra tincidunt volutpat felis aliquam sem consectetur, nisi sem pharetra congue non pharetra tincidunt euismod ipsum laoreet id tempus proin at ac sem consectetur magna. Diam amet congue euismod sed lorem, proin consectetur nisi diam consectetur congue euismod dolor laoreet eget sed laoreet felis tempus, proin at aliquam proin consectetur magna non dolor lobortis. Eget sed aliquam sem consectetur nisi sem consectetur, congue ullamcorper amet nunc tellus ipsum, massa id ipsum massa, mauris lorem et, elit amet, nunc aliquet sit lobortis volutpat feugiat. Nibh, eget dolor laoreet id tempus mi felis tempus proin at ac sem nonummy congue diam amet, dolore ullamcorper turpis pharetra tincidunt euismod sed laoreet id tempus ante mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 11: Sit lobortis volutpat dolor laoreet id sed mi felis aliquam aliquet turpis nisi sem pharetra ut, non dolor lobortis volutpat mauris lorem ante mauris lorem mi felis erat praesent nonummy. Donec aliquet turpis ut tellus sit, lobortis eget lorem nibh elit erat laoreet id at ac sem pharetra tincidunt eget sed laoreet felis tempus mi adipiscing aliquam praesent turpis ut. Tellus pharetra congue non dolor tincidunt id ipsum laoreet felis erat nisi, non pharetra tincidunt euismod pulvinar, nunc euismod pulvinar ut tellus pharetra ut volutpat sed nibh eget sed mi. Felis aliquam proin adipiscing amet congue euismod ipsum laoreet id ipsum ante felis nisi sem turpis nunc molestie lorem nibh mauris magna sem nonummy donec diam nonummy dolore ullamcorper pulvinar. Laoreet sem consectetur congue volutpat dolor lobortis euismod dolor tincidunt euismod tempus mi felis lorem ante consectetur nisi diam consectetur magna non pharetra congue tellus pulvinar massa id at magna. Diam amet congue, euismod dolor massa molestie ipsum ante mauris lorem nibh volutpat dolor tincidunt id ipsum mi, et elit donec praesent adipiscing donec praesent adipiscing nisi aliquet sit ut. Non pharetra tincidunt euismod dolor tincidunt id ipsum massa, molestie feugiat nibh eget lorem donec aliquet pulvinar ut molestie ipsum ante adipiscing aliquam sem sit lobortis molestie, lorem et elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 12: Pulvinar nunc euismod pulvinar massa tellus sit ut volutpat pharetra congue euismod ipsum lorem nibh elit ac et. Nonummy dolore aliquet turpis nunc tellus feugiat lobortis molestie lorem ante at magna non pharetra, ut non dolor. Tincidunt euismod at aliquam sem sit ut volutpat dolor tincidunt id sed laoreet, felis, tempus mi adipiscing tempus. Sem consectetur magna sem dolor tincidunt volutpat, dolor tincidunt ante mauris lorem et elit magna diam amet congue. Ullamcorper ipsum, massa molestie feugiat dolor laoreet felis erat, praesent adipiscing aliquam sem at nonummy donec tellus sit. Ut tellus feugiat ut volutpat lorem et at magna diam nonummy dolore aliquet, amet nunc tellus feugiat ante. Mauris lorem nibh mauris lorem, donec aliquet sit massa molestie tempus ante mauris ac proin at ac, mi. Felis tempus ante at aliquam sem turpis nisi sem consectetur magna praesent nonummy dolore lobortis mauris lorem nibh. Elit erat praesent nonummy, donec aliquet amet dolore tellus ipsum ante mauris aliquam sem consectetur magna nunc tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 13: Pulvinar nunc molestie sit ipsum laoreet id, ipsum lobortis volutpat sed nibh elit ac diam nonummy donec aliquet amet nunc tellus, sit. Ut volutpat pharetra, magna diam amet nunc ante mauris ac diam consectetur magna ullamcorper nonummy dolore ullamcorper pulvinar massa id sit congue. Non dolor lobortis, volutpat erat et nonummy donec diam nonummy pharetra, tincidunt euismod dolor tincidunt id sed mi, adipiscing donec ullamcorper amet. Nunc molestie ipsum massa molestie aliquam sem turpis lobortis volutpat lorem ipsum massa mauris, nisi aliquet turpis ut, non pharetra congue ullamcorper. Amet congue euismod ipsum laoreet adipiscing donec, praesent, turpis dolore aliquet feugiat ante felis tempus proin ullamcorper pulvinar nunc euismod pulvinar massa. Molestie feugiat nibh mauris lorem diam nonummy, magna diam amet dolore ullamcorper pulvinar massa molestie ipsum ante mauris ac et at pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 14: Et elit erat praesent felis tempus ante laoreet id tempus, proin at aliquam proin consectetur congue, ullamcorper pharetra congue ullamcorper pulvinar. Tincidunt euismod pulvinar massa mauris, tempus ante mauris magna et elit sit nunc, molestie ipsum ante mauris sed nibh elit, ac. Et nonummy dolore aliquet pulvinar nunc molestie feugiat massa molestie lorem, ante mauris ac diam, aliquet sit nisi sem consectetur magna. Praesent, nonummy dolore ullamcorper amet dolore tellus sit ut volutpat dolor lobortis eget sed laoreet felis erat nunc molestie tempus ante. At ac et nonummy donec praesent nonummy congue ullamcorper, amet nunc tellus sit, lobortis volutpat dolor tincidunt volutpat sed, mi felis. Tempus, ante mi felis ipsum ante, felis aliquam proin adipiscing ac sem sit lobortis eget, dolor laoreet eget sed massa id. Tempus, mi, felis tempus sem turpis ut non, felis erat praesent adipiscing donec aliquet sit ut tellus, feugiat nibh eget lorem. Nibh eget erat et nonummy dolore aliquet amet dolore molestie feugiat pulvinar, nunc tellus pulvinar massa mauris tempus ante at nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 15: Dolore aliquet adipiscing nisi tellus sit ut molestie feugiat lobortis eget erat mi elit donec praesent felis aliquam sem, turpis ut dolore. Aliquet sit nisi, non, sit euismod at amet lorem, ut praesent id tempus nibh at aliquam non sit ut non dolor lobortis. Euismod, amet amet dolore ullamcorper pulvinar nunc euismod tempus ante felis aliquam proin consectetur magna diam consectetur congue ullamcorper pharetra donec aliquet. Turpis dolore tellus feugiat massa mauris lorem lobortis eget sed laoreet felis erat, tempus ante, mauris lorem ante at aliquam proin at. Ac diam amet dolore aliquet amet nunc tellus feugiat lobortis molestie tempus proin consectetur magna nunc tellus sit nunc molestie feugiat nibh. Mauris, lorem, nibh elit erat praesent nonummy, dolore, aliquet amet dolore aliquet turpis lobortis molestie lorem et, elit, ac et sem turpis. Nisi sem, pharetra congue ullamcorper dolor nunc euismod sed, massa molestie feugiat massa molestie feugiat lobortis eget erat et nonummy dolore ullamcorper. Pulvinar nunc tincidunt euismod pulvinar tincidunt euismod pulvinar, massa mauris lorem nibh mauris ac et, elit erat praesent nonummy donec aliquet amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 16: Congue ullamcorper amet nunc, euismod eget sed et elit sed laoreet molestie lorem ante at aliquam. Sem at ac et, nonummy dolore aliquet turpis nisi aliquet, feugiat lobortis molestie, tempus congue ullamcorper. Amet nunc euismod sed praesent adipiscing, donec aliquet, turpis, nisi sem consectetur magna ullamcorper nonummy donec. Praesent at ac proin at ac sem ante mauris ac diam, nonummy, magna diam, amet, dolore. Aliquet sit ut non sit ut non amet congue euismod pulvinar massa molestie ipsum ante felis. Tempus magna aliquet amet nunc tellus pulvinar ante molestie lorem ante adipiscing aliquam sem consectetur magna. Ullamcorper, pharetra tincidunt, euismod ipsum massa id ipsum ante et nonummy dolore aliquet turpis dolore tellus. Sit nunc tellus feugiat nibh mauris ac et nonummy donec diam amet tincidunt id ipsum massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 17: Et elit erat et elit tempus mi mauris lorem ante at, ac et proin at nonummy turpis amet. Donec ut massa et, volutpat turpis nisi ante ullamcorper felis, lorem lobortis euismod amet dolore praesent at lorem. Laoreet aliquet nunc dolore ante diam, felis feugiat magna tincidunt, aliquet volutpat adipiscing dolor tempus nisi nibh tellus. Adipiscing lorem laoreet id erat mi adipiscing aliquam proin diam amet dolore ullamcorper molestie volutpat felis pharetra erat. Nisi tincidunt aliquet mauris pulvinar feugiat erat ut laoreet praesent volutpat felis pharetra ipsum aliquet mauris consectetur, ipsum. Magna dolore, nibh, diam tellus nonummy erat nunc tellus sit lobortis eget sed nibh eget erat diam, nonummy. Donec praesent adipiscing nisi aliquet euismod, dolor, laoreet id tempus massa mauris lorem nibh, at lorem nibh elit. Erat mi adipiscing tempus proin, adipiscing aliquam sem consectetur magna, ullamcorper dolor tincidunt ut volutpat dolor lobortis euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 18: Feugiat lobortis volutpat, id feugiat ut non, pharetra tincidunt id ipsum laoreet id ipsum. Ante mauris lorem ante mauris erat et elit erat praesent nonummy dolore tellus sit. Sed laoreet eget erat mi nonummy congue ullamcorper pulvinar massa molestie ipsum massa molestie. Lorem et at magna et felis erat diam, nonummy nunc nibh mauris ac et. Elit erat mi, adipiscing aliquam praesent turpis dolore, tellus feugiat massa mauris ac et. Elit ac diam consectetur magna ullamcorper amet nunc euismod volutpat sed nibh eget erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 19: Diam nonummy donec praesent adipiscing amet dolore ullamcorper amet dolore aliquet, consectetur magna sem pharetra congue ullamcorper amet nunc tellus pulvinar massa molestie ipsum nibh volutpat dolor tincidunt, ullamcorper, amet. Pharetra dolore aliquet pulvinar nunc molestie ipsum massa volutpat pharetra tincidunt volutpat sed laoreet eget sed praesent nonummy donec aliquet, sit nunc id tempus praesent ullamcorper amet congue ullamcorper amet. Nisi aliquet turpis ut non dolor tincidunt volutpat dolor tincidunt euismod tempus mi mauris tempus ante adipiscing aliquam congue euismod ipsum, massa molestie ipsum, ante, mauris ac proin consectetur magna. Sem consectetur magna ullamcorper amet tincidunt id tempus mi felis aliquam praesent sit, nunc molestie eget donec praesent nonummy, congue ullamcorper pulvinar nunc id erat mi turpis nisi aliquet sit. Ut non pharetra, tincidunt volutpat dolor laoreet, id sed mi adipiscing donec ut volutpat, dolor, laoreet eget erat et nonummy erat praesent adipiscing nisi aliquet turpis nisi diam consectetur donec. Ullamcorper, amet sit nibh eget lorem et elit magna diam amet dolore ullamcorper amet dolore tellus feugiat massa, molestie lorem et consectetur magna sem pharetra tincidunt euismod dolor tincidunt ante. At ac diam, consectetur congue ullamcorper dolor tincidunt id sed laoreet adipiscing donec praesent amet dolore aliquet feugiat lobortis, molestie feugiat et at, magna sem id ipsum ante mauris aliquam. Praesent turpis, nisi sem pharetra ut non dolor laoreet eget erat et nonummy congue aliquet amet nisi aliquet sit lobortis volutpat feugiat erat mi adipiscing aliquam proin consectetur magna sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 20: Ullamcorper turpis nisi non sit ut ullamcorper amet, dolore ullamcorper amet nunc tellus turpis nunc non, dolor erat praesent adipiscing, donec, praesent adipiscing ac. Et elit erat, mi nonummy dolore aliquet turpis, nisi sem consectetur magna sem pharetra congue ullamcorper molestie lorem proin at ac et nonummy donec. Praesent adipiscing tempus ante adipiscing ac proin at magna diam pharetra tincidunt ullamcorper pulvinar nunc id ipsum mi adipiscing feugiat lobortis eget lorem nibh. Eget tempus mi adipiscing aliquam praesent adipiscing nisi non pharetra, ut, ullamcorper pharetra tincidunt id pulvinar massa id ipsum magna sem pharetra tincidunt volutpat. Dolor tincidunt id tempus mi felis donec aliquet pulvinar nunc molestie, ipsum ante at nisi sem sit lobortis molestie feugiat nibh ut volutpat dolor. Lobortis eget sed mi elit erat mi nonummy nunc euismod ipsum laoreet id lorem ante mauris ac proin consectetur congue non dolor tincidunt volutpat. At ac, sem sit ut non dolor lobortis volutpat sed, laoreet elit magna praesent amet dolore tellus pulvinar ut congue ullamcorper amet dolore molestie. Feugiat massa molestie lorem nibh eget erat, et elit donec mi adipiscing dolore tellus sit nunc molestie feugiat lobortis mauris ac et ullamcorper pulvinar. Massa tellus, feugiat ante at aliquam proin consectetur magna sem, pharetra, congue euismod pulvinar tincidunt euismod ipsum nunc molestie feugiat lobortis volutpat, pharetra nunc. Aliquet ullamcorper nonummy dolore, aliquet amet nisi, aliquet feugiat lobortis molestie lorem proin elit ac sem pharetra magna euismod dolor laoreet eget donec diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 21: Tellus sit lobortis massa id tempus massa mauris lorem. Et elit ac diam nonummy donec ullamcorper pulvinar nunc. Tellus pulvinar ante felis tempus praesent adipiscing, ut non. Pharetra, ipsum laoreet id tempus, ante mauris ac sem. Consectetur nisi non feugiat nibh eget ac diam consectetur. Congue euismod, pulvinar tincidunt id, ipsum massa proin elit. Donec praesent, nonummy congue ullamcorper pulvinar laoreet id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 22: Aliquet turpis dolore aliquet mauris sed nibh, elit erat mi adipiscing aliquam aliquet sit nunc, tellus feugiat massa mauris. Aliquam et elit ac diam pharetra, tincidunt euismod dolor laoreet proin consectetur magna non dolor nibh mauris ac et. Elit donec diam amet, dolore aliquet turpis nisi non sit ut volutpat, dolor lobortis, volutpat dolor lorem nibh at. Magna sem consectetur magna ullamcorper pulvinar tincidunt euismod ipsum laoreet id lorem ante at aliquam sem pharetra ut non. Pharetra tincidunt volutpat sem dolor tincidunt volutpat sed et nonummy congue ullamcorper pulvinar tincidunt id sed ante adipiscing donec. Aliquet turpis ut tellus feugiat lobortis molestie lorem donec praesent amet nunc molestie feugiat lobortis volutpat, dolor nibh mauris. Lorem et nonummy magna diam nonummy dolore tellus pulvinar, massa tellus ipsum massa molestie lorem et, praesent adipiscing aliquam. Sem consectetur nisi non consectetur magna ullamcorper amet dolore tellus pulvinar ut tellus sit congue ullamcorper pharetra laoreet lobortis. Non dolor tincidunt id ipsum mi felis tempus mi adipiscing aliquam sem, turpis nisi sem consectetur congue euismod dolor. Tincidunt id, sed ante felis aliquam proin diam pharetra tincidunt, id ipsum laoreet felis tempus ante molestie lorem, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 23: Volutpat, dolor nibh felis tempus mi felis aliquam. Ante mauris ac et at ac diam amet. Congue lobortis molestie lorem et elit ac diam. Consectetur magna ullamcorper pulvinar dolore, aliquet turpis ut. Molestie sit ut volutpat dolor laoreet, eget sed. Laoreet et elit ac diam nonummy, dolore aliquet. Amet dolore aliquet turpis ut non dolor lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 24: At felis tempus proin adipiscing, aliquam proin consectetur ac et elit donec aliquet, turpis nunc tellus feugiat ut non pharetra lobortis volutpat. Pulvinar, nunc euismod at ac diam elit erat mi nonummy donec aliquet amet nunc molestie feugiat ut non, dolor lobortis, elit erat. Mi elit erat diam turpis nisi tincidunt euismod pulvinar nunc aliquet turpis, ut non pharetra ut non dolor laoreet id sed laoreet. Id ipsum ante felis aliquam proin at magna diam consectetur congue mi adipiscing aliquam proin adipiscing magna sem pharetra congue non pharetra. Congue aliquet pulvinar, massa molestie ipsum massa mauris lorem lobortis elit erat nunc tellus pulvinar ut tellus feugiat lobortis eget sed laoreet. Eget erat mi adipiscing aliquam praesent, turpis dolore tellus sit ut volutpat feugiat tincidunt euismod pulvinar tincidunt sem turpis, ut volutpat dolor. Tincidunt volutpat, sed laoreet elit donec, ullamcorper, amet dolore aliquet sit ut, tellus sit ut non pharetra, congue ullamcorper amet, nisi aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 25: Mauris lorem et nonummy magna ullamcorper diam nonummy congue non, pharetra tincidunt euismod sed, mi felis tempus mi adipiscing aliquam aliquet turpis nisi non pharetra tincidunt. Euismod pulvinar nunc euismod ipsum lorem et nonummy donec, praesent amet dolore aliquet pulvinar massa molestie, ipsum massa mauris aliquam sem turpis lobortis molestie feugiat ante. At, ac, diam nonummy ipsum ante mauris tempus ante, at, ac proin consectetur magna ullamcorper amet congue ullamcorper pulvinar, massa id tempus ante mauris, lorem nibh. At ac nisi tellus ipsum, massa mauris tempus praesent turpis nunc tellus feugiat lobortis eget sed laoreet elit magna ullamcorper pharetra congue volutpat sed laoreet felis. Tempus mi turpis pharetra lobortis eget sed laoreet eget erat mi adipiscing donec aliquet sit massa, molestie, feugiat lobortis mauris lorem et at ac ullamcorper pharetra. Tincidunt euismod, sed nisi aliquet turpis ut volutpat feugiat nibh eget lorem et elit donec diam amet dolore aliquet turpis ut tellus ipsum lobortis laoreet id. Ipsum ante, felis tempus proin elit, ac diam consectetur donec diam amet nunc tellus pulvinar nunc molestie feugiat ante at aliquam proin consectetur magna diam molestie. Feugiat massa mauris ac et at magna non dolor nibh eget sed et elit donec praesent amet nunc euismod pulvinar, massa molestie ipsum ante mauris ac. Dolore, aliquet turpis, dolore, tellus sit ut non, feugiat nibh eget lorem et elit donec diam nonummy dolore tellus pulvinar massa id ipsum ante adipiscing, ac. Et, praesent adipiscing aliquam proin at magna diam, nonummy erat praesent felis aliquam sem consectetur nisi sem sit ut volutpat sed laoreet eget erat praesent adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 26: Elit sed mi elit donec praesent turpis, dolore sem turpis ut molestie feugiat lobortis eget. Lorem et consectetur, magna, ullamcorper pharetra tincidunt id ipsum massa et at erat diam, elit. Erat praesent turpis nisi aliquet sit, nisi volutpat feugiat lobortis eget ac diam elit donec. Praesent felis, aliquam praesent volutpat dolor, tincidunt id erat mi, felis tempus mi felis aliquam. Proin consectetur, nisi non, pharetra congue, volutpat dolor laoreet eget erat praesent nonummy dolore tellus. Pulvinar ac et at congue ullamcorper nonummy dolore aliquet amet dolore aliquet turpis ut, molestie. Feugiat, lobortis eget sed laoreet eget sed ante mauris nonummy donec praesent adipiscing donec aliquet. Adipiscing ac nibh id ipsum massa id tempus ante mauris lorem ante mauris lorem, et. Elit donec diam pulvinar tincidunt id, at aliquam sem consectetur ut volutpat sed laoreet eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 27: Turpis dolore tellus feugiat lobortis volutpat feugiat ante at magna sem sit, ut volutpat sed laoreet eget sed laoreet felis aliquam proin mauris lorem donec, aliquet, turpis nisi sem, at. Magna diam nonummy donec praesent amet nunc euismod pulvinar nunc tellus sit lobortis, eget, sed laoreet eget sed laoreet sem, consectetur congue ullamcorper, amet congue euismod pulvinar nunc tellus sit. Nunc molestie feugiat ante mauris lorem et elit donec diam nonummy congue ullamcorper pulvinar, massa molestie eget sed mi felis erat aliquet pulvinar tincidunt id pulvinar ante mauris lorem nibh. Mauris lorem et consectetur, magna diam nonummy aliquam proin, adipiscing amet dolore ullamcorper pulvinar massa id tempus praesent turpis dolore aliquet sit massa molestie, lorem ante at magna, sem consectetur. Congue diam, amet nunc euismod pulvinar ac et at ac et, elit donec, aliquet turpis nisi sem turpis nisi non dolor lobortis eget sed nibh felis erat praesent nonummy dolore. Tellus pulvinar laoreet proin consectetur magna diam adipiscing aliquam praesent at, ac et at nisi sem pharetra, tincidunt euismod pulvinar nunc id pulvinar lorem nibh eget donec diam amet congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 28: Lobortis volutpat dolor tincidunt, volutpat pulvinar tincidunt felis tempus mi felis tempus ante consectetur nisi, non pharetra ut volutpat sed laoreet eget erat nisi non sit ut volutpat feugiat. Nibh eget erat diam amet dolore aliquet, amet feugiat congue tempus lobortis diam felis nonummy sit lorem tincidunt aliquet laoreet non at sed laoreet molestie feugiat nisi et, elit. Tempus nisi et id ipsum nunc non elit ipsum ut nibh tellus eget amet sit erat massa tincidunt euismod, sed laoreet id ipsum massa mauris feugiat lobortis mauris lorem. Laoreet, eget erat mi felis tempus, praesent adipiscing nisi proin consectetur, pulvinar massa id tempus proin adipiscing nisi aliquet turpis nisi, sem consectetur magna ullamcorper pulvinar tincidunt euismod ipsum. Massa mauris tempus praesent turpis, nisi non sit congue laoreet felis aliquam praesent turpis nisi aliquet feugiat massa felis, tempus proin at ac et nonummy magna ullamcorper amet nunc. Euismod, pulvinar nunc id ipsum ante at id tempus proin adipiscing aliquam et at magna sem amet congue ullamcorper pulvinar nunc euismod ipsum massa felis tempus proin non dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 1, paragraph 29: Eget ipsum massa nibh elit ac et elit dolore aliquet turpis dolore tellus sit ut non pharetra tincidunt volutpat sed nibh eget erat laoreet. Id tempus proin at amet congue euismod ipsum massa id ipsum ante adipiscing nisi, aliquet sit ut volutpat dolor lobortis volutpat, dolor nunc id. Erat laoreet felis aliquam praesent diam amet congue euismod ipsum mi elit donec, praesent turpis dolore aliquet sit, ut volutpat, feugiat, nibh mauris ac. Et eget sed laoreet felis aliquam proin turpis dolor tincidunt euismod amet nunc aliquet sit lobortis volutpat feugiat nibh eget sed laoreet felis erat. Praesent nonummy donec aliquet, turpis ut, tellus elit donec praesent nonummy donec aliquet turpis dolore non, sit lobortis volutpat dolor tincidunt volutpat dolor mi. Felis tempus mi felis aliquam proin consectetur nisi tellus sit, sed mi felis tempus praesent adipiscing nisi non sit lobortis molestie lorem proin consectetur. Magna diam consectetur donec aliquet turpis dolore aliquet sit nunc mauris lorem nibh mi adipiscing dolore aliquet sit nunc molestie feugiat massa mauris lorem. Nibh eget ac diam amet congue ullamcorper amet, nunc ante, mauris ac diam consectetur, tincidunt euismod dolor tincidunt id, erat praesent adipiscing donec aliquet. Turpis dolore non sit lobortis volutpat feugiat nibh eget erat et aliquet sit nunc mauris feugiat nibh eget lorem, nibh eget sed laoreet felis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="even" r:id="Rc38f1460e1e24382"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="R97b1d7ce28eb4f98"/>
+          <w:headerReference w:type="even" r:id="Rccba16b6e6944f24"/>
+          <w:headerReference w:type="default" r:id="R76e96c50e47b4c49"/>
+          <w:headerReference w:type="first" r:id="R12942dcdd5794859"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, paragraph 30: Id sed mi nonummy aliquam praesent turpis nunc molestie at, magna diam amet tincidunt volutpat erat mi. Nonummy donec diam, adipiscing nisi aliquet ipsum massa molestie lorem proin, adipiscing, aliquam sem pharetra ut eget. Adipiscing donec aliquet amet nunc molestie ipsum, massa mauris, aliquam sem turpis massa mauris lorem ante at. Magna sem sit lobortis volutpat sed et nonummy sit nunc tellus feugiat massa molestie ac proin at. Ac ullamcorper amet congue euismod dolor, mi felis erat praesent amet dolore euismod ipsum ac diam pharetra. Ut eget, lorem et at congue ullamcorper pharetra laoreet id sed et, nonummy congue euismod pulvinar tincidunt. Euismod ipsum massa mauris tempus proin at nonummy donec praesent turpis ut tellus, feugiat lobortis, mauris lorem. </w:t>
+        <w:t xml:space="preserve">Section 1, paragraph 30: Pharetra congue non amet congue euismod, pulvinar. Nunc tellus sit lobortis, molestie lorem nibh. Eget felis tempus proin adipiscing aliquam, sem. Consectetur congue non dolor laoreet id sed. Mi felis donec aliquet turpis nunc molestie. Feugiat ante felis aliquam congue ullamcorper pulvinar. Nunc tellus sit nunc tellus feugiat lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Section 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, paragraph 1: Ullamcorper amet nunc molestie feugiat sed mi felis tempus mi nonummy donec aliquet pulvinar massa mauris. Tempus proin at aliquam sem pharetra congue volutpat feugiat nibh at magna ullamcorper amet, feugiat massa. Mauris, tempus ante consectetur magna, non pharetra congue, euismod pulvinar laoreet eget erat praesent nonummy dolore. Ullamcorper amet nunc molestie donec ante non ut praesent, molestie pharetra donec mi adipiscing donec praesent. Turpis nisi aliquet turpis, ut volutpat feugiat nibh eget erat et nonummy magna euismod, mauris aliquam. Praesent adipiscing nisi tellus, feugiat ante at nisi non feugiat massa mauris ac proin at magna. Ullamcorper dolor tincidunt euismod, sed mi, elit donec praesent molestie lorem sem turpis ut tellus lorem. Ante at aliquam sem consectetur ut molestie lorem proin pharetra ut molestie feugiat et elit ac. Diam, elit, donec ullamcorper felis aliquam sem consectetur magna sem, consectetur congue, non pharetra tincidunt id. Ipsum massa id ipsum proin, turpis nisi aliquet, sit turpis dolore tellus feugiat massa, mauris, lorem. </w:t>
-[...144 lines deleted...]
-        <w:t xml:space="preserve">Section 2, paragraph 30: Laoreet eget erat praesent nonummy donec aliquet pulvinar massa id tempus, praesent turpis, nisi sem sit, lobortis mauris tempus sem consectetur dolor tincidunt felis erat diam nonummy. Nunc euismod ipsum laoreet nonummy dolore id sed mi felis aliquam, praesent adipiscing nisi aliquet sit lobortis mauris, lorem erat aliquet amet tincidunt id tempus ante adipiscing. Donec, aliquet sit nunc mauris lorem ante at nisi tellus, feugiat, massa, mauris aliquam sem turpis lobortis volutpat ac, dolore ullamcorper dolor laoreet felis donec diam pulvinar. Tincidunt euismod tempus mi nonummy nunc id erat mi adipiscing donec ullamcorper, pulvinar massa id consectetur congue volutpat feugiat lobortis eget ac diam consectetur congue euismod sed. Mi nonummy magna ullamcorper dolor nibh elit donec diam amet, congue euismod ipsum laoreet adipiscing pharetra, ut non, pharetra tincidunt volutpat sed et nonummy donec ullamcorper pulvinar. Tincidunt id erat diam amet nunc euismod ipsum pharetra sed, ut laoreet aliquet at dolor at sed dolor donec lobortis sem elit, tempus mi felis aliquam praesent. At ac et nonummy magna diam nonummy congue massa molestie lorem proin pharetra ut volutpat feugiat et consectetur nisi non, dolor nibh mauris ac diam consectetur congue. Ullamcorper pulvinar tincidunt id sed, mi felis pharetra congue non dolor laoreet eget sed mi nonummy dolore aliquet pulvinar nunc tellus, feugiat lobortis molestie lorem proin, at. </w:t>
+        <w:t xml:space="preserve">Section 2, paragraph 1: Molestie sit congue diam, adipiscing, aliquam. Proin at aliquam proin lobortis volutpat. Dolor tincidunt euismod pulvinar tincidunt id. Ipsum ante mauris tempus proin at. Ac et nonummy magna ullamcorper pharetra. Nunc tellus pulvinar, massa id consectetur. Ac diam amet dolore ullamcorper pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 2: Tincidunt euismod pulvinar ut non sit ut massa molestie lorem, ante mauris, ac proin, consectetur magna. Diam elit donec praesent at aliquam proin at magna diam consectetur, congue ullamcorper amet dolore aliquet. Euismod pulvinar dolore euismod, ipsum laoreet id aliquam praesent adipiscing nisi sem, consectetur congue non dolor. Tincidunt eget erat mi felis ipsum ante adipiscing nisi lobortis volutpat dolor nibh elit magna ullamcorper. Amet congue euismod pulvinar massa id tempus ante adipiscing aliquam sem consectetur consectetur, molestie pharetra, magna. Adipiscing pharetra magna praesent adipiscing aliquam praesent turpis nisi sem consectetur magna ullamcorper amet congue euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 3: Mi felis tempus proin mauris lorem nibh elit donec ullamcorper nonummy donec aliquet amet dolore tellus sit ut non pharetra tincidunt, massa molestie feugiat nibh. Volutpat sed laoreet eget donec diam pulvinar nunc, euismod ipsum massa id tempus ante mauris lorem et at ac dolore tellus ipsum, ante, adipiscing, aliquam. Proin turpis ut tellus dolor tincidunt eget lorem et consectetur magna diam amet dolore ullamcorper pulvinar massa id ipsum proin adipiscing pharetra lobortis eget ac. Et felis donec aliquet dolor laoreet id tempus praesent nonummy dolore tellus pulvinar massa id, ipsum, nibh, mauris ac proin aliquet amet dolore aliquet sit. Ut non, pharetra dolore ullamcorper pulvinar nunc aliquet pulvinar massa mauris lorem ante proin consectetur ac ullamcorper amet congue ullamcorper amet nunc tincidunt euismod dolor. Laoreet id ipsum massa mauris tempus sem turpis ut non sit ut non pharetra laoreet eget erat et adipiscing aliquam praesent turpis dolore lobortis eget. Erat mi elit, erat mi, adipiscing aliquam ante at ac diam nonummy magna ullamcorper pharetra tincidunt eget erat nunc tellus feugiat massa mauris ac, proin. At nisi sem dolor tincidunt euismod pulvinar, tincidunt id tempus mi mauris, tempus ante at lorem nibh, eget sed laoreet, proin at ac diam nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 4: Euismod amet dolore aliquet sit nunc tellus feugiat nibh eget lorem et nonummy donec praesent adipiscing donec, praesent turpis dolore sem sit lobortis massa id ipsum ante felis. Tempus ante at ac et nonummy, magna diam amet nunc euismod ipsum aliquam nibh eget sed, mi id tempus proin et nonummy, erat mi adipiscing nisi sem consectetur. Magna sem, nonummy donec praesent amet dolore tellus pulvinar nunc tellus sit lobortis mauris, ac proin consectetur magna ullamcorper tellus feugiat, lobortis molestie feugiat, lobortis volutpat sed mi. Felis donec praesent adipiscing donec aliquet turpis ut non, sit lobortis volutpat lorem et ullamcorper ipsum, massa molestie feugiat massa mauris ac et at ac sem consectetur congue. Euismod pulvinar tincidunt euismod ipsum ante mauris tempus proin at aliquam sem consectetur sit nunc tellus sit congue, ullamcorper amet dolore ullamcorper pulvinar dolore tellus turpis nisi sem. Pharetra congue ullamcorper pulvinar tincidunt euismod ipsum laoreet felis aliquam proin adipiscing pharetra, tincidunt euismod pulvinar massa id ipsum ante at aliquam aliquet turpis nisi non dolor tincidunt. Volutpat sed laoreet id consectetur magna sem pharetra lobortis volutpat, dolor laoreet elit ac et nonummy dolore aliquet amet dolore sem turpis nisi non dolor lobortis volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 5: Aliquam ante, at lorem et at turpis ut sem pharetra congue non dolor congue euismod pulvinar tincidunt, id ipsum mi felis tempus, proin consectetur magna sem consectetur congue ullamcorper dolor. Tincidunt, ante eget sed nibh elit erat et elit erat, ullamcorper, amet, nunc id, tempus ante felis nisi sem turpis ut tellus sit lobortis volutpat lorem aliquam proin turpis nisi. Non sit lobortis molestie lorem et at magna ullamcorper nonummy donec ullamcorper dolor tincidunt id ipsum ante mauris aliquam aliquet sit pulvinar nunc tellus pulvinar, nunc non sit lobortis mauris. Lorem et elit erat et elit tempus mi adipiscing aliquam proin turpis nisi non dolor lobortis mi felis donec praesent turpis nisi sem pharetra ut volutpat sed nibh elit ac. Et nonummy dolore ullamcorper pulvinar nunc molestie tempus mi felis nisi sem, sit nonummy dolore aliquet sit nunc molestie feugiat nibh volutpat lorem laoreet eget erat mi felis aliquam proin. Adipiscing ac et at ac et elit donec diam non dolor lobortis volutpat sed, nibh elit erat diam nonummy aliquam praesent turpis nisi non, sit, ut non feugiat nibh praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 6: Turpis aliquam sem at magna, dolore aliquet. Sit ut non pharetra ut non dolor. Laoreet eget ipsum massa id tempus mi. Adipiscing ac nibh elit erat, et elit. Erat nisi, non pharetra congue volutpat, sed. Laoreet id ipsum laoreet felis tempus massa. Mauris feugiat nibh elit, erat mi felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 7: Sit nisi non, dolor lobortis volutpat dolor laoreet, eget, erat mi adipiscing, aliquam praesent, adipiscing. Aliquam proin, pharetra congue massa, id tempus ante felis tempus sem, turpis, ut non feugiat. Nibh mauris sed nibh elit erat praesent nonummy donec aliquet sit ut non sit ipsum. Laoreet, felis ipsum ante felis aliquam sem turpis ut volutpat feugiat nibh mauris ac sem. Pharetra congue euismod dolor laoreet elit erat praesent nonummy dolore ullamcorper molestie lorem nibh eget. Erat et elit dolore aliquet turpis dolore aliquet sit nunc mauris lorem proin consectetur magna. Diam nonummy congue ullamcorper tellus feugiat ante mauris ac proin consectetur magna ullamcorper amet dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 8: Volutpat molestie dolor tincidunt euismod sed nibh, nonummy, magna diam pharetra tincidunt id, ipsum laoreet felis aliquam proin adipiscing aliquam sem. Consectetur nisi non dolor ipsum lobortis molestie feugiat nibh eget sed nibh eget erat mi adipiscing donec proin adipiscing aliquam sem. Pharetra congue non amet dolore ullamcorper amet nunc congue ullamcorper pulvinar tincidunt euismod pulvinar massa mauris tempus ante at ac et. Nonummy magna diam pharetra tincidunt eget ipsum laoreet id tempus massa molestie, felis erat mi adipiscing, dolore aliquet sit massa molestie. Lorem ante mauris magna diam, nonummy magna, ullamcorper amet congue tellus sit nisi non pharetra ut laoreet felis tempus praesent amet. Massa molestie feugiat, lobortis molestie lorem ante at ac sem pharetra lobortis eget lorem et nonummy magna ullamcorper amet tincidunt id. Ipsum lorem nibh elit erat et elit donec praesent turpis dolore tellus pulvinar massa mauris, tempus proin consectetur magna sem consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 9: Ipsum laoreet molestie ipsum ante molestie lorem proin at magna sem dolor lobortis ac et nonummy donec, praesent adipiscing aliquam proin. At, ac nibh eget erat praesent amet congue ullamcorper amet nunc molestie ipsum ante, felis lorem proin at adipiscing aliquam sem. Consectetur magna non consectetur magna ullamcorper pulvinar nunc euismod ipsum laoreet felis tempus proin adipiscing dolore aliquet turpis congue non dolor. Lobortis massa molestie feugiat nibh eget molestie lorem nibh, mauris lorem et nonummy donec diam nonummy dolore ullamcorper amet ut tellus. Sit lobortis volutpat, elit donec praesent turpis nisi proin consectetur magna sem consectetur congue euismod amet dolore tellus sit nisi non. Pharetra congue non pharetra tincidunt, euismod sed massa nibh elit ac diam amet dolore aliquet, amet nisi aliquet turpis nisi non. Sit lobortis eget sed laoreet elit erat praesent nonummy donec, aliquet amet nunc molestie elit ac et, nonummy donec praesent adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 10: Dolore tincidunt volutpat dolor nunc tellus pulvinar massa molestie feugiat ante, at aliquam proin consectetur magna, et elit erat ante mauris lorem lobortis volutpat dolor laoreet lobortis eget, sed. Tincidunt euismod ipsum laoreet id, feugiat lobortis volutpat dolor tincidunt id sed mi felis tempus, mi felis lorem nibh elit erat aliquam sem consectetur nisi sem pharetra magna ullamcorper. Pulvinar tincidunt, id ipsum laoreet id ipsum massa mauris ac et at magna ullamcorper pharetra, tincidunt volutpat sed, laoreet, proin at nisi, sem consectetur magna ullamcorper amet tincidunt id. Sed laoreet adipiscing aliquam aliquet amet nunc molestie ipsum, ante adipiscing, nisi proin consectetur dolor laoreet id, tempus mi felis tempus ante mauris lorem et elit donec, praesent adipiscing. Donec aliquet adipiscing nisi non sit lobortis molestie feugiat nibh, elit molestie tempus sem, consectetur magna sem pharetra tincidunt euismod dolor tincidunt id ipsum massa mauris, lorem ante, mauris. Lorem et eget, erat mi elit dolore sed laoreet elit erat praesent turpis nisi aliquet sit nunc, molestie feugiat lobortis euismod pulvinar nunc tellus, sit ut, non, pharetra ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 11: Mi elit erat mi adipiscing aliquam ante at ac et. Sem consectetur nisi non pharetra ut volutpat dolor laoreet, id. Sed laoreet felis tempus proin at aliquam, proin consectetur nisi. Sem consectetur dolore aliquet amet lorem, ante mauris magna, et. Elit donec praesent adipiscing donec praesent turpis nisi, tellus sit. Lobortis volutpat feugiat nibh eget erat et, elit erat praesent. Volutpat feugiat nibh eget sed nibh elit donec diam amet. Dolore, aliquet sit ut tellus feugiat, lobortis molestie lorem, nibh. Elit erat, et sem consectetur ut non pharetra lobortis eget. Dolor tincidunt id tempus praesent nonummy dolore tellus sit nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 12: Sem consectetur congue diam nonummy donec ullamcorper pulvinar nunc tellus feugiat massa mauris tempus proin consectetur, magna diam consectetur pulvinar. Nunc, molestie feugiat nibh mauris lorem nibh, eget erat mi elit, donec ullamcorper pulvinar, nunc molestie ipsum massa mauris lorem. Lobortis volutpat lorem nibh praesent sit ut sem consectetur magna ullamcorper amet congue aliquet pulvinar nunc molestie ipsum massa mauris. Lorem nibh at ac diam nonummy donec diam amet tincidunt euismod eget sed, et elit, donec diam nonummy donec aliquet. Sit ut sem pharetra ut non, pharetra tincidunt euismod dolor mi felis donec, aliquet diam consectetur congue ullamcorper dolor laoreet. Id sed mi felis donec proin adipiscing aliquam proin consectetur congue ullamcorper amet congue euismod dolor massa id ipsum, massa. Volutpat elit erat praesent nonummy aliquam praesent consectetur magna sem consectetur congue, non pharetra congue ullamcorper amet, nunc tellus feugiat. Massa mauris ac et elit magna et nonummy sit, ut tellus pharetra lobortis eget sed nibh eget erat praesent nonummy. Dolore praesent turpis nisi non sit lobortis mauris felis donec praesent adipiscing dolore tellus feugiat massa mauris lorem ante consectetur. Magna sem pharetra lobortis eget lorem nibh eget erat praesent nonummy donec aliquet amet feugiat, nibh eget erat mi elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 13: At, ac diam consectetur congue euismod. Amet dolore tellus sit nunc tellus. Feugiat massa molestie ac proin consectetur. Magna diam amet feugiat, massa, molestie. Lorem ante at ac et nonummy. Donec praesent adipiscing aliquam proin adipiscing. Aliquam sem consectetur magna diam nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 14: Feugiat lobortis, volutpat dolor tincidunt volutpat sed laoreet felis erat praesent nonummy dolore tellus ipsum massa id, lorem nibh praesent. Nonummy donec aliquet turpis nisi sem consectetur, ac diam nonummy, donec aliquet turpis nisi tellus pulvinar nunc mauris tempus ante. Adipiscing nisi sem euismod ipsum, laoreet molestie feugiat, proin adipiscing nisi aliquet feugiat lobortis mauris feugiat nibh eget erat diam. Nonummy donec praesent amet dolore tellus pulvinar nunc molestie lorem erat mi adipiscing donec praesent adipiscing nisi non sit ut. Non pharetra congue euismod dolor laoreet id tempus ante felis aliquam sem turpis sed nibh elit erat mi, id aliquam. Proin adipiscing ac sem consectetur congue non dolor congue, euismod dolor massa id turpis erat diam consectetur, magna ullamcorper pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 15: Tincidunt tellus pulvinar nunc molestie sit ut ullamcorper pharetra feugiat massa molestie lorem et, elit, ac diam pharetra. Congue diam nonummy donec aliquet sit nisi non sit nibh mauris ac, proin at ac et non pharetra. Lobortis non dolor tincidunt, volutpat sed et felis erat mi adipiscing aliquam sem turpis ut, non sit ut. Volutpat dolor, laoreet eget erat ut sem consectetur congue non dolor tincidunt, volutpat pulvinar tincidunt molestie ipsum massa. Molestie feugiat adipiscing donec proin adipiscing nisi diam nonummy donec, ut, tellus sit lobortis volutpat feugiat lobortis eget. Sed mi elit dolore aliquet, amet dolore tellus sit nunc molestie lorem ante at magna sem consectetur congue. Non tellus feugiat lobortis molestie lorem nibh, elit ac, et elit donec aliquet amet nunc id tempus ante. Adipiscing nisi aliquet, turpis ut tellus feugiat, nibh mauris lorem congue tellus sit nunc molestie ipsum, massa mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 16: Nisi lobortis volutpat sed mi elit erat, diam nonummy dolore euismod pulvinar nunc molestie lorem nibh at aliquam sem, consectetur magna, diam. Nonummy dolore ullamcorper molestie lorem et elit erat et felis erat diam amet nunc tellus pulvinar, massa mauris tempus ante, mauris ac. Nibh elit, erat diam nonummy dolore ut non dolor tincidunt volutpat dolor mi felis, donec diam turpis nisi aliquet turpis nunc tellus. Sit, lobortis volutpat lorem et elit, magna ullamcorper pharetra laoreet elit, turpis nisi aliquet sit lobortis volutpat feugiat lobortis eget sed mi. Elit erat diam nonummy dolore euismod pulvinar massa mauris tempus, proin adipiscing pharetra tincidunt euismod ipsum mi felis tempus ante at aliquam. Proin consectetur magna sem consectetur, magna euismod pulvinar tincidunt id ipsum, ante felis aliquam praesent turpis ut laoreet eget erat et nonummy. Donec aliquet pulvinar nunc molestie, ipsum ante, felis aliquam proin consectetur, magna sem pharetra tincidunt volutpat sed laoreet elit, sed laoreet id. Eget ipsum massa id ipsum ante at ac nibh elit ac et, felis, tempus ante adipiscing aliquam sem, turpis nisi tincidunt euismod. Sit nunc molestie lorem nibh mauris ac proin at magna ullamcorper pharetra lobortis eget, erat et nonummy donec aliquet, turpis dolore aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 17: Mauris lorem et nonummy, donec diam tellus feugiat massa. Mauris, lorem nibh elit ac diam amet congue euismod. Pulvinar tincidunt tellus pulvinar nunc molestie lorem lobortis euismod. Amet dolore tellus at ac proin consectetur, congue, volutpat. Dolor laoreet id pulvinar massa id, tempus mi felis. Aliquam sem turpis nisi non feugiat lobortis eget dolor. Nunc nibh eget sed nibh elit, magna diam adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 18: Congue ullamcorper turpis dolore tellus sit sed, laoreet elit donec. Praesent nonummy donec aliquet sit nisi tellus feugiat, lobortis volutpat. Dolor tincidunt ullamcorper pulvinar massa id ipsum ante mauris aliquam. Proin euismod dolor tincidunt euismod ipsum massa mauris lorem ante. Mauris ac diam, nonummy donec diam, amet dolore aliquet sit. Nunc tellus, sit lobortis, volutpat feugiat erat mi felis nisi. Sem turpis magna sem consectetur magna ullamcorper, pulvinar nunc euismod. Ipsum massa felis aliquam proin adipiscing ac et consectetur pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 19: Et elit donec praesent, felis aliquam sem consectetur magna diam pharetra. Consectetur magna, sem pharetra ut volutpat sed nibh, elit erat mi. Felis, tempus proin adipiscing, nisi, sem turpis, ut non dolor lobortis. Volutpat sed, mi id at magna diam consectetur congue, ullamcorper pharetra. Tincidunt eget erat mi adipiscing donec aliquet amet dolore tellus sit. Ut volutpat dolor lobortis eget sed nisi aliquet sit, nunc molestie. Lorem proin adipiscing aliquam sem consectetur congue diam pharetra tincidunt euismod. Amet nunc tellus feugiat massa mauris feugiat nibh praesent adipiscing nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 20: Tellus sit nisi sem, consectetur congue ullamcorper amet. Dolore ut non pharetra congue aliquet amet, nunc. Aliquet consectetur nisi volutpat, feugiat lobortis eget lorem. Et felis erat mi nonummy dolore tellus sit. Nisi tincidunt euismod pulvinar, laoreet id tempus proin. Adipiscing aliquam sem turpis, nisi non dolor tincidunt. Volutpat dolor laoreet, id tempus, mi adipiscing, aliquam. Praesent turpis dolor laoreet id sed mi felis. Aliquam proin adipiscing ac proin consectetur magna non. Pharetra congue euismod dolor laoreet, felis tempus mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 21: Molestie feugiat lobortis volutpat sed nibh elit, erat mi, elit aliquam praesent turpis amet dolore ullamcorper pulvinar tincidunt euismod tempus mi felis aliquam tincidunt praesent, nonummy donec, tellus pulvinar nunc. Molestie feugiat massa at ac proin, at amet nunc tellus feugiat lobortis volutpat dolor, lobortis volutpat sed mi elit erat praesent amet, nunc euismod pulvinar massa id lorem ante mauris. Ac et elit amet dolore tellus feugiat massa molestie feugiat nibh eget erat et consectetur magna ullamcorper amet nunc tellus pulvinar massa mauris lorem nibh mauris aliquam dolore ullamcorper amet. Dolore aliquet sit lobortis molestie lorem nibh at ac, et consectetur magna euismod pulvinar nunc euismod ipsum ante molestie feugiat nibh eget lorem et ullamcorper amet nunc, tellus sit lobortis. Molestie lorem nibh eget erat et, elit erat praesent turpis dolore tellus pulvinar nunc molestie, lorem ante at aliquam sem pharetra pulvinar massa molestie feugiat massa volutpat dolor nibh elit. Ac et felis donec aliquet amet nisi aliquet turpis nisi donec aliquet turpis ut non sit ut volutpat dolor nibh eget ac diam amet congue euismod sed, laoreet felis tempus. Mi mauris, tempus, proin mauris lorem et sem consectetur nisi non sit ut volutpat sed laoreet eget erat mi adipiscing aliquam praesent turpis nisi aliquet turpis nisi non dolor lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 22: Euismod pulvinar tincidunt id ipsum laoreet nibh. Elit donec, praesent felis tempus ante adipiscing. Aliquam sem consectetur ut non amet, congue. Ullamcorper amet nunc euismod ipsum massa felis. Aliquam proin at, amet donec aliquet sit. Ut, tellus sit, congue non, dolor lobortis. Eget sed mi felis erat mi adipiscing. Nisi aliquet sit ut tellus lorem, nibh. Praesent adipiscing donec praesent turpis nisi non. Pharetra congue non, dolor tincidunt euismod, sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 23: Nisi sem, consectetur ac, et elit erat ante mauris tempus ante mauris ac proin consectetur. Donec praesent amet congue, euismod ipsum laoreet felis tempus magna diam nonummy, donec aliquet turpis. Nunc aliquet consectetur magna diam consectetur magna, diam nonummy dolore tellus pulvinar, massa molestie ipsum. Massa, mauris ac proin euismod pulvinar massa molestie tempus ante mauris tempus, proin mauris ac. Et nonummy erat mi adipiscing donec aliquet, adipiscing aliquam non sit lobortis molestie lorem, et. Elit, turpis dolore aliquet sit lobortis molestie feugiat lobortis volutpat sed laoreet id ipsum massa. Molestie feugiat lobortis mauris sed nibh elit erat praesent non, sit ut molestie feugiat nibh. Eget sed mi elit donec aliquet turpis nisi sem turpis ut non pharetra ut volutpat. Dolor tincidunt id ipsum laoreet sem consectetur magna ullamcorper amet dolore euismod ipsum massa, id. Ipsum ante felis aliquam sem consectetur magna diam nonummy, donec praesent adipiscing aliquam proin adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 24: Dolor tempus pulvinar ac tincidunt aliquet adipiscing aliquam sem praesent adipiscing aliquam proin elit erat et. Elit tempus mi adipiscing aliquam, proin consectetur magna non pharetra ut, volutpat dolor tincidunt euismod pulvinar. Nunc, molestie, elit ac, diam nonummy dolore ullamcorper amet nunc tellus feugiat lobortis volutpat dolor tincidunt. Eget sed nibh, eget erat mi nonummy aliquam proin adipiscing aliquam congue euismod ipsum massa tellus. Pharetra congue ullamcorper, pharetra, tincidunt euismod dolor tincidunt felis erat praesent turpis dolore aliquet pulvinar massa. Molestie lorem donec praesent nonummy, dolore ullamcorper pulvinar laoreet molestie ipsum ante mauris ac sem consectetur. Magna, sem, consectetur congue, ullamcorper amet dolore, euismod ipsum ante felis, tempus ante diam nonummy dolore. Praesent turpis nisi tellus pharetra, lobortis volutpat feugiat lobortis, eget erat et elit erat, mi adipiscing. Tempus proin at ac et nonummy donec diam tellus feugiat, nibh, eget sed nibh eget sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 25: Molestie sit ut non pharetra, tincidunt euismod pulvinar. Tincidunt tellus pulvinar ante mauris aliquam proin adipiscing. Aliquam sem consectetur, magna non pharetra congue proin. Adipiscing aliquam sem, consectetur nisi sem pharetra tincidunt. Euismod dolor tincidunt euismod ipsum ante mauris tempus. Proin at aliquam diam consectetur congue non dolor. Sit lobortis molestie feugiat nibh eget erat et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 26: Dolor congue diam nonummy donec, aliquet ullamcorper. Amet, dolore tellus pulvinar, massa molestie ipsum. Ante mauris aliquam sem consectetur, congue non. Pharetra, lobortis elit erat, mi elit magna. Diam pulvinar nunc ante, mauris lorem et. Consectetur magna diam amet congue euismod ipsum. Laoreet felis donec praesent turpis, nisi, aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 27: Consectetur magna diam nonummy magna euismod pulvinar tincidunt id ipsum massa, id, lorem ante at lorem nibh elit, ac, diam nonummy sit lobortis molestie lorem et. Consectetur nisi non pharetra tincidunt volutpat sed, nibh eget tempus mi adipiscing aliquam, proin, at ac, proin at ac aliquam sem pharetra congue ullamcorper pharetra tincidunt. Volutpat dolor laoreet id tempus ante mauris tempus, aliquet turpis, magna sem pharetra ut non dolor, laoreet eget erat diam molestie feugiat massa at aliquam proin. At magna sem consectetur congue ullamcorper pulvinar nunc tellus pulvinar ante felis aliquam praesent sit nunc molestie elit donec, praesent nonummy dolore ullamcorper pulvinar massa molestie. Ipsum ante felis aliquam, aliquet turpis lobortis molestie lorem ante at magna diam consectetur congue volutpat sed nibh aliquet sit nunc molestie feugiat massa mauris ac. Proin pharetra ut volutpat feugiat nibh at ac diam nonummy magna diam amet dolore tellus, sit nunc mauris tempus congue non dolor laoreet eget erat praesent. Felis aliquam, praesent turpis dolore sem turpis nisi sem dolor tincidunt euismod felis aliquam proin, consectetur nisi non pharetra ut non, dolor laoreet id ipsum massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 28: Proin consectetur nisi non pharetra lobortis volutpat sed mi felis, tempus mi felis aliquam praesent turpis nisi dolore tellus sit nunc molestie feugiat massa at aliquam. Et at ac diam amet, congue euismod pulvinar tincidunt id ipsum ante mauris tempus ante ante felis tempus, ante adipiscing aliquam proin at, magna diam amet. Aliquam praesent, at nisi sem, sit ut non pharetra congue ullamcorper pulvinar dolore tellus pulvinar massa laoreet eget sed laoreet felis aliquam aliquet sit nunc molestie. Tempus ante at aliquam sem turpis ut non pharetra congue ullamcorper pulvinar nunc nibh eget, lorem et, elit erat praesent, nonummy dolore aliquet sit nunc, molestie. Ipsum ante mauris ac proin, at magna diam nonummy dolore aliquet amet dolore tellus volutpat sed nibh elit donec praesent nonummy dolore aliquet sit ut tellus. Consectetur ac diam nonummy dolore, aliquet amet massa id feugiat massa mauris tempus, ante aliquet amet dolore tellus pulvinar, massa felis aliquam proin adipiscing nisi non. Feugiat lobortis volutpat dolor nibh elit erat diam tellus feugiat massa mauris aliquam proin consectetur magna diam consectetur magna, ullamcorper pulvinar tincidunt euismod sed mi felis. Donec aliquet sit nunc tellus pharetra ut volutpat feugiat, tempus proin mauris ac et elit erat et nonummy magna diam amet tincidunt tellus turpis, nisi non. Pharetra ut volutpat sed laoreet id ipsum laoreet felis, aliquam congue non dolor tincidunt, volutpat sed laoreet felis tempus mi adipiscing nisi aliquet pulvinar massa mauris. Feugiat nibh eget ac, et elit, donec diam amet dolore euismod volutpat dolor lobortis eget, erat et nonummy donec aliquet turpis dolore tellus sit nunc molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 29: Elit erat praesent adipiscing dolore praesent amet dolore aliquet, euismod pulvinar. Dolore tellus sit lobortis molestie lorem, nibh eget sed nibh felis. Erat mi felis aliquam proin at nisi non, feugiat massa mauris. Lorem donec praesent amet nunc, molestie ipsum massa mauris lorem nibh. Mauris ac et, elit erat mi felis tempus proin adipiscing, aliquam. Sem, pharetra congue non felis aliquam praesent turpis nisi tellus feugiat. Ut non dolor lobortis volutpat sed mi id erat praesent nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Section 2, paragraph 30: Sit ut ullamcorper amet dolore aliquet turpis dolore tellus feugiat lobortis molestie, feugiat. Nibh eget, ac diam, nonummy magna diam amet feugiat nibh eget lorem et. Consectetur magna non dolor laoreet elit erat et, amet congue euismod, ipsum mi. Elit erat mi adipiscing nisi tellus mauris erat, mi felis erat mi adipiscing. Donec praesent turpis ut non sit ut volutpat dolor tincidunt id sed mi. Elit erat mi felis tempus, et at, turpis nisi sem turpis nisi sem. Consectetur magna ullamcorper pulvinar tincidunt euismod ipsum laoreet id tempus praesent turpis nisi. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="even" r:id="R1a63ec25fefb47be"/>
-      <w:headerReference w:type="default" r:id="Ra501945716594927"/>
+      <w:headerReference w:type="even" r:id="R9d86536757af4726"/>
+      <w:headerReference w:type="default" r:id="Rc2af9db8c37d49e3"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1034,51 +1034,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra955661b846744a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R08896c96a9a644ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R36facb836c6b44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rc38f1460e1e24382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="Re13cae9d01b44d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header3.xml" Id="R97b1d7ce28eb4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="R1a63ec25fefb47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header5.xml" Id="Ra501945716594927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R12851b492f834df9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R814f100f6570462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R1a7f0e3796154ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rbffc8c0c105c4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rccba16b6e6944f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="R76e96c50e47b4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header3.xml" Id="R12942dcdd5794859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="R9d86536757af4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header5.xml" Id="Rc2af9db8c37d49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2bd853e52eda4242" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>