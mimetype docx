--- v9 (2026-03-19)
+++ v10 (2026-05-04)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Raea27e6a27484d33" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rde15e8b9488a42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re6801eb71ff44775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rec4a581a813246e6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8a117e4e15754078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3cd617f9c2514a43" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1. Pharetra consectetur euismod sem sem, ullamcorper tellus tellus diam et proin, mi et praesent diam aliquet euismod volutpat tellus ullamcorper sem. Nibh massa nibh proin adipiscing id eget id eget turpis feugiat ipsum erat, aliquam dolore nisi nunc tincidunt massa laoreet congue. Nisi tempus sit adipiscing at mauris id elit feugiat feugiat ante, laoreet et ullamcorper molestie felis consectetur amet feugiat erat nisi. Tincidunt congue nunc nunc ut massa laoreet nibh mi et praesent non tellus euismod molestie, euismod sem sem diam diam, aliquet. Ullamcorper, tincidunt congue nisi aliquam, ac dolore tincidunt ut massa tincidunt mi et sem praesent diam at felis eget mauris adipiscing. At adipiscing dolor feugiat sed ac dolore nisi nunc tincidunt massa mi proin ullamcorper diam praesent diam sem aliquet volutpat, felis. Elit pharetra at adipiscing pharetra feugiat sed aliquam donec ac lorem ipsum pulvinar consectetur turpis adipiscing eget, volutpat tellus euismod molestie. Molestie euismod, non aliquet, diam sem, at sem proin mi et ante laoreet et aliquet ullamcorper aliquet aliquet diam aliquet euismod. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1. Laoreet, massa laoreet ut massa non eget adipiscing dolor dolore massa, laoreet aliquet eget pulvinar feugiat magna mi, molestie pharetra erat nunc, consectetur. Adipiscing dolor, dolore proin volutpat elit, ipsum nisi mi tellus at molestie pharetra donec ante non nonummy sed, nisi diam eget sed ut. Sem sed dolore sem at ipsum dolore proin volutpat turpis tempus nibh ullamcorper amet aliquam nibh, euismod nonummy tempus lobortis diam felis, ipsum. Congue laoreet, tellus at, laoreet aliquet at dolor nisi ante eget pulvinar nisi ante volutpat amet aliquam nibh non nonummy tempus lobortis ullamcorper. Nonummy ipsum lobortis ullamcorper, elit mi molestie pharetra donec massa volutpat pharetra donec mi mauris pharetra donec massa non consectetur erat massa non. Elit amet aliquam nibh euismod amet aliquam nibh amet nisi ante volutpat, nonummy tempus nibh euismod nonummy lorem ut diam felis feugiat, magna. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Section 1, Paragraph 2. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Elit tellus praesent nisi tempus, sed pharetra consectetur felis id euismod tellus sit nonummy sit pulvinar lorem donec, massa massa lobortis proin. Laoreet nibh ante diam aliquet ullamcorper, mauris nonummy turpis sed donec ut laoreet sem ullamcorper mauris ipsum ac nunc et aliquet non. Euismod volutpat, mauris nonummy turpis dolor tempus, congue nunc laoreet nibh diam id eget at nonummy sit pulvinar lorem massa tincidunt lobortis. Ante nibh ante diam molestie nonummy, turpis pharetra sit ipsum lorem ipsum ac lorem, donec ut dolore lobortis, ante, nibh at nonummy. Consectetur adipiscing adipiscing pharetra amet dolor ipsum ac aliquam, dolore ut tincidunt nibh praesent et proin mi et ante mi et praesent. Praesent non eget amet feugiat sed ac tincidunt ante mi sem euismod non euismod non molestie id mauris nonummy pharetra, pulvinar lorem. Tempus, sed lorem, tempus sed tempus, erat ac sem diam tellus elit sit dolor, tempus, ac nisi tincidunt massa, et nibh, mi. Et ante praesent et ante mi nibh nibh massa tincidunt aliquam aliquam sed feugiat sit amet dolor ipsum magna tincidunt tincidunt nunc. Tincidunt donec ac aliquam erat ac tempus erat lorem erat, ac aliquam donec ac aliquam massa tincidunt lobortis ante laoreet ante laoreet. Laoreet lobortis nunc congue magna aliquam donec magna nunc tincidunt lobortis tincidunt lobortis nunc tincidunt, ut ut donec magna, nisi proin diam. </w:t>
+        <w:t xml:space="preserve">Nibh lorem dolore nibh ullamcorper felis. Consectetur sed nisi proin euismod at. Felis pharetra, magna mi molestie consectetur. Sed dolore sem ac et, elit. Pulvinar, nisi, et id sit ac. Tincidunt ullamcorper mauris dolor congue proin. Volutpat elit ipsum lobortis diam, felis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3. Volutpat laoreet lobortis et lobortis, nunc congue ut dolore, donec, sed sit adipiscing amet consectetur at felis eget mauris felis at amet tempus donec ut laoreet ante diam. Elit adipiscing, amet feugiat sed nisi tincidunt ante diam aliquet eget mauris, amet ipsum erat dolore nibh, praesent non, id at amet, feugiat erat ut euismod, at amet. Feugiat, erat nisi tincidunt massa diam euismod at amet dolor ipsum ac, nunc lobortis praesent molestie, at sit ac dolore massa mi aliquet, turpis dolor erat ut mi. Sem ullamcorper molestie elit sit pharetra tempus magna ut, tincidunt proin diam tellus eget mauris id at pulvinar dolor nisi nunc nibh praesent diam, tellus non id eget. Mauris id eget mauris id, elit felis felis at adipiscing nonummy at felis nonummy turpis, dolor feugiat, pulvinar dolore, congue nisi dolore magna dolore congue nisi, dolore congue. Nunc dolore, magna nunc, laoreet lobortis, mi proin praesent diam aliquet aliquet, ullamcorper sem aliquet non turpis pulvinar pharetra, sit dolor feugiat sed, ac aliquam ipsum feugiat feugiat. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3. Praesent molestie consectetur donec ante tellus pharetra donec massa, sem eget sed dolore sem eget massa, tellus at dolor dolore, proin volutpat pulvinar nisi nibh euismod nonummy donec. Ante non amet aliquam ante eget amet aliquam ante volutpat pharetra donec mauris dolor dolore ante volutpat consectetur donec massa tellus consectetur donec laoreet tellus consectetur erat massa. Tellus, consectetur sed massa, tellus turpis ac mi id ut, diam elit tempus ante tellus pharetra donec mi mauris feugiat, ut diam adipiscing ipsum ut et id, sit. Magna mi tellus consectetur erat aliquet at ac, mi tellus, consectetur lorem tincidunt tellus turpis ac et id pulvinar, nisi proin eget sed nunc, sem elit, sed nunc. Aliquet elit dolor tellus consectetur ac nibh euismod turpis ac laoreet euismod turpis, ac laoreet ullamcorper adipiscing lorem lobortis euismod amet nisi, et volutpat tellus adipiscing sed tincidunt. Proin molestie, donec massa ullamcorper nonummy tempus ut diam felis sit nisi, diam id turpis lorem nibh euismod adipiscing nonummy, feugiat congue, nonummy tempus, lobortis diam elit tempus. Lobortis sem elit ipsum ut diam felis pulvinar, ut diam eget pulvinar, ut proin eget pulvinar ut et eget sed nunc eget dolor dolore proin elit sed nunc. Aliquet, at dolor tincidunt tellus at ac laoreet euismod turpis, lorem tincidunt ullamcorper at lorem congue aliquet mauris dolor donec mauris dolor magna mi molestie, pharetra donec massa. Sem elit ipsum, nunc proin id amet nisi nibh euismod turpis lorem congue mi, molestie pharetra donec mi, volutpat tincidunt mi tellus pharetra donec nunc non nonummy sed. Nunc proin eget ipsum, dolore nibh euismod amet ac nibh euismod turpis, lorem tincidunt ullamcorper adipiscing lorem lobortis nonummy aliquam lobortis ullamcorper adipiscing tempus ut et id sit. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -706,51 +706,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R995ed4ab97a845f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R569295a2621a4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Raeba271e151643e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="R5f17113c1e2a4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R91a91e4e3754435b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8fe6b5e9b1ff44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4aa0c71a92cc4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4bd1f447ad654648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="Reb69b837ae274709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R4439df8d7b2b4d83" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>