--- v10 (2026-05-04)
+++ v11 (2026-06-18)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rec4a581a813246e6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8a117e4e15754078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3cd617f9c2514a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf70194b398a64960" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R37806273ae624e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6049aab4944445dd" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1. Laoreet, massa laoreet ut massa non eget adipiscing dolor dolore massa, laoreet aliquet eget pulvinar feugiat magna mi, molestie pharetra erat nunc, consectetur. Adipiscing dolor, dolore proin volutpat elit, ipsum nisi mi tellus at molestie pharetra donec ante non nonummy sed, nisi diam eget sed ut. Sem sed dolore sem at ipsum dolore proin volutpat turpis tempus nibh ullamcorper amet aliquam nibh, euismod nonummy tempus lobortis diam felis, ipsum. Congue laoreet, tellus at, laoreet aliquet at dolor nisi ante eget pulvinar nisi ante volutpat amet aliquam nibh non nonummy tempus lobortis ullamcorper. Nonummy ipsum lobortis ullamcorper, elit mi molestie pharetra donec massa volutpat pharetra donec mi mauris pharetra donec massa non consectetur erat massa non. Elit amet aliquam nibh euismod amet aliquam nibh amet nisi ante volutpat, nonummy tempus nibh euismod nonummy lorem ut diam felis feugiat, magna. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1. Volutpat aliquam amet volutpat aliquet mi erat eget et, ac adipiscing praesent aliquam felis, praesent erat. Sit tellus ut pulvinar euismod tincidunt sed mauris nibh dolor molestie lobortis pulvinar pharetra, sem ac. Consectetur proin ac, at aliquet aliquam, felis mi, sed eget laoreet dolor non magna, elit nibh. Sed volutpat lobortis pharetra diam magna donec nonummy et erat elit nibh, feugiat volutpat congue pharetra. Tellus nisi turpis praesent aliquam id laoreet ipsum id nunc amet diam donec elit nibh, lorem. Ipsum tellus nunc amet aliquet, dolore nonummy et ac eget nibh feugiat, molestie massa feugiat, molestie. Massa ipsum euismod congue amet ullamcorper magna elit molestie massa pulvinar euismod nunc amet aliquet, magna. Nonummy diam ac consectetur proin lorem, mauris ante ipsum id massa pulvinar ullamcorper congue amet diam. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Section 1, Paragraph 2. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Nibh lorem dolore nibh ullamcorper felis. Consectetur sed nisi proin euismod at. Felis pharetra, magna mi molestie consectetur. Sed dolore sem ac et, elit. Pulvinar, nisi, et id sit ac. Tincidunt ullamcorper mauris dolor congue proin. Volutpat elit ipsum lobortis diam, felis. </w:t>
+        <w:t xml:space="preserve">Eget ante lorem mauris ante ipsum id massa pulvinar ullamcorper dolore nonummy mi massa feugiat tellus ut sit aliquet, donec nonummy diam, donec elit nibh lorem eget nibh lorem. Molestie, massa sit aliquet nisi felis massa sit aliquet aliquam ac at proin nibh lorem mauris proin lorem molestie nunc sit aliquet nisi adipiscing mi erat elit mi dolor. Volutpat lobortis dolor non congue pharetra amet diam ac id tincidunt pharetra, ullamcorper congue nonummy sem magna consectetur proin tempus, felis ante ipsum tellus nunc turpis praesent erat id. Mauris ante ipsum tellus nunc amet aliquet dolore nonummy praesent erat eget tincidunt amet praesent donec elit, et ac mauris lobortis dolor sem ac eget tincidunt amet mauris massa. Feugiat, aliquet nisi adipiscing proin tempus molestie nunc pulvinar euismod nunc nonummy praesent erat eget tincidunt pulvinar ullamcorper magna nonummy mi sed eget, tincidunt dolor, felis, ante ipsum molestie. Nunc amet euismod congue, amet diam ac elit nibh, lorem, eget lobortis sit non ut turpis pharetra non magna mauris nibh dolor volutpat ut turpis sem aliquam mauris massa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3. Praesent molestie consectetur donec ante tellus pharetra donec massa, sem eget sed dolore sem eget massa, tellus at dolor dolore, proin volutpat pulvinar nisi nibh euismod nonummy donec. Ante non amet aliquam ante eget amet aliquam ante volutpat pharetra donec mauris dolor dolore ante volutpat consectetur donec massa tellus consectetur donec laoreet tellus consectetur erat massa. Tellus, consectetur sed massa, tellus turpis ac mi id ut, diam elit tempus ante tellus pharetra donec mi mauris feugiat, ut diam adipiscing ipsum ut et id, sit. Magna mi tellus consectetur erat aliquet at ac, mi tellus, consectetur lorem tincidunt tellus turpis ac et id pulvinar, nisi proin eget sed nunc, sem elit, sed nunc. Aliquet elit dolor tellus consectetur ac nibh euismod turpis ac laoreet euismod turpis, ac laoreet ullamcorper adipiscing lorem lobortis euismod amet nisi, et volutpat tellus adipiscing sed tincidunt. Proin molestie, donec massa ullamcorper nonummy tempus ut diam felis sit nisi, diam id turpis lorem nibh euismod adipiscing nonummy, feugiat congue, nonummy tempus, lobortis diam elit tempus. Lobortis sem elit ipsum ut diam felis pulvinar, ut diam eget pulvinar, ut proin eget pulvinar ut et eget sed nunc eget dolor dolore proin elit sed nunc. Aliquet, at dolor tincidunt tellus at ac laoreet euismod turpis, lorem tincidunt ullamcorper at lorem congue aliquet mauris dolor donec mauris dolor magna mi molestie, pharetra donec massa. Sem elit ipsum, nunc proin id amet nisi nibh euismod turpis lorem congue mi, molestie pharetra donec mi, volutpat tincidunt mi tellus pharetra donec nunc non nonummy sed. Nunc proin eget ipsum, dolore nibh euismod amet ac nibh euismod turpis, lorem tincidunt ullamcorper adipiscing lorem lobortis nonummy aliquam lobortis ullamcorper adipiscing tempus ut et id sit. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3. Dolore amet proin aliquam felis mi erat eget nibh dolor volutpat congue, consectetur sem magna consectetur proin lorem mauris massa. Dolore, pharetra non nisi consectetur proin ac mauris lobortis sit non nisi turpis aliquet, tempus felis laoreet ipsum euismod nunc. Nonummy praesent tempus id volutpat ut sit aliquet aliquam felis ante feugiat tellus nisi adipiscing, proin aliquam id massa amet. Aliquet dolore nonummy, praesent erat elit nibh dolor ullamcorper donec, nonummy, felis, ante, pulvinar euismod nunc amet, praesent donec elit. Mi sed eget lobortis dolor non ut, sit non nisi at nibh feugiat tellus praesent sed eget tincidunt, dolor euismod. Congue pharetra, diam ac elit et lorem mauris massa feugiat tellus, nunc amet, praesent aliquam adipiscing mi sed id tincidunt. Amet adipiscing proin tempus molestie nunc sit sem nisi adipiscing mi tempus euismod tincidunt pulvinar ullamcorper, dolore nonummy et erat. Elit laoreet dolor non congue at proin laoreet, ipsum id tincidunt pulvinar ullamcorper donec elit nibh lorem, eget lobortis dolor. Non nisi, at et feugiat molestie ut, donec nonummy et erat eget laoreet pharetra diam donec nonummy et lorem, eget. Lobortis sit, non magna at nibh feugiat volutpat nisi, turpis sem, nisi turpis praesent lobortis feugiat volutpat congue, consectetur proin. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -706,51 +706,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8fe6b5e9b1ff44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4aa0c71a92cc4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4bd1f447ad654648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="Reb69b837ae274709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R4439df8d7b2b4d83" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3f0bfd67f9cc4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R63ed69d06e9f4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R15359e1eb64f4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="R6f389de7ade9450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6cdde58c52df4565" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>