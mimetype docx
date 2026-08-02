--- v11 (2026-06-18)
+++ v12 (2026-08-02)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf70194b398a64960" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R37806273ae624e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6049aab4944445dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1e70944782e04d79" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfec0c8e46af14313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra171888f0ab24dfc" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1. Volutpat aliquam amet volutpat aliquet mi erat eget et, ac adipiscing praesent aliquam felis, praesent erat. Sit tellus ut pulvinar euismod tincidunt sed mauris nibh dolor molestie lobortis pulvinar pharetra, sem ac. Consectetur proin ac, at aliquet aliquam, felis mi, sed eget laoreet dolor non magna, elit nibh. Sed volutpat lobortis pharetra diam magna donec nonummy et erat elit nibh, feugiat volutpat congue pharetra. Tellus nisi turpis praesent aliquam id laoreet ipsum id nunc amet diam donec elit nibh, lorem. Ipsum tellus nunc amet aliquet, dolore nonummy et ac eget nibh feugiat, molestie massa feugiat, molestie. Massa ipsum euismod congue amet ullamcorper magna elit molestie massa pulvinar euismod nunc amet aliquet, magna. Nonummy diam ac consectetur proin lorem, mauris ante ipsum id massa pulvinar ullamcorper congue amet diam. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1. Magna aliquet elit felis tempus, lobortis diam adipiscing lorem lobortis volutpat adipiscing. Pharetra magna praesent felis tempus proin proin mauris lorem nibh elit erat. Mi id ipsum lobortis molestie dolor, tincidunt, euismod pulvinar tincidunt euismod pulvinar. Ut non, pharetra congue, ullamcorper pharetra congue, ullamcorper pulvinar dolore proin, consectetur. Ac et, elit erat mi felis tempus ante at sed nibh eget. Sed mi id aliquam proin at aliquam proin consectetur erat mi, nonummy. Donec mi adipiscing lorem ante at, aliquam proin consectetur donec diam adipiscing. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Section 1, Paragraph 2. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Eget ante lorem mauris ante ipsum id massa pulvinar ullamcorper dolore nonummy mi massa feugiat tellus ut sit aliquet, donec nonummy diam, donec elit nibh lorem eget nibh lorem. Molestie, massa sit aliquet nisi felis massa sit aliquet aliquam ac at proin nibh lorem mauris proin lorem molestie nunc sit aliquet nisi adipiscing mi erat elit mi dolor. Volutpat lobortis dolor non congue pharetra amet diam ac id tincidunt pharetra, ullamcorper congue nonummy sem magna consectetur proin tempus, felis ante ipsum tellus nunc turpis praesent erat id. Mauris ante ipsum tellus nunc amet aliquet dolore nonummy praesent erat eget tincidunt amet praesent donec elit, et ac mauris lobortis dolor sem ac eget tincidunt amet mauris massa. Feugiat, aliquet nisi adipiscing proin tempus molestie nunc pulvinar euismod nunc nonummy praesent erat eget tincidunt pulvinar ullamcorper magna nonummy mi sed eget, tincidunt dolor, felis, ante ipsum molestie. Nunc amet euismod congue, amet diam ac elit nibh, lorem, eget lobortis sit non ut turpis pharetra non magna mauris nibh dolor volutpat ut turpis sem aliquam mauris massa. </w:t>
+        <w:t xml:space="preserve">Volutpat turpis aliquam ante eget dolor nunc euismod sit nunc tellus feugiat ut volutpat. Dolor laoreet euismod pulvinar, massa non pharetra feugiat lobortis volutpat pharetra congue ullamcorper amet. Dolore aliquet turpis nisi tincidunt euismod ipsum, massa molestie feugiat massa eget ac sem. Consectetur magna ullamcorper amet pharetra congue euismod dolor laoreet euismod pulvinar nunc tellus, feugiat. Lobortis non pharetra tincidunt id sit nunc tellus ipsum ante at ac et elit. Sed massa tellus felis tempus massa mauris lorem nibh volutpat lorem nibh, elit sed. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3. Dolore amet proin aliquam felis mi erat eget nibh dolor volutpat congue, consectetur sem magna consectetur proin lorem mauris massa. Dolore, pharetra non nisi consectetur proin ac mauris lobortis sit non nisi turpis aliquet, tempus felis laoreet ipsum euismod nunc. Nonummy praesent tempus id volutpat ut sit aliquet aliquam felis ante feugiat tellus nisi adipiscing, proin aliquam id massa amet. Aliquet dolore nonummy, praesent erat elit nibh dolor ullamcorper donec, nonummy, felis, ante, pulvinar euismod nunc amet, praesent donec elit. Mi sed eget lobortis dolor non ut, sit non nisi at nibh feugiat tellus praesent sed eget tincidunt, dolor euismod. Congue pharetra, diam ac elit et lorem mauris massa feugiat tellus, nunc amet, praesent aliquam adipiscing mi sed id tincidunt. Amet adipiscing proin tempus molestie nunc sit sem nisi adipiscing mi tempus euismod tincidunt pulvinar ullamcorper, dolore nonummy et erat. Elit laoreet dolor non congue at proin laoreet, ipsum id tincidunt pulvinar ullamcorper donec elit nibh lorem, eget lobortis dolor. Non nisi, at et feugiat molestie ut, donec nonummy et erat eget laoreet pharetra diam donec nonummy et lorem, eget. Lobortis sit, non magna at nibh feugiat volutpat nisi, turpis sem, nisi turpis praesent lobortis feugiat volutpat congue, consectetur proin. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3. Sed nunc molestie sit lobortis volutpat feugiat lobortis volutpat dolor tincidunt euismod sit ut tellus sit ut volutpat amet lorem lorem laoreet id, pulvinar nunc, tellus sit. Lobortis molestie feugiat tincidunt euismod pulvinar tincidunt euismod pulvinar massa molestie tempus ante at magna diam nonummy lobortis volutpat feugiat nibh elit sed laoreet id ipsum ante. Felis tempus sem, consectetur, nisi sem consectetur magna ullamcorper amet dolore aliquet turpis ut tellus, sit, lobortis aliquet turpis nisi non pharetra congue euismod pulvinar, tincidunt euismod. Pulvinar nunc, non pharetra congue non pharetra tincidunt, euismod pulvinar nunc id ipsum erat mi felis tempus proin consectetur ac, diam nonummy donec mi, adipiscing donec praesent. Turpis nisi sem pharetra ut non pharetra, congue euismod ipsum laoreet id tempus erat praesent adipiscing aliquam aliquet turpis ut tellus pharetra congue non pharetra, congue ullamcorper. Turpis ut molestie feugiat massa mauris lorem lobortis, volutpat dolor tincidunt euismod euismod pulvinar massa tellus, feugiat, lobortis volutpat dolor laoreet, id ipsum laoreet felis tempus proin. Adipiscing ac et at erat et nonummy dolore aliquet turpis dolore aliquet id pulvinar massa molestie feugiat nibh eget sed nibh eget erat mi elit donec aliquet. Amet dolore, molestie feugiat, lobortis molestie dolor tincidunt euismod dolor tincidunt felis pharetra ut, ullamcorper, amet dolore euismod, amet ut tellus feugiat massa molestie feugiat nibh elit. Erat laoreet, felis donec mi adipiscing aliquam proin turpis nisi, tellus sit lorem nibh elit erat praesent nonummy dolore, aliquet turpis dolore tellus feugiat lobortis molestie feugiat. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -706,51 +706,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3f0bfd67f9cc4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R63ed69d06e9f4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R15359e1eb64f4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="R6f389de7ade9450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6cdde58c52df4565" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2a573ae1236c470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rdefb46c6dc8c48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Refc30160eb204ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="R42250f2b5126466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rdc6e84fc00e84a13" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>