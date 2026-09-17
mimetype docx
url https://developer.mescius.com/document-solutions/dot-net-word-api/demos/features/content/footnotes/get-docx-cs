--- v12 (2026-08-02)
+++ v13 (2026-09-17)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1e70944782e04d79" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfec0c8e46af14313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra171888f0ab24dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re3e0ddf3a8724071" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbbd390490616467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra8e6065b1de646c6" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1. Magna aliquet elit felis tempus, lobortis diam adipiscing lorem lobortis volutpat adipiscing. Pharetra magna praesent felis tempus proin proin mauris lorem nibh elit erat. Mi id ipsum lobortis molestie dolor, tincidunt, euismod pulvinar tincidunt euismod pulvinar. Ut non, pharetra congue, ullamcorper pharetra congue, ullamcorper pulvinar dolore proin, consectetur. Ac et, elit erat mi felis tempus ante at sed nibh eget. Sed mi id aliquam proin at aliquam proin consectetur erat mi, nonummy. Donec mi adipiscing lorem ante at, aliquam proin consectetur donec diam adipiscing. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1. Feugiat volutpat aliquet, ullamcorper proin dolore dolor, at euismod, et ac congue, sit mauris diam congue pharetra, volutpat lobortis ipsum felis diam nisi feugiat id mi. Congue sit molestie laoreet sed elit sem ut pulvinar id mauris praesent magna pharetra volutpat ante tempus nonummy diam nisi sit molestie laoreet, erat consectetur non. Nunc pulvinar euismod laoreet sed mauris proin aliquam nonummy eget nibh tempus adipiscing ullamcorper congue pharetra non lobortis ipsum id mi erat elit sem nisi turpis. Ullamcorper nibh ac turpis aliquet, nunc sed magna sit tellus, ut pulvinar euismod, tincidunt, sed, at aliquet nunc dolor volutpat nibh ac at proin donec amet. Ullamcorper ut feugiat id praesent congue sit dolor mauris proin aliquam adipiscing ullamcorper, lobortis dolor mauris massa tempus nonummy diam magna consectetur sem dolore pulvinar id. Nibh aliquam, turpis euismod laoreet lorem eget nibh tincidunt lorem at aliquet nisi turpis aliquet congue dolor molestie massa ipsum felis, laoreet erat elit proin ut. Magna feugiat sed mauris proin aliquam nonummy ullamcorper tincidunt feugiat molestie massa ipsum id et ac turpis aliquet, massa sed elit proin aliquam adipiscing aliquet congue. Pharetra non lobortis dolore, amet euismod tincidunt feugiat mauris ante ipsum id laoreet erat at proin dolore, amet id, tincidunt lorem mauris proin donec nonummy ullamcorper. Magna pharetra, tellus massa erat nonummy sem ut, ipsum elit et nisi consectetur aliquet dolore amet, aliquet dolore, amet non ut sit molestie massa ipsum eget. Et ac, turpis tellus nunc ut pulvinar euismod laoreet, erat, at sem nisi turpis ullamcorper congue dolor volutpat lobortis feugiat id praesent magna consectetur non massa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Section 1, Paragraph 2. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Volutpat turpis aliquam ante eget dolor nunc euismod sit nunc tellus feugiat ut volutpat. Dolor laoreet euismod pulvinar, massa non pharetra feugiat lobortis volutpat pharetra congue ullamcorper amet. Dolore aliquet turpis nisi tincidunt euismod ipsum, massa molestie feugiat massa eget ac sem. Consectetur magna ullamcorper amet pharetra congue euismod dolor laoreet euismod pulvinar nunc tellus, feugiat. Lobortis non pharetra tincidunt id sit nunc tellus ipsum ante at ac et elit. Sed massa tellus felis tempus massa mauris lorem nibh volutpat lorem nibh, elit sed. </w:t>
+        <w:t xml:space="preserve">Nibh aliquam nonummy ullamcorper lobortis tempus felis consectetur. Aliquet nunc, sed eget nibh aliquam, turpis ullamcorper. Tincidunt lorem mauris proin tempus mauris mi, donec. Consectetur non massa tempus elit et ac erat. Nonummy sem nisi turpis tellus nunc pulvinar eget. Et ac adipiscing, praesent, dolore pharetra non lobortis. Feugiat mauris ante, tempus elit et magna turpis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3. Sed nunc molestie sit lobortis volutpat feugiat lobortis volutpat dolor tincidunt euismod sit ut tellus sit ut volutpat amet lorem lorem laoreet id, pulvinar nunc, tellus sit. Lobortis molestie feugiat tincidunt euismod pulvinar tincidunt euismod pulvinar massa molestie tempus ante at magna diam nonummy lobortis volutpat feugiat nibh elit sed laoreet id ipsum ante. Felis tempus sem, consectetur, nisi sem consectetur magna ullamcorper amet dolore aliquet turpis ut tellus, sit, lobortis aliquet turpis nisi non pharetra congue euismod pulvinar, tincidunt euismod. Pulvinar nunc, non pharetra congue non pharetra tincidunt, euismod pulvinar nunc id ipsum erat mi felis tempus proin consectetur ac, diam nonummy donec mi, adipiscing donec praesent. Turpis nisi sem pharetra ut non pharetra, congue euismod ipsum laoreet id tempus erat praesent adipiscing aliquam aliquet turpis ut tellus pharetra congue non pharetra, congue ullamcorper. Turpis ut molestie feugiat massa mauris lorem lobortis, volutpat dolor tincidunt euismod euismod pulvinar massa tellus, feugiat, lobortis volutpat dolor laoreet, id ipsum laoreet felis tempus proin. Adipiscing ac et at erat et nonummy dolore aliquet turpis dolore aliquet id pulvinar massa molestie feugiat nibh eget sed nibh eget erat mi elit donec aliquet. Amet dolore, molestie feugiat, lobortis molestie dolor tincidunt euismod dolor tincidunt felis pharetra ut, ullamcorper, amet dolore euismod, amet ut tellus feugiat massa molestie feugiat nibh elit. Erat laoreet, felis donec mi adipiscing aliquam proin turpis nisi, tellus sit lorem nibh elit erat praesent nonummy dolore, aliquet turpis dolore tellus feugiat lobortis molestie feugiat. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3. Turpis id et ac consectetur sem nisi amet, euismod laoreet sed mauris consectetur sem ut sit euismod. Tincidunt lorem at sem nisi amet euismod congue dolor volutpat ante erat elit ullamcorper lobortis feugiat id. Mi erat elit felis mi erat nonummy sem magna turpis euismod tincidunt sed elit ante aliquam turpis. Ullamcorper lobortis feugiat mauris proin aliquam adipiscing ullamcorper congue sit felis diam magna consectetur sem nisi turpis. Euismod mi magna at sem dolore turpis euismod lobortis lorem mauris praesent donec pharetra volutpat massa ipsum. Lorem, adipiscing aliquet dolore pulvinar volutpat ut pharetra molestie ante donec nonummy sem ut feugiat, id laoreet. Magna turpis tellus massa sed, at sem nisi pulvinar sit tellus massa ipsum elit nibh, ac consectetur. Aliquet tincidunt dolor volutpat lobortis feugiat molestie massa tempus felis laoreet sed eget et ac turpis aliquet. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -706,51 +706,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2a573ae1236c470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rdefb46c6dc8c48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Refc30160eb204ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="R42250f2b5126466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rdc6e84fc00e84a13" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R44aacc69365d44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rababafe2126b4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rea5afcf64e374382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="R02d6ced8ecad485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb63f67e1994a4c36" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>