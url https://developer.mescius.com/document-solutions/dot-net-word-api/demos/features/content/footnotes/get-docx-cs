--- v13 (2026-09-17)
+++ v14 (2026-11-02)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re3e0ddf3a8724071" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbbd390490616467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra8e6065b1de646c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5e8b0c7cc0d34a5a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9d2a3fb5310d409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc535ec1c5dea465d" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1. Feugiat volutpat aliquet, ullamcorper proin dolore dolor, at euismod, et ac congue, sit mauris diam congue pharetra, volutpat lobortis ipsum felis diam nisi feugiat id mi. Congue sit molestie laoreet sed elit sem ut pulvinar id mauris praesent magna pharetra volutpat ante tempus nonummy diam nisi sit molestie laoreet, erat consectetur non. Nunc pulvinar euismod laoreet sed mauris proin aliquam nonummy eget nibh tempus adipiscing ullamcorper congue pharetra non lobortis ipsum id mi erat elit sem nisi turpis. Ullamcorper nibh ac turpis aliquet, nunc sed magna sit tellus, ut pulvinar euismod, tincidunt, sed, at aliquet nunc dolor volutpat nibh ac at proin donec amet. Ullamcorper ut feugiat id praesent congue sit dolor mauris proin aliquam adipiscing ullamcorper, lobortis dolor mauris massa tempus nonummy diam magna consectetur sem dolore pulvinar id. Nibh aliquam, turpis euismod laoreet lorem eget nibh tincidunt lorem at aliquet nisi turpis aliquet congue dolor molestie massa ipsum felis, laoreet erat elit proin ut. Magna feugiat sed mauris proin aliquam nonummy ullamcorper tincidunt feugiat molestie massa ipsum id et ac turpis aliquet, massa sed elit proin aliquam adipiscing aliquet congue. Pharetra non lobortis dolore, amet euismod tincidunt feugiat mauris ante ipsum id laoreet erat at proin dolore, amet id, tincidunt lorem mauris proin donec nonummy ullamcorper. Magna pharetra, tellus massa erat nonummy sem ut, ipsum elit et nisi consectetur aliquet dolore amet, aliquet dolore, amet non ut sit molestie massa ipsum eget. Et ac, turpis tellus nunc ut pulvinar euismod laoreet, erat, at sem nisi turpis ullamcorper congue dolor volutpat lobortis feugiat id praesent magna consectetur non massa. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1. Ut adipiscing euismod aliquet dolore, amet euismod, congue feugiat. Amet euismod congue amet ullamcorper ut sit tellus, massa. Ipsum sit tellus nunc pulvinar tellus dolore amet ullamcorper. Magna nonummy diam ac at aliquet nisi turpis aliquet. Dolore nonummy diam ac at nibh laoreet erat elit. Et lorem, eget ante lorem molestie nunc sit tellus. Dolore nonummy praesent, tempus felis laoreet dolor volutpat lobortis. Feugiat volutpat, lobortis turpis sem aliquam erat, eget, laoreet. Sed molestie lobortis sit non nunc sit tellus nunc. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Section 1, Paragraph 2. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Nibh aliquam nonummy ullamcorper lobortis tempus felis consectetur. Aliquet nunc, sed eget nibh aliquam, turpis ullamcorper. Tincidunt lorem mauris proin tempus mauris mi, donec. Consectetur non massa tempus elit et ac erat. Nonummy sem nisi turpis tellus nunc pulvinar eget. Et ac adipiscing, praesent, dolore pharetra non lobortis. Feugiat mauris ante, tempus elit et magna turpis. </w:t>
+        <w:t xml:space="preserve">Tellus nunc massa tempus molestie nunc amet ullamcorper, congue amet ullamcorper. Congue consectetur et, lorem eget lobortis sit non ut sit aliquet. Donec adipiscing mi, tempus, pharetra sem magna elit, nibh feugiat non. Nisi at nibh lorem molestie massa sit non nisi adipiscing proin. Aliquam felis massa pulvinar aliquet donec, adipiscing volutpat tincidunt pharetra non. Magna elit nibh, dolor non nisi at, et ac at ante. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3. Turpis id et ac consectetur sem nisi amet, euismod laoreet sed mauris consectetur sem ut sit euismod. Tincidunt lorem at sem nisi amet euismod congue dolor volutpat ante erat elit ullamcorper lobortis feugiat id. Mi erat elit felis mi erat nonummy sem magna turpis euismod tincidunt sed elit ante aliquam turpis. Ullamcorper lobortis feugiat mauris proin aliquam adipiscing ullamcorper congue sit felis diam magna consectetur sem nisi turpis. Euismod mi magna at sem dolore turpis euismod lobortis lorem mauris praesent donec pharetra volutpat massa ipsum. Lorem, adipiscing aliquet dolore pulvinar volutpat ut pharetra molestie ante donec nonummy sem ut feugiat, id laoreet. Magna turpis tellus massa sed, at sem nisi pulvinar sit tellus massa ipsum elit nibh, ac consectetur. Aliquet tincidunt dolor volutpat lobortis feugiat molestie massa tempus felis laoreet sed eget et ac turpis aliquet. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3. Proin nisi adipiscing aliquet donec amet praesent erat elit nibh dolor. Euismod ut pharetra sem ac at nibh feugiat volutpat nisi at. Felis mi sed volutpat tincidunt pharetra non congue at et ac. Mauris nibh feugiat tellus ut turpis praesent aliquam adipiscing mi tempus. Id molestie lobortis turpis proin tempus, mauris massa sit tellus dolore. Turpis aliquet donec adipiscing praesent erat elit laoreet, dolor non, congue. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -706,51 +706,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R44aacc69365d44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rababafe2126b4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rea5afcf64e374382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="R02d6ced8ecad485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb63f67e1994a4c36" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R76f3444651924d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5b5c26105b934488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R708b7b515e654b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="R446da3aa9cdf48e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb178f294886c40b5" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>