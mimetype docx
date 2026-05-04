--- v10 (2026-03-20)
+++ v11 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rbc5d760a129d4a87" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra29da28f8525481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc9cd4c248b5d4597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R08b536812a0f4ec5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Radeb8781c51d4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc5177095b67f4787" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:commentRangeStart w:id="1"/>
       <w:commentRangeStart w:id="2"/>
       <w:commentRangeStart w:id="3"/>
       <w:r>
         <w:t xml:space="preserve">Paragraph 1: This is a paragraph of text with a comment added to the whole paragraph. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
@@ -67,123 +67,123 @@
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 4 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 5 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 6 of paragraph 2. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-03-20T00:46:13.3000158+00:00" w:id="1">
-    <w:p w14:paraId="258AC66F">
+  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-05-04T08:43:09.8809403+00:00" w:id="1">
+    <w:p w14:paraId="2DE4788D">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment added to paragraph 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-03-20T00:46:13.3001104+00:00" w:id="2">
-    <w:p w14:paraId="1CEFC143">
+  <w:comment w:author="Jane Donahue" w:date="2026-05-04T08:43:09.8810123+00:00" w:id="2">
+    <w:p w14:paraId="1C3793F2">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jaime Smith" w:date="2026-03-20T00:46:13.3001618+00:00" w:id="3">
-    <w:p w14:paraId="73CAB0CD">
+  <w:comment w:author="Jaime Smith" w:date="2026-05-04T08:43:09.8810569+00:00" w:id="3">
+    <w:p w14:paraId="63DBBB13">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 2, closing the thread.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-03-20T00:46:13.3002133+00:00" w:id="4">
-    <w:p w14:paraId="77FF9D0F">
+  <w:comment w:author="Jane Donahue" w:date="2026-05-04T08:43:09.8811017+00:00" w:id="4">
+    <w:p w14:paraId="15A54E14">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment on run 3 of paragraph 2</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w15:commentEx w15:paraId="258AC66F" w15:done="false"/>
-[...2 lines deleted...]
-  <w15:commentEx w15:paraId="77FF9D0F" w15:done="false"/>
+  <w15:commentEx w15:paraId="2DE4788D" w15:done="false"/>
+  <w15:commentEx w15:paraId="1C3793F2" w15:paraIdParent="2DE4788D" w15:done="false"/>
+  <w15:commentEx w15:paraId="63DBBB13" w15:paraIdParent="1C3793F2" w15:done="true"/>
+  <w15:commentEx w15:paraId="15A54E14" w15:done="false"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -720,51 +720,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rca6fe3c58c324a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra8dec65814a94677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra710074529f64a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="Rac6bcc9315b0472b" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="R07ce8783fc9341d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R405a8859fc4f4c7b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R955351a0cb584d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra48fdac3ada34f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf8460d658b464d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="R31ff8c730dac4db6" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="Rda29324cc85f49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8ab1eb7c6c9b4164" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>