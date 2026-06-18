--- v11 (2026-05-04)
+++ v12 (2026-06-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R08b536812a0f4ec5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Radeb8781c51d4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc5177095b67f4787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2128e72b1c0d422c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd3490e94ab0c43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R90b4818ea6d24b18" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:commentRangeStart w:id="1"/>
       <w:commentRangeStart w:id="2"/>
       <w:commentRangeStart w:id="3"/>
       <w:r>
         <w:t xml:space="preserve">Paragraph 1: This is a paragraph of text with a comment added to the whole paragraph. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
@@ -67,123 +67,123 @@
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 4 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 5 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 6 of paragraph 2. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-05-04T08:43:09.8809403+00:00" w:id="1">
-    <w:p w14:paraId="2DE4788D">
+  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-06-18T11:41:24.3100934+00:00" w:id="1">
+    <w:p w14:paraId="3B9B1935">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment added to paragraph 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-05-04T08:43:09.8810123+00:00" w:id="2">
-    <w:p w14:paraId="1C3793F2">
+  <w:comment w:author="Jane Donahue" w:date="2026-06-18T11:41:24.3101521+00:00" w:id="2">
+    <w:p w14:paraId="4E8B6544">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jaime Smith" w:date="2026-05-04T08:43:09.8810569+00:00" w:id="3">
-    <w:p w14:paraId="63DBBB13">
+  <w:comment w:author="Jaime Smith" w:date="2026-06-18T11:41:24.3101922+00:00" w:id="3">
+    <w:p w14:paraId="08E04F72">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 2, closing the thread.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-05-04T08:43:09.8811017+00:00" w:id="4">
-    <w:p w14:paraId="15A54E14">
+  <w:comment w:author="Jane Donahue" w:date="2026-06-18T11:41:24.310243+00:00" w:id="4">
+    <w:p w14:paraId="10222BD6">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment on run 3 of paragraph 2</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w15:commentEx w15:paraId="2DE4788D" w15:done="false"/>
-[...2 lines deleted...]
-  <w15:commentEx w15:paraId="15A54E14" w15:done="false"/>
+  <w15:commentEx w15:paraId="3B9B1935" w15:done="false"/>
+  <w15:commentEx w15:paraId="4E8B6544" w15:paraIdParent="3B9B1935" w15:done="false"/>
+  <w15:commentEx w15:paraId="08E04F72" w15:paraIdParent="4E8B6544" w15:done="true"/>
+  <w15:commentEx w15:paraId="10222BD6" w15:done="false"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -720,51 +720,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R955351a0cb584d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra48fdac3ada34f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf8460d658b464d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="R31ff8c730dac4db6" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="Rda29324cc85f49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8ab1eb7c6c9b4164" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rfe274a2812874552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rdf295698ba6741f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R58becd3b162b4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="R7eee803ea4bc4f9f" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="Rf43d1ceddc724be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1b58faac65cc4e97" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>