--- v12 (2026-06-18)
+++ v13 (2026-06-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2128e72b1c0d422c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd3490e94ab0c43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R90b4818ea6d24b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4eef2aa6f4f04ea9" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc51a782e75e14f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfe101f428f8742b4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:commentRangeStart w:id="1"/>
       <w:commentRangeStart w:id="2"/>
       <w:commentRangeStart w:id="3"/>
       <w:r>
         <w:t xml:space="preserve">Paragraph 1: This is a paragraph of text with a comment added to the whole paragraph. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
@@ -67,123 +67,123 @@
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 4 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 5 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 6 of paragraph 2. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-06-18T11:41:24.3100934+00:00" w:id="1">
-    <w:p w14:paraId="3B9B1935">
+  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-06-18T13:07:53.055171+00:00" w:id="1">
+    <w:p w14:paraId="416B377A">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment added to paragraph 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-06-18T11:41:24.3101521+00:00" w:id="2">
-    <w:p w14:paraId="4E8B6544">
+  <w:comment w:author="Jane Donahue" w:date="2026-06-18T13:07:53.0552365+00:00" w:id="2">
+    <w:p w14:paraId="54CB0A9D">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jaime Smith" w:date="2026-06-18T11:41:24.3101922+00:00" w:id="3">
-    <w:p w14:paraId="08E04F72">
+  <w:comment w:author="Jaime Smith" w:date="2026-06-18T13:07:53.0552752+00:00" w:id="3">
+    <w:p w14:paraId="453073C9">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 2, closing the thread.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-06-18T11:41:24.310243+00:00" w:id="4">
-    <w:p w14:paraId="10222BD6">
+  <w:comment w:author="Jane Donahue" w:date="2026-06-18T13:07:53.0553268+00:00" w:id="4">
+    <w:p w14:paraId="0D42F7C5">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment on run 3 of paragraph 2</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w15:commentEx w15:paraId="3B9B1935" w15:done="false"/>
-[...2 lines deleted...]
-  <w15:commentEx w15:paraId="10222BD6" w15:done="false"/>
+  <w15:commentEx w15:paraId="416B377A" w15:done="false"/>
+  <w15:commentEx w15:paraId="54CB0A9D" w15:paraIdParent="416B377A" w15:done="false"/>
+  <w15:commentEx w15:paraId="453073C9" w15:paraIdParent="54CB0A9D" w15:done="true"/>
+  <w15:commentEx w15:paraId="0D42F7C5" w15:done="false"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -720,51 +720,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rfe274a2812874552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rdf295698ba6741f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R58becd3b162b4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="R7eee803ea4bc4f9f" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="Rf43d1ceddc724be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1b58faac65cc4e97" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R28aa3b40afdf492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5883f55287484df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8bf6bb05fe9642b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="Rd34ff5e3fd3c4056" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="R41fd878cc9f64839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2478c6f073654c8e" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>