--- v13 (2026-06-18)
+++ v14 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4eef2aa6f4f04ea9" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc51a782e75e14f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfe101f428f8742b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R76cdb27def41472b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd8d8101ef0314ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3b114796308149c8" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:commentRangeStart w:id="1"/>
       <w:commentRangeStart w:id="2"/>
       <w:commentRangeStart w:id="3"/>
       <w:r>
         <w:t xml:space="preserve">Paragraph 1: This is a paragraph of text with a comment added to the whole paragraph. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
@@ -67,123 +67,123 @@
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 4 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 5 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 6 of paragraph 2. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-06-18T13:07:53.055171+00:00" w:id="1">
-    <w:p w14:paraId="416B377A">
+  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-08-03T00:28:23.1912795+00:00" w:id="1">
+    <w:p w14:paraId="0417F77C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment added to paragraph 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-06-18T13:07:53.0552365+00:00" w:id="2">
-    <w:p w14:paraId="54CB0A9D">
+  <w:comment w:author="Jane Donahue" w:date="2026-08-03T00:28:23.1913348+00:00" w:id="2">
+    <w:p w14:paraId="59DB3A3A">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jaime Smith" w:date="2026-06-18T13:07:53.0552752+00:00" w:id="3">
-    <w:p w14:paraId="453073C9">
+  <w:comment w:author="Jaime Smith" w:date="2026-08-03T00:28:23.191377+00:00" w:id="3">
+    <w:p w14:paraId="7625EA3D">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 2, closing the thread.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-06-18T13:07:53.0553268+00:00" w:id="4">
-    <w:p w14:paraId="0D42F7C5">
+  <w:comment w:author="Jane Donahue" w:date="2026-08-03T00:28:23.1914273+00:00" w:id="4">
+    <w:p w14:paraId="12660124">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment on run 3 of paragraph 2</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w15:commentEx w15:paraId="416B377A" w15:done="false"/>
-[...2 lines deleted...]
-  <w15:commentEx w15:paraId="0D42F7C5" w15:done="false"/>
+  <w15:commentEx w15:paraId="0417F77C" w15:done="false"/>
+  <w15:commentEx w15:paraId="59DB3A3A" w15:paraIdParent="0417F77C" w15:done="false"/>
+  <w15:commentEx w15:paraId="7625EA3D" w15:paraIdParent="59DB3A3A" w15:done="true"/>
+  <w15:commentEx w15:paraId="12660124" w15:done="false"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -720,51 +720,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R28aa3b40afdf492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5883f55287484df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8bf6bb05fe9642b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="Rd34ff5e3fd3c4056" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="R41fd878cc9f64839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2478c6f073654c8e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R75ebc7be996c4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5eb89b37bd3d468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rfa49af1f2a7a4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="R9c9479d3f19e4789" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="Rfadf3b01a0bd4f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1e5eb04797314f32" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>