--- v14 (2026-08-03)
+++ v15 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R76cdb27def41472b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd8d8101ef0314ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3b114796308149c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R563551ef74cf4af8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd9f5178da3404da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7a6d789170634897" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:commentRangeStart w:id="1"/>
       <w:commentRangeStart w:id="2"/>
       <w:commentRangeStart w:id="3"/>
       <w:r>
         <w:t xml:space="preserve">Paragraph 1: This is a paragraph of text with a comment added to the whole paragraph. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
@@ -67,123 +67,123 @@
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 4 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 5 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 6 of paragraph 2. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-08-03T00:28:23.1912795+00:00" w:id="1">
-    <w:p w14:paraId="0417F77C">
+  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-09-19T00:46:52.7110747+00:00" w:id="1">
+    <w:p w14:paraId="3DCE83EF">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment added to paragraph 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-08-03T00:28:23.1913348+00:00" w:id="2">
-    <w:p w14:paraId="59DB3A3A">
+  <w:comment w:author="Jane Donahue" w:date="2026-09-19T00:46:52.711142+00:00" w:id="2">
+    <w:p w14:paraId="5811AFEB">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jaime Smith" w:date="2026-08-03T00:28:23.191377+00:00" w:id="3">
-    <w:p w14:paraId="7625EA3D">
+  <w:comment w:author="Jaime Smith" w:date="2026-09-19T00:46:52.7114701+00:00" w:id="3">
+    <w:p w14:paraId="43A3A919">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 2, closing the thread.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-08-03T00:28:23.1914273+00:00" w:id="4">
-    <w:p w14:paraId="12660124">
+  <w:comment w:author="Jane Donahue" w:date="2026-09-19T00:46:52.7115286+00:00" w:id="4">
+    <w:p w14:paraId="2F59B7D0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment on run 3 of paragraph 2</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w15:commentEx w15:paraId="0417F77C" w15:done="false"/>
-[...2 lines deleted...]
-  <w15:commentEx w15:paraId="12660124" w15:done="false"/>
+  <w15:commentEx w15:paraId="3DCE83EF" w15:done="false"/>
+  <w15:commentEx w15:paraId="5811AFEB" w15:paraIdParent="3DCE83EF" w15:done="false"/>
+  <w15:commentEx w15:paraId="43A3A919" w15:paraIdParent="5811AFEB" w15:done="true"/>
+  <w15:commentEx w15:paraId="2F59B7D0" w15:done="false"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -720,51 +720,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R75ebc7be996c4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5eb89b37bd3d468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rfa49af1f2a7a4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="R9c9479d3f19e4789" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="Rfadf3b01a0bd4f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1e5eb04797314f32" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1a159017105a4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R031d7182b0ff4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R22c1d47d34c740fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="R81002ac8f8a545b7" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="Rc6f5554a35fd49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1af8dce3cdbd4a4f" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>