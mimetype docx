--- v15 (2026-09-19)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R563551ef74cf4af8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd9f5178da3404da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7a6d789170634897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9ecedab64e2a4084" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R74e84bde98d0436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9dc181983a6444a7" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:commentRangeStart w:id="1"/>
       <w:commentRangeStart w:id="2"/>
       <w:commentRangeStart w:id="3"/>
       <w:r>
         <w:t xml:space="preserve">Paragraph 1: This is a paragraph of text with a comment added to the whole paragraph. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
@@ -67,123 +67,123 @@
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 4 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 5 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 6 of paragraph 2. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-09-19T00:46:52.7110747+00:00" w:id="1">
-    <w:p w14:paraId="3DCE83EF">
+  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-11-03T08:14:34.8512234+00:00" w:id="1">
+    <w:p w14:paraId="5B5CA5F9">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment added to paragraph 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-09-19T00:46:52.711142+00:00" w:id="2">
-    <w:p w14:paraId="5811AFEB">
+  <w:comment w:author="Jane Donahue" w:date="2026-11-03T08:14:34.8512956+00:00" w:id="2">
+    <w:p w14:paraId="55708535">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jaime Smith" w:date="2026-09-19T00:46:52.7114701+00:00" w:id="3">
-    <w:p w14:paraId="43A3A919">
+  <w:comment w:author="Jaime Smith" w:date="2026-11-03T08:14:34.8513482+00:00" w:id="3">
+    <w:p w14:paraId="11CB4C7B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 2, closing the thread.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-09-19T00:46:52.7115286+00:00" w:id="4">
-    <w:p w14:paraId="2F59B7D0">
+  <w:comment w:author="Jane Donahue" w:date="2026-11-03T08:14:34.8514179+00:00" w:id="4">
+    <w:p w14:paraId="60E52655">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment on run 3 of paragraph 2</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w15:commentEx w15:paraId="3DCE83EF" w15:done="false"/>
-[...2 lines deleted...]
-  <w15:commentEx w15:paraId="2F59B7D0" w15:done="false"/>
+  <w15:commentEx w15:paraId="5B5CA5F9" w15:done="false"/>
+  <w15:commentEx w15:paraId="55708535" w15:paraIdParent="5B5CA5F9" w15:done="false"/>
+  <w15:commentEx w15:paraId="11CB4C7B" w15:paraIdParent="55708535" w15:done="true"/>
+  <w15:commentEx w15:paraId="60E52655" w15:done="false"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -720,51 +720,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1a159017105a4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R031d7182b0ff4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R22c1d47d34c740fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="R81002ac8f8a545b7" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="Rc6f5554a35fd49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1af8dce3cdbd4a4f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6abb37730f444d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R3a44ca05136a41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R15484200e1f3406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="R3ff6408140ee4cec" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="R0ff64bc108cd4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R29f443e03f4e4ed2" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>