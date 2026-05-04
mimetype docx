--- v11 (2026-03-19)
+++ v12 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf93b44c829c5432a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2bc926a05c6f4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R82a67592aa8d4be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8554916fa7254926" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdd5bcacda63f425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8550dcdde5f141fe" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:commentRangeStart w:id="1"/>
       <w:commentRangeStart w:id="2"/>
       <w:commentRangeStart w:id="3"/>
       <w:r>
         <w:t xml:space="preserve">Paragraph 1: This is a paragraph of text with a comment added to the whole paragraph. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
@@ -67,123 +67,123 @@
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 4 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 5 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 6 of paragraph 2. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-03-19T23:00:47.0865919+00:00" w:id="1">
-    <w:p w14:paraId="001745BA">
+  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-05-04T08:43:37.8848775+00:00" w:id="1">
+    <w:p w14:paraId="102B05A6">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment added to paragraph 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-03-19T23:00:47.0866591+00:00" w:id="2">
-    <w:p w14:paraId="5C5281D6">
+  <w:comment w:author="Jane Donahue" w:date="2026-05-04T08:43:37.8849422+00:00" w:id="2">
+    <w:p w14:paraId="1948B5D1">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jaime Smith" w:date="2026-03-19T23:00:47.0866956+00:00" w:id="3">
-    <w:p w14:paraId="57A9CA46">
+  <w:comment w:author="Jaime Smith" w:date="2026-05-04T08:43:37.8849767+00:00" w:id="3">
+    <w:p w14:paraId="3C6ED191">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 2, closing the thread.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-03-19T23:00:47.086731+00:00" w:id="4">
-    <w:p w14:paraId="5C5790A9">
+  <w:comment w:author="Jane Donahue" w:date="2026-05-04T08:43:37.885013+00:00" w:id="4">
+    <w:p w14:paraId="04BC8B67">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment on run 3 of paragraph 2</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w15:commentEx w15:paraId="001745BA" w15:done="false"/>
-[...2 lines deleted...]
-  <w15:commentEx w15:paraId="5C5790A9" w15:done="false"/>
+  <w15:commentEx w15:paraId="102B05A6" w15:done="false"/>
+  <w15:commentEx w15:paraId="1948B5D1" w15:paraIdParent="102B05A6" w15:done="false"/>
+  <w15:commentEx w15:paraId="3C6ED191" w15:paraIdParent="1948B5D1" w15:done="true"/>
+  <w15:commentEx w15:paraId="04BC8B67" w15:done="false"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -720,51 +720,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5b5c4d0f32ed495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R3ceebebcc0ae4b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6983abdee52d428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="Rc6b049c0297f4d2b" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="R52cfd6082d1a4aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7a87f7e3b8bb4e58" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbc1da130e1444734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R63ab40944cb04614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R66fa2573f8294f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="R4d71d83522314102" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="R859b5fd7041f4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1225bf4496194881" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>