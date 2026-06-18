--- v12 (2026-05-04)
+++ v13 (2026-06-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8554916fa7254926" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdd5bcacda63f425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8550dcdde5f141fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rca54a59ee0e14669" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4531b226d5974568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc01a4b22551a41bd" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:commentRangeStart w:id="1"/>
       <w:commentRangeStart w:id="2"/>
       <w:commentRangeStart w:id="3"/>
       <w:r>
         <w:t xml:space="preserve">Paragraph 1: This is a paragraph of text with a comment added to the whole paragraph. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
@@ -67,123 +67,123 @@
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 4 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 5 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 6 of paragraph 2. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-05-04T08:43:37.8848775+00:00" w:id="1">
-    <w:p w14:paraId="102B05A6">
+  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-06-18T11:44:11.7631239+00:00" w:id="1">
+    <w:p w14:paraId="7B05FDB8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment added to paragraph 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-05-04T08:43:37.8849422+00:00" w:id="2">
-    <w:p w14:paraId="1948B5D1">
+  <w:comment w:author="Jane Donahue" w:date="2026-06-18T11:44:11.7632017+00:00" w:id="2">
+    <w:p w14:paraId="72A09FB8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jaime Smith" w:date="2026-05-04T08:43:37.8849767+00:00" w:id="3">
-    <w:p w14:paraId="3C6ED191">
+  <w:comment w:author="Jaime Smith" w:date="2026-06-18T11:44:11.7632407+00:00" w:id="3">
+    <w:p w14:paraId="1AFD1C28">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 2, closing the thread.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-05-04T08:43:37.885013+00:00" w:id="4">
-    <w:p w14:paraId="04BC8B67">
+  <w:comment w:author="Jane Donahue" w:date="2026-06-18T11:44:11.7632919+00:00" w:id="4">
+    <w:p w14:paraId="108A5A49">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment on run 3 of paragraph 2</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w15:commentEx w15:paraId="102B05A6" w15:done="false"/>
-[...2 lines deleted...]
-  <w15:commentEx w15:paraId="04BC8B67" w15:done="false"/>
+  <w15:commentEx w15:paraId="7B05FDB8" w15:done="false"/>
+  <w15:commentEx w15:paraId="72A09FB8" w15:paraIdParent="7B05FDB8" w15:done="false"/>
+  <w15:commentEx w15:paraId="1AFD1C28" w15:paraIdParent="72A09FB8" w15:done="true"/>
+  <w15:commentEx w15:paraId="108A5A49" w15:done="false"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -720,51 +720,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbc1da130e1444734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R63ab40944cb04614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R66fa2573f8294f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="R4d71d83522314102" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="R859b5fd7041f4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1225bf4496194881" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb12f8d96f3b84520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf23ad9802c074ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc6c32e6db61c4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="R8d81f85a1aed4e4b" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="R86bf53e5d2234dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R07e63f17d9f64b0f" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>