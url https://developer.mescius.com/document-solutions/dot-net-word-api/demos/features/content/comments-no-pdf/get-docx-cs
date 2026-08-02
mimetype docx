--- v13 (2026-06-18)
+++ v14 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rca54a59ee0e14669" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4531b226d5974568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc01a4b22551a41bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc2d6caed577041c6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd9c5c9a54914472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R414d817f6de24f0b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:commentRangeStart w:id="1"/>
       <w:commentRangeStart w:id="2"/>
       <w:commentRangeStart w:id="3"/>
       <w:r>
         <w:t xml:space="preserve">Paragraph 1: This is a paragraph of text with a comment added to the whole paragraph. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
@@ -67,123 +67,123 @@
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 4 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 5 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 6 of paragraph 2. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-06-18T11:44:11.7631239+00:00" w:id="1">
-    <w:p w14:paraId="7B05FDB8">
+  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-08-02T19:30:54.7217196+00:00" w:id="1">
+    <w:p w14:paraId="2344E2E0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment added to paragraph 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-06-18T11:44:11.7632017+00:00" w:id="2">
-    <w:p w14:paraId="72A09FB8">
+  <w:comment w:author="Jane Donahue" w:date="2026-08-02T19:30:54.7217759+00:00" w:id="2">
+    <w:p w14:paraId="54A153B1">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jaime Smith" w:date="2026-06-18T11:44:11.7632407+00:00" w:id="3">
-    <w:p w14:paraId="1AFD1C28">
+  <w:comment w:author="Jaime Smith" w:date="2026-08-02T19:30:54.7218185+00:00" w:id="3">
+    <w:p w14:paraId="319CC0F4">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 2, closing the thread.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-06-18T11:44:11.7632919+00:00" w:id="4">
-    <w:p w14:paraId="108A5A49">
+  <w:comment w:author="Jane Donahue" w:date="2026-08-02T19:30:54.7218688+00:00" w:id="4">
+    <w:p w14:paraId="44305C20">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment on run 3 of paragraph 2</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w15:commentEx w15:paraId="7B05FDB8" w15:done="false"/>
-[...2 lines deleted...]
-  <w15:commentEx w15:paraId="108A5A49" w15:done="false"/>
+  <w15:commentEx w15:paraId="2344E2E0" w15:done="false"/>
+  <w15:commentEx w15:paraId="54A153B1" w15:paraIdParent="2344E2E0" w15:done="false"/>
+  <w15:commentEx w15:paraId="319CC0F4" w15:paraIdParent="54A153B1" w15:done="true"/>
+  <w15:commentEx w15:paraId="44305C20" w15:done="false"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -720,51 +720,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb12f8d96f3b84520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf23ad9802c074ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc6c32e6db61c4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="R8d81f85a1aed4e4b" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="R86bf53e5d2234dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R07e63f17d9f64b0f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf492366e00af4f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0fe077c2989b48aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R85b4d9cfcc8e41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="R2206c13801ed43da" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="R51e2a9f01c2940f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R711c6a220d5b47f9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>