--- v14 (2026-08-02)
+++ v15 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc2d6caed577041c6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd9c5c9a54914472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R414d817f6de24f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R79c2e11806724c63" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re8f71ec35edb4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7abf1341325e4277" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:commentRangeStart w:id="1"/>
       <w:commentRangeStart w:id="2"/>
       <w:commentRangeStart w:id="3"/>
       <w:r>
         <w:t xml:space="preserve">Paragraph 1: This is a paragraph of text with a comment added to the whole paragraph. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
@@ -67,123 +67,123 @@
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 4 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 5 of paragraph 2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This is run 6 of paragraph 2. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-08-02T19:30:54.7217196+00:00" w:id="1">
-    <w:p w14:paraId="2344E2E0">
+  <w:comment w:initials="J.S." w:author="Jaime Smith" w:date="2026-09-16T23:28:24.9746898+00:00" w:id="1">
+    <w:p w14:paraId="767A8D91">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment added to paragraph 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-08-02T19:30:54.7217759+00:00" w:id="2">
-    <w:p w14:paraId="54A153B1">
+  <w:comment w:author="Jane Donahue" w:date="2026-09-16T23:28:24.9747724+00:00" w:id="2">
+    <w:p w14:paraId="100C81C3">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jaime Smith" w:date="2026-08-02T19:30:54.7218185+00:00" w:id="3">
-    <w:p w14:paraId="319CC0F4">
+  <w:comment w:author="Jaime Smith" w:date="2026-09-16T23:28:24.9748184+00:00" w:id="3">
+    <w:p w14:paraId="368AFA0F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Reply to comment 2, closing the thread.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Jane Donahue" w:date="2026-08-02T19:30:54.7218688+00:00" w:id="4">
-    <w:p w14:paraId="44305C20">
+  <w:comment w:author="Jane Donahue" w:date="2026-09-16T23:28:24.9751244+00:00" w:id="4">
+    <w:p w14:paraId="65A1B379">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Comment on run 3 of paragraph 2</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w15:commentEx w15:paraId="2344E2E0" w15:done="false"/>
-[...2 lines deleted...]
-  <w15:commentEx w15:paraId="44305C20" w15:done="false"/>
+  <w15:commentEx w15:paraId="767A8D91" w15:done="false"/>
+  <w15:commentEx w15:paraId="100C81C3" w15:paraIdParent="767A8D91" w15:done="false"/>
+  <w15:commentEx w15:paraId="368AFA0F" w15:paraIdParent="100C81C3" w15:done="true"/>
+  <w15:commentEx w15:paraId="65A1B379" w15:done="false"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -720,51 +720,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf492366e00af4f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0fe077c2989b48aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R85b4d9cfcc8e41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="R2206c13801ed43da" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="R51e2a9f01c2940f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R711c6a220d5b47f9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3eebb6b2a17d4b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra449f877e0c44d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rfc800517a252446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/word/comments.xml" Id="Re664471114f3464f" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="/word/commentsExtended.xml" Id="R8f8d0528bd9448c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rd18e10127e774dac" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>