--- v12 (2026-08-03)
+++ v13 (2026-09-18)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2eaddffa17fb4984" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf533672773724570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R24d0567ad911480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf113d3f6d27746c4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7e7de14313d14068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1346731769b24d7e" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1: Tincidunt ullamcorper ipsum erat, dolor feugiat sed nunc tincidunt ullamcorper amet nunc tellus sit ut non consectetur donec mi felis, lorem nibh eget sed tincidunt euismod volutpat. Pharetra dolore, ullamcorper turpis nisi aliquet consectetur, magna diam pharetra dolore ullamcorper amet dolore tellus, sit nunc molestie feugiat lobortis, non, dolor laoreet euismod mauris ac proin. At sed laoreet molestie ipsum ante mauris ac et, elit ac et elit, donec praesent nonummy aliquam sem turpis nisi sem consectetur congue laoreet id tempus proin. At ac et at ac et elit donec praesent turpis dolore, sem consectetur nisi non pharetra, lobortis, eget sed laoreet proin turpis, ut tellus sit lobortis volutpat. Dolor tincidunt euismod ipsum laoreet felis erat mi turpis nisi aliquet feugiat lobortis, mauris, tempus, ante at ac diam consectetur pulvinar nunc mauris feugiat nibh mauris ac. Nibh eget sed laoreet elit donec praesent adipiscing nisi aliquet sit lobortis mauris tempus ante mauris lorem et nonummy magna nunc, tellus pharetra sit nunc molestie feugiat. Massa molestie lorem nibh elit erat, mi felis erat aliquet turpis nisi, sem euismod dolor laoreet felis tempus ante felis aliquam proin turpis nisi non consectetur congue. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1: Id, erat dolore sem volutpat pulvinar sit congue praesent mauris lorem donec ullamcorper amet dolore, ullamcorper pulvinar nunc non. Eget sed lorem nibh, volutpat sed mi felis, tempus praesent adipiscing nisi sem turpis ut non sit ut volutpat. Dolor congue, euismod pulvinar massa molestie feugiat ut massa molestie feugiat massa molestie lorem et elit magna diam consectetur. Magna diam, nonummy donec aliquet, sit ut non sit ut non dolor, tincidunt euismod, pulvinar massa et, elit ac. Et felis erat praesent amet dolore tellus ipsum ante mauris lorem nibh mauris, ac diam nonummy magna diam amet. Dolore congue ullamcorper pharetra tincidunt euismod ipsum laoreet felis tempus ante felis tempus proin at, ac et nonummy, donec. Praesent adipiscing aliquam aliquet pulvinar nunc id ipsum nibh laoreet felis tempus praesent adipiscing nisi aliquet sit lobortis molestie. Lorem et, at ac et consectetur congue euismod pulvinar tincidunt euismod, sed mi adipiscing aliquam praesent turpis dolor nibh. Eget erat diam amet congue, ullamcorper turpis nunc, tellus feugiat lobortis molestie lorem ante at magna sem pharetra sit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 2: Molestie dolor lobortis volutpat, sed laoreet felis tempus mi adipiscing aliquam proin adipiscing nisi, non pharetra pulvinar massa id ipsum, ante mauris. Lorem lobortis volutpat ipsum laoreet felis tempus praesent, turpis, nisi aliquet turpis nisi sem pharetra congue euismod pulvinar tempus ante adipiscing nisi. Non pharetra congue non pharetra laoreet eget sed mi elit erat praesent adipiscing dolore aliquet sit ut non dolor lobortis eget, sed. Laoreet, praesent turpis aliquam, sem mi nonummy donec praesent adipiscing, aliquam proin sit ut volutpat feugiat nibh eget erat mi felis tempus. Ante mauris eget erat praesent adipiscing aliquam, praesent adipiscing ac proin at congue ullamcorper pharetra congue euismod dolor massa id ipsum massa. Mauris, tempus ante mauris, sed, nibh elit consectetur nisi molestie, lorem ante laoreet massa ullamcorper tellus eget pulvinar ac congue praesent mauris. Pharetra pulvinar ac, nisi nibh diam felis, pharetra, pulvinar ac tincidunt proin praesent amet donec praesent turpis dolore proin consectetur ut volutpat. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 2: Feugiat laoreet eget sed ac et elit erat mi elit donec, ullamcorper amet nunc tellus pulvinar massa molestie lorem nibh, mauris lorem. Proin at donec diam pharetra congue euismod non dolor nibh elit erat diam consectetur tincidunt volutpat dolor, laoreet felis tempus ante, mauris. Lorem nibh mauris ac et nonummy, magna ullamcorper amet tincidunt ut non, dolor tincidunt volutpat ipsum laoreet felis erat praesent turpis nisi. Aliquet, turpis nunc tellus feugiat nibh mauris, ac diam nonummy congue non lorem proin, aliquet turpis dolore non pharetra ut, volutpat dolor. Tincidunt euismod pulvinar tincidunt id ipsum ante, mauris tempus aliquet turpis ut non pharetra ut volutpat tellus feugiat massa eget sed nibh. At erat et elit dolore euismod sed mi felis, donec praesent turpis dolore aliquet sit nunc molestie feugiat nibh adipiscing aliquam, nunc. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720" w:num="2"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3: Et ante ullamcorper id pharetra, sed aliquam congue lobortis et id feugiat ut volutpat feugiat tempus ante felis aliquam proin, consectetur. Magna diam nonummy donec, praesent adipiscing dolore tellus sit nisi sem pharetra lobortis volutpat feugiat lobortis id ipsum ac et, at. Ac diam nonummy magna euismod dolor tincidunt, id ipsum, ante felis lorem nibh mauris lorem, et elit erat praesent, nonummy donec. Praesent turpis nisi lobortis eget, erat mi elit, erat mi adipiscing nisi sem, turpis nunc molestie tempus proin adipiscing nisi non. Consectetur congue ullamcorper pharetra tincidunt, ante mauris ac et elit magna diam nonummy dolore ullamcorper amet dolore tellus sit nunc molestie. Lorem ante mauris lorem et elit erat praesent nonummy dolore aliquet, volutpat lorem nibh eget ac et nonummy dolore aliquet amet. Tincidunt euismod pulvinar nunc molestie feugiat nibh eget sed laoreet, eget erat mi, adipiscing donec praesent turpis dolor tincidunt id ipsum. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3: Proin at aliquam aliquet turpis ut non pharetra, feugiat massa mauris tempus, sem consectetur nisi non feugiat ante at ac et consectetur magna diam pharetra tincidunt id sed et. Nonummy dolore, ullamcorper pulvinar feugiat nibh elit erat, mi elit donec mi adipiscing, nisi sem, consectetur nisi, non sit lobortis eget lorem proin consectetur magna ullamcorper pharetra tincidunt, euismod. Molestie lorem nibh, elit erat et nonummy dolore ullamcorper amet, donec praesent adipiscing nisi non, pharetra congue non dolor laoreet eget ac diam aliquet sit ut volutpat, feugiat lobortis. Volutpat dolor laoreet felis donec praesent nonummy, dolore tellus sit nunc mauris tempus ante at ac proin pharetra congue ullamcorper amet feugiat, lobortis volutpat dolor tincidunt volutpat sed laoreet. Felis tempus mi, felis tempus proin consectetur magna diam nonummy, magna diam amet tincidunt euismod ipsum laoreet id, tempus ipsum nunc molestie sit lobortis volutpat lorem nibh elit ac. Diam, pharetra congue euismod dolor laoreet eget erat laoreet felis nonummy donec, ullamcorper pharetra, tincidunt id ipsum, massa, molestie feugiat lobortis volutpat, pharetra tincidunt euismod pulvinar nunc tellus pulvinar. Massa felis, sed aliquam congue ante diam ante ac mi elit donec mi, felis, lorem ante mauris aliquam sem consectetur congue ullamcorper pharetra tincidunt euismod pulvinar massa id, tempus. Ante mauris tempus proin, at ac nisi aliquet turpis nunc molestie tempus proin adipiscing nisi sem pharetra ut non dolor laoreet eget erat diam elit dolore aliquet turpis dolore. Sem turpis ut tincidunt id ipsum, massa mauris tempus ante at nisi sem pharetra, congue non pharetra tincidunt id sed laoreet felis, tempus proin adipiscing, nisi aliquet feugiat lobortis. Non id ipsum ante mauris lorem nibh eget lorem diam nonummy magna ullamcorper amet dolore ullamcorper amet nunc molestie ipsum proin adipiscing dolore aliquet sit ut volutpat dolor turpis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Section 2, Paragraph 1 followed by a column break.</w:t>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 2: Et elit erat mi mauris lorem lobortis volutpat sed. Laoreet eget sed ante diam consectetur magna ullamcorper pharetra. Congue euismod pulvinar, massa id ipsum proin at aliquam. Sem elit ac, diam elit donec diam nonummy dolore. Tellus turpis, dolor laoreet, id ipsum laoreet felis aliquam. Proin at aliquam sem pharetra congue diam nonummy donec. Praesent turpis aliquam proin turpis nisi sem, pharetra congue. Ante, mauris lorem nibh, eget lorem, et elit donec. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 2: Adipiscing magna diam nonummy, donec ac sem consectetur congue ullamcorper amet, dolore praesent turpis dolore tellus. Feugiat massa, molestie lorem proin consectetur magna sem pharetra, congue euismod dolor laoreet nibh mauris ac. Et elit magna ullamcorper pharetra, tincidunt euismod ipsum, massa molestie, ipsum ante felis aliquam sem consectetur. Magna sem consectetur congue volutpat dolor, lorem nibh mauris ac proin consectetur congue volutpat sed et. At magna ullamcorper pharetra congue volutpat dolor laoreet id ipsum mi felis, aliquam, congue diam nonummy. Donec aliquet sit nunc tellus sit lobortis volutpat lorem et consectetur congue, non dolor tincidunt id. Ipsum laoreet felis tempus massa, felis tempus proin mi adipiscing donec aliquet turpis nunc molestie lorem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 3: Et felis erat mi felis nonummy, dolore aliquet amet dolore tellus sit ut tellus. Feugiat nibh mauris lorem, nibh eget sed, mi id, tempus massa mauris lorem proin. Consectetur congue dolore tellus sit ut, non dolor tincidunt volutpat dolor laoreet id tempus. Ante adipiscing tempus proin, adipiscing nisi non sit lobortis molestie lorem et elit adipiscing. Ac proin consectetur magna sem consectetur magna, ullamcorper amet tincidunt id tempus massa mauris. Lorem ante at ac et elit, donec mi adipiscing tempus proin diam, nonummy dolore. Aliquet turpis nisi sem consectetur magna diam consectetur, congue ullamcorper pulvinar tincidunt id sed. Mi adipiscing donec proin at ac proin, ullamcorper pulvinar massa id ipsum ante mauris. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 3: Ante mauris, ac donec praesent amet. Dolore aliquet sit ut, molestie dolor. Lobortis euismod dolor tincidunt euismod, pulvinar. Nunc tellus lorem nibh mauris lorem. Et elit magna ut non, pharetra. Congue ullamcorper pharetra tincidunt euismod dolor. Nunc molestie feugiat massa mauris lorem. Proin at magna sem consectetur congue. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720" w:num="3"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -598,51 +598,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc4ca0d99001b4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R13f22bfd712c4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb7b6807a59fb49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6d6d2614c3944f3e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf4976ac5f4c240e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re82a40bf2f5443ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R63213f64c2d74c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R090a570692f24dd1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>