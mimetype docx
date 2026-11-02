--- v13 (2026-09-18)
+++ v14 (2026-11-02)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf113d3f6d27746c4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7e7de14313d14068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1346731769b24d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf6748816da9e461c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R15e441f92d154f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb5a3ef90c4af4305" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1: Id, erat dolore sem volutpat pulvinar sit congue praesent mauris lorem donec ullamcorper amet dolore, ullamcorper pulvinar nunc non. Eget sed lorem nibh, volutpat sed mi felis, tempus praesent adipiscing nisi sem turpis ut non sit ut volutpat. Dolor congue, euismod pulvinar massa molestie feugiat ut massa molestie feugiat massa molestie lorem et elit magna diam consectetur. Magna diam, nonummy donec aliquet, sit ut non sit ut non dolor, tincidunt euismod, pulvinar massa et, elit ac. Et felis erat praesent amet dolore tellus ipsum ante mauris lorem nibh mauris, ac diam nonummy magna diam amet. Dolore congue ullamcorper pharetra tincidunt euismod ipsum laoreet felis tempus ante felis tempus proin at, ac et nonummy, donec. Praesent adipiscing aliquam aliquet pulvinar nunc id ipsum nibh laoreet felis tempus praesent adipiscing nisi aliquet sit lobortis molestie. Lorem et, at ac et consectetur congue euismod pulvinar tincidunt euismod, sed mi adipiscing aliquam praesent turpis dolor nibh. Eget erat diam amet congue, ullamcorper turpis nunc, tellus feugiat lobortis molestie lorem ante at magna sem pharetra sit. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1: Mi dolor donec massa et id ipsum massa molestie feugiat ipsum laoreet molestie ipsum massa at sed laoreet eget sed et, nonummy donec. Ut non pharetra, congue, praesent, adipiscing tempus ante consectetur nisi non sit ipsum laoreet id tempus ante mauris aliquam proin consectetur, magna non. Pharetra congue euismod pulvinar laoreet elit erat praesent turpis, nunc euismod ipsum ante felis consectetur magna euismod dolor laoreet id, erat mi adipiscing. Aliquam proin turpis dolore tellus feugiat, massa, mauris aliquam proin at magna diam consectetur pulvinar massa felis aliquam aliquet sit nunc tellus feugiat. Nibh mauris lorem et consectetur congue ullamcorper pharetra congue, ullamcorper, ipsum laoreet felis erat mi turpis, nisi tellus aliquet amet nunc euismod ipsum. Ante mauris, aliquam proin, adipiscing aliquam non pharetra lobortis eget lorem, et, at ac diam pharetra lobortis volutpat sed diam nonummy dolore massa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 2: Feugiat laoreet eget sed ac et elit erat mi elit donec, ullamcorper amet nunc tellus pulvinar massa molestie lorem nibh, mauris lorem. Proin at donec diam pharetra congue euismod non dolor nibh elit erat diam consectetur tincidunt volutpat dolor, laoreet felis tempus ante, mauris. Lorem nibh mauris ac et nonummy, magna ullamcorper amet tincidunt ut non, dolor tincidunt volutpat ipsum laoreet felis erat praesent turpis nisi. Aliquet, turpis nunc tellus feugiat nibh mauris, ac diam nonummy congue non lorem proin, aliquet turpis dolore non pharetra ut, volutpat dolor. Tincidunt euismod pulvinar tincidunt id ipsum ante, mauris tempus aliquet turpis ut non pharetra ut volutpat tellus feugiat massa eget sed nibh. At erat et elit dolore euismod sed mi felis, donec praesent turpis dolore aliquet sit nunc molestie feugiat nibh adipiscing aliquam, nunc. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 2: Diam nonummy dolore aliquet pulvinar nunc tellus aliquet turpis massa, id tempus proin adipiscing nisi aliquet sit lobortis volutpat feugiat ante consectetur magna non dolor, lobortis, volutpat sed nibh. Eget sed mi non pharetra ut volutpat lorem nibh at congue ullamcorper pharetra lobortis eget erat mi nonummy congue euismod dolor laoreet id erat diam amet nunc euismod mauris. Aliquam non sit lobortis mauris ac proin consectetur congue volutpat, lorem et elit ac et amet congue euismod, dolor, laoreet felis tempus magna, sem pharetra lobortis eget lorem et. Elit donec diam nonummy dolore ullamcorper, amet dolore tellus sit massa mauris aliquam sem consectetur, ut non feugiat ante, mauris amet dolore euismod ipsum massa felis aliquam praesent pulvinar. Nunc molestie, ipsum proin adipiscing nisi sem, sit lobortis molestie, lorem, proin consectetur nisi, sem consectetur magna euismod mauris tempus proin consectetur ut tellus lorem ante at nisi non. Pharetra ut non dolor laoreet, eget, erat et nonummy dolore euismod non dolor lobortis eget erat et nonummy magna diam amet, nunc euismod, ipsum mi nonummy nunc, euismod ipsum. Massa id tempus proin adipiscing nisi aliquet feugiat massa, ullamcorper nonummy dolore ullamcorper, amet nunc id tempus mi felis, aliquam, sem consectetur magna tellus feugiat, nibh eget lorem et. Elit ac diam amet tincidunt euismod ipsum, ac proin at magna diam consectetur congue ullamcorper pulvinar laoreet felis erat praesent nonummy, dolore euismod sed laoreet adipiscing, aliquam, aliquet sit. Ut tellus, feugiat lobortis mauris amet congue volutpat, dolor laoreet felis donec non elit feugiat magna laoreet, tellus, eget amet aliquam ante eget lorem diam consectetur tincidunt volutpat sed. Nibh eget erat sed nibh consectetur congue non dolor tincidunt eget erat mi nonummy donec aliquet amet, tincidunt felis erat mi amet, nunc id erat mi nonummy dolore euismod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720" w:num="2"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3: Proin at aliquam aliquet turpis ut non pharetra, feugiat massa mauris tempus, sem consectetur nisi non feugiat ante at ac et consectetur magna diam pharetra tincidunt id sed et. Nonummy dolore, ullamcorper pulvinar feugiat nibh elit erat, mi elit donec mi adipiscing, nisi sem, consectetur nisi, non sit lobortis eget lorem proin consectetur magna ullamcorper pharetra tincidunt, euismod. Molestie lorem nibh, elit erat et nonummy dolore ullamcorper amet, donec praesent adipiscing nisi non, pharetra congue non dolor laoreet eget ac diam aliquet sit ut volutpat, feugiat lobortis. Volutpat dolor laoreet felis donec praesent nonummy, dolore tellus sit nunc mauris tempus ante at ac proin pharetra congue ullamcorper amet feugiat, lobortis volutpat dolor tincidunt volutpat sed laoreet. Felis tempus mi, felis tempus proin consectetur magna diam nonummy, magna diam amet tincidunt euismod ipsum laoreet id, tempus ipsum nunc molestie sit lobortis volutpat lorem nibh elit ac. Diam, pharetra congue euismod dolor laoreet eget erat laoreet felis nonummy donec, ullamcorper pharetra, tincidunt id ipsum, massa, molestie feugiat lobortis volutpat, pharetra tincidunt euismod pulvinar nunc tellus pulvinar. Massa felis, sed aliquam congue ante diam ante ac mi elit donec mi, felis, lorem ante mauris aliquam sem consectetur congue ullamcorper pharetra tincidunt euismod pulvinar massa id, tempus. Ante mauris tempus proin, at ac nisi aliquet turpis nunc molestie tempus proin adipiscing nisi sem pharetra ut non dolor laoreet eget erat diam elit dolore aliquet turpis dolore. Sem turpis ut tincidunt id ipsum, massa mauris tempus ante at nisi sem pharetra, congue non pharetra tincidunt id sed laoreet felis, tempus proin adipiscing, nisi aliquet feugiat lobortis. Non id ipsum ante mauris lorem nibh eget lorem diam nonummy magna ullamcorper amet dolore ullamcorper amet nunc molestie ipsum proin adipiscing dolore aliquet sit ut volutpat dolor turpis. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3: Tempus proin adipiscing aliquam sem consectetur magna non dolor lobortis eget erat et nonummy magna ullamcorper pulvinar, laoreet euismod ipsum. Ante diam consectetur, ut eget sed, et at magna, ullamcorper, pharetra congue id sed mi elit donec praesent amet, nunc. Tellus ipsum massa felis aliquam sem, euismod dolor nibh elit donec diam amet tincidunt id sed mi adipiscing donec ullamcorper. Pulvinar massa id tempus mi turpis nunc id tempus mi adipiscing nisi aliquet euismod dolor nibh nonummy donec ullamcorper amet. Tincidunt id erat diam amet tincidunt eget erat diam nonummy dolore euismod pulvinar tincidunt id erat ut volutpat feugiat nibh. Eget, lorem et nonummy magna non pulvinar, tincidunt id erat praesent nonummy dolore euismod ipsum laoreet id tempus praesent turpis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Section 2, Paragraph 1 followed by a column break.</w:t>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 2: Adipiscing magna diam nonummy, donec ac sem consectetur congue ullamcorper amet, dolore praesent turpis dolore tellus. Feugiat massa, molestie lorem proin consectetur magna sem pharetra, congue euismod dolor laoreet nibh mauris ac. Et elit magna ullamcorper pharetra, tincidunt euismod ipsum, massa molestie, ipsum ante felis aliquam sem consectetur. Magna sem consectetur congue volutpat dolor, lorem nibh mauris ac proin consectetur congue volutpat sed et. At magna ullamcorper pharetra congue volutpat dolor laoreet id ipsum mi felis, aliquam, congue diam nonummy. Donec aliquet sit nunc tellus sit lobortis volutpat lorem et consectetur congue, non dolor tincidunt id. Ipsum laoreet felis tempus massa, felis tempus proin mi adipiscing donec aliquet turpis nunc molestie lorem. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 2: Volutpat felis tempus massa mauris, lorem et consectetur magna ullamcorper pharetra tincidunt volutpat sed mi elit donec. Praesent, nonummy dolore euismod volutpat lorem et consectetur magna ullamcorper amet tincidunt id erat mi, elit donec. Ullamcorper amet dolore molestie ipsum massa mauris, tempus sem sit massa mauris nonummy congue volutpat sed nibh. Elit donec ullamcorper pharetra tincidunt id sed mi felis donec praesent turpis dolore tellus, feugiat massa felis. Nisi aliquet feugiat, massa mauris nonummy magna euismod lorem et pharetra, ut volutpat lorem et consectetur ut. Eget sed nibh elit ac diam amet congue volutpat ipsum mi aliquet sit lobortis molestie lorem proin. Consectetur, magna sem pharetra congue euismod sed laoreet, eget donec praesent amet congue euismod sed mi felis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 3: Ante mauris, ac donec praesent amet. Dolore aliquet sit ut, molestie dolor. Lobortis euismod dolor tincidunt euismod, pulvinar. Nunc tellus lorem nibh mauris lorem. Et elit magna ut non, pharetra. Congue ullamcorper pharetra tincidunt euismod dolor. Nunc molestie feugiat massa mauris lorem. Proin at magna sem consectetur congue. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 3: Consectetur nisi, non pharetra lobortis volutpat sed mi felis donec diam amet dolore lobortis eget ac et. Elit erat praesent amet dolore, ullamcorper pulvinar massa id erat, praesent turpis nunc euismod ipsum ante adipiscing. Aliquam aliquet, turpis ut laoreet eget, erat mi felis aliquam proin adipiscing nisi, tellus feugiat ante adipiscing. Dolore aliquet feugiat ante adipiscing dolore tellus ipsum, ante mauris tempus, proin euismod dolor nibh nonummy congue. Euismod dolor laoreet eget donec diam amet dolore aliquet pulvinar laoreet elit donec aliquet amet massa felis. Donec ut volutpat lorem ante at magna sem pharetra lobortis mauris ac sem, sit lobortis volutpat sed. Nibh at ac, ullamcorper pharetra, tincidunt id, sed mi elit donec lobortis mauris tempus aliquet feugiat massa. Mauris tempus proin turpis nisi tellus lorem ante at nisi non feugiat nibh mauris aliquam sem pharetra. Ut non dolor lobortis mi adipiscing aliquam sem consectetur nisi sem dolor lobortis, eget lorem et nonummy. Magna diam amet tincidunt id sed laoreet sem consectetur congue molestie lorem et consectetur congue non dolor. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720" w:num="3"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -598,51 +598,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf4976ac5f4c240e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re82a40bf2f5443ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R63213f64c2d74c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R090a570692f24dd1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re618673005434b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc7f7cc88504743a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R100e813ca6724197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R412c10fd85af4840" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>