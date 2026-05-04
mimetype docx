--- v8 (2026-03-20)
+++ v9 (2026-05-04)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R29468626e4154b3c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra2c6a82d25ec4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1119321f4a764a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8f70429822124a3e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb8a49e2e86864c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfbc6451629f54b2e" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1: At aliquet, proin mi aliquet, volutpat mauris consectetur ipsum nisi laoreet proin volutpat nonummy lorem congue praesent molestie at. Turpis lorem congue proin volutpat dolore nisi mi tellus elit, amet nisi nibh euismod nonummy lorem lobortis ullamcorper adipiscing. Lorem congue praesent, molestie consectetur, sed dolore sem, eget pulvinar aliquam euismod adipiscing lorem, tincidunt diam felis sit donec. Ante tellus nonummy ipsum ut et id amet aliquam tincidunt ullamcorper at lorem congue praesent mauris dolor mi tellus. Consectetur erat nunc sem eget ipsum nisi nibh ullamcorper, adipiscing lorem laoreet ullamcorper at feugiat tincidunt mi, volutpat consectetur. Erat lobortis sem felis nunc diam id sit aliquam et id, turpis ac tincidunt ullamcorper turpis ac nibh euismod. Adipiscing feugiat congue mi molestie, pharetra donec massa mi mauris pharetra magna felis sit, ac et molestie, turpis ac. Nunc sem eget dolor nunc sem mauris dolor dolore proin volutpat pulvinar donec nibh non amet aliquam massa non. Amet ante diam molestie turpis, magna mi euismod turpis erat nunc sem eget pulvinar dolore proin volutpat, nonummy ipsum. Congue tellus elit pulvinar, nisi nibh euismod adipiscing, feugiat dolore praesent, mauris pharetra erat massa sem elit sed ut. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1: Sem aliquam donec sed proin non tellus elit amet feugiat dolore massa non elit sit ac nunc sem at nonummy, tempus, congue praesent molestie pharetra donec. Ut nibh euismod, aliquam lobortis aliquet mauris dolor, dolore ante molestie pharetra donec massa, non nonummy ipsum nunc diam id pulvinar aliquam laoreet, ullamcorper at sed. Dolore proin lorem, dolore praesent molestie pharetra donec ante, volutpat consectetur erat massa non consectetur erat laoreet tellus, consectetur sed ut proin id amet, ac tincidunt. Mauris amet erat lobortis, diam felis sit magna nibh euismod, adipiscing lorem tincidunt praesent at dolor dolore ante molestie pharetra donec massa non amet erat ante. Pharetra erat massa non nonummy ipsum ut diam id sit ac laoreet euismod, adipiscing ac laoreet aliquet adipiscing ac tincidunt ullamcorper felis dolor congue mi molestie. Pharetra ante non nonummy ipsum ut nibh tellus, turpis lorem tincidunt aliquet mauris pharetra dolore ante non nonummy tempus lobortis sem elit ipsum nunc sem elit. Pulvinar nunc proin eget amet, tempus massa ullamcorper id turpis magna mi, id turpis ac laoreet aliquet at sed nunc sem at lorem laoreet aliquet mauris. Dolor, donec molestie pharetra tempus lobortis non, nonummy feugiat, ac tincidunt aliquet at ac laoreet tellus consectetur ac laoreet euismod sit nisi et euismod, turpis ac. Tincidunt aliquet at tincidunt, mi mauris dolor, dolore mi mauris pharetra erat massa sem elit ipsum nisi et id turpis ac congue mi molestie nonummy sit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 2: Congue ante volutpat pharetra donec ante. Sem elit pulvinar magna nibh euismod. Magna nibh id sit aliquam nibh. Id pulvinar aliquam, tincidunt ullamcorper adipiscing. Feugiat congue praesent mauris dolor magna. Mi volutpat, consectetur, donec massa sem. Eget ut et eget sit ac. Laoreet aliquet at feugiat tincidunt praesent. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 2: Ac nunc sem elit sed aliquet consectetur dolor dolore ante euismod turpis aliquam lobortis ullamcorper adipiscing lorem lobortis ullamcorper, felis sit magna mi. Tellus at erat massa aliquet at dolor proin, eget pulvinar nisi ante euismod adipiscing tempus lobortis diam molestie sit congue mi id, sit. Ac massa aliquet at sed massa tellus consectetur dolor aliquet at dolor donec ante eget pulvinar aliquam proin volutpat pharetra donec ante volutpat. Amet tempus ut diam felis sit nisi et id turpis magna mi pulvinar magna et euismod turpis ac laoreet ullamcorper turpis ac tincidunt. Ullamcorper adipiscing feugiat tincidunt aliquet, felis, feugiat congue mi volutpat pharetra erat, ante feugiat, magna laoreet molestie sit donec laoreet non elit sed. Nunc sem, elit dolor nunc proin elit dolor nisi ante eget pulvinar donec ante volutpat pulvinar praesent eget pharetra dolore, praesent mauris feugiat. Dolore proin molestie dolor donec, mi molestie pharetra magna praesent felis dolor magna, mi molestie sit, donec laoreet consectetur, erat massa tellus pharetra. Ac massa aliquet at sed nunc proin elit dolor dolore ante volutpat amet donec ante eget amet donec nibh volutpat amet donec molestie. Amet erat massa, non nonummy erat lobortis sem elit ipsum, nisi et eget ipsum ut diam eget ipsum nunc sem elit pulvinar aliquam. Laoreet aliquet mauris tincidunt, aliquet felis, feugiat donec massa tellus consectetur tempus ut diam eget, pulvinar nisi nibh euismod turpis aliquam nibh euismod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720" w:num="2"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3: Ante non, consectetur tempus molestie pharetra, donec laoreet tellus consectetur donec, laoreet non at sed nisi proin eget pulvinar aliquam et volutpat pulvinar nisi proin eget dolor donec. Ante pulvinar aliquam lobortis diam felis, feugiat congue et molestie pharetra magna et molestie sit nisi et euismod, sit ac, laoreet aliquet, at dolor, dolore at sed congue. Praesent, at sed congue proin molestie, pharetra donec ante volutpat consectetur donec massa, molestie consectetur tempus ut diam eget pulvinar aliquam euismod turpis ac laoreet ullamcorper at lorem. Congue praesent mauris, dolor dolore mi volutpat pharetra donec massa non eget pulvinar magna laoreet euismod turpis aliquam et euismod nisi laoreet ullamcorper at, feugiat donec lobortis diam. Felis sit erat, nunc proin eget dolor donec lobortis diam felis feugiat congue diam id sit ac laoreet turpis ac mi molestie sit ac tincidunt sem mauris dolor. Donec lobortis ullamcorper felis, pharetra sit sed ipsum magna nisi tincidunt massa laoreet et ante mi proin mauris nonummy ipsum ac nunc lobortis laoreet sem euismod at dolor. Donec magna massa, nibh mi mi sem euismod molestie donec mi molestie pharetra donec massa non elit pulvinar ut proin eget, ipsum nisi et euismod turpis lorem tincidunt. Praesent molestie pharetra, erat, massa tellus consectetur erat molestie sit magna praesent molestie pharetra ac massa sem eget, ipsum dolore, proin volutpat pulvinar nisi nibh euismod nonummy aliquam. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3: Volutpat turpis nisi nibh euismod adipiscing lorem volutpat amet aliquam, nibh volutpat. Nonummy tempus congue diam felis feugiat nisi et id feugiat nisi, et. Id sit nisi nibh euismod turpis ac, nibh ipsum nisi et eget. Pulvinar aliquam et id amet aliquam et euismod amet aliquam nibh euismod. Amet lorem tincidunt diam nonummy tempus ante eget amet praesent eget amet. Aliquam massa non elit feugiat nisi sem elit ipsum ut sem id. Turpis sed dolore ante volutpat amet aliquam nibh non nonummy aliquam massa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Section 2, Paragraph 1 followed by a column break.</w:t>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 2: Volutpat nonummy tempus ut, diam felis. Feugiat donec mi molestie pharetra sed. Dolore sem elit dolor dolore turpis. Ac, tincidunt, proin eget pulvinar donec. Ante volutpat nonummy lorem, lobortis ullamcorper. Id pharetra ac laoreet, tellus, consectetur. Erat nunc, sem eget sed aliquet. Mauris dolor nunc sem mauris pulvinar. Aliquam nibh non amet aliquam ante. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 2: Ac, tincidunt praesent molestie pharetra erat nunc sem elit ipsum ut sem eget ipsum nunc non at ipsum ut sem at sed nunc consectetur ac mi tellus turpis erat tincidunt. Aliquet mauris pulvinar aliquam ante volutpat nonummy tempus lobortis diam, id sit magna laoreet tellus turpis ac id sit nisi et id pulvinar nisi et id sit magna nibh id. Pulvinar ut sem elit, ipsum dolore, sem eget ipsum dolore proin eget amet aliquam volutpat amet tempus tincidunt diam felis, feugiat congue praesent felis pharetra, ac mi tellus at ipsum. Dolore et, volutpat adipiscing tempus tincidunt praesent tempus tincidunt ullamcorper felis lorem ut, praesent id consectetur erat laoreet molestie consectetur erat nunc sem at, sed nunc sem elit dolor nisi. Nibh, euismod nonummy tempus, eget amet donec nibh non nonummy tempus ut et id ipsum ut et id feugiat ut sem elit ipsum nisi et id sit ac tincidunt aliquet. At, aliquam ante volutpat amet aliquam ante non nonummy tempus lobortis, sem elit pulvinar nisi laoreet tellus at sed nunc proin mauris sit erat nunc sem, elit ipsum dolore proin. Volutpat amet tempus lobortis ullamcorper turpis aliquam nibh ullamcorper felis feugiat, magna mi molestie consectetur sed massa non elit nisi proin eget ipsum, nunc sem elit sed nunc sem mauris. Dolor, dolore proin mauris dolor dolore praesent eget amet donec ante, volutpat nonummy aliquam lobortis diam tempus lobortis, sem nonummy, ipsum nisi et id, turpis, ac laoreet id turpis lorem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 3: Aliquet at lorem euismod adipiscing lorem congue praesent. Felis feugiat congue diam felis feugiat congue praesent. Molestie consectetur erat laoreet tellus sit, ac, massa. Proin volutpat turpis nibh volutpat pulvinar nisi ante. Euismod amet tempus, nibh euismod adipiscing feugiat congue. Praesent, id, pharetra magna laoreet molestie pharetra magna. Mi molestie sit nisi elit pulvinar nisi mi. Euismod turpis magna laoreet tellus turpis, ac laoreet. Euismod adipiscing lorem tincidunt aliquet adipiscing feugiat dolore. Ante volutpat nonummy, massa non elit ipsum nunc. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 3: Tincidunt praesent molestie dolor dolore praesent, molestie amet erat lobortis diam felis pulvinar diam elit ipsum nisi et eget pulvinar ac laoreet ullamcorper adipiscing feugiat, congue. Proin molestie pharetra erat, massa volutpat consectetur tempus nunc sem felis ut et id sit aliquam nibh euismod amet ac laoreet ullamcorper turpis ac nibh volutpat. Amet aliquam nibh euismod, turpis tempus lobortis diam, felis feugiat magna praesent sit magna mi molestie pharetra magna mi tellus, consectetur erat nunc, proin volutpat, pulvinar. Nisi nibh euismod nonummy aliquam lobortis ullamcorper mauris feugiat diam id feugiat magna mi molestie, consectetur erat nunc proin, eget, pulvinar nisi nibh ullamcorper nonummy tempus. Nibh ullamcorper adipiscing lorem lobortis ullamcorper nonummy tempus lobortis ullamcorper aliquam massa non nonummy erat lobortis, non elit, ipsum nunc sem elit ipsum, nisi diam id. Pulvinar nisi et eget ipsum nunc sem elit sed nunc aliquet erat tincidunt tellus, at dolor nunc proin eget pulvinar donec lobortis ullamcorper adipiscing lorem lobortis. Ullamcorper adipiscing ipsum, ut diam ipsum ut ullamcorper elit tempus lobortis sem elit tempus, massa non consectetur, erat massa non consectetur sed nunc non at sed. Dolore proin elit ipsum nunc sem dolor dolore aliquet mauris dolor dolore sem, mauris pulvinar donec proin non, nonummy tempus ut diam id pharetra ac laoreet. Tellus consectetur, erat nunc sem elit dolor tellus consectetur lorem tincidunt aliquet, adipiscing lorem nunc tellus at sed congue praesent mauris dolor congue praesent mauris pharetra. Donec, massa sem elit ipsum ut, diam ipsum nunc sem elit ipsum, ut non consectetur erat massa, sem at sed, dolore proin eget dolor dolore proin. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720" w:num="3"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -598,51 +598,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbec0c1abff2549db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5f2c067deb8842d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2ad5639c9d734e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R47e4c6b140374207" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc81eb3c2d9964761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc092f4ad3e034e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf935fcd4b1434c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R538200a443d441c3" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>