--- v9 (2026-05-04)
+++ v10 (2026-06-18)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8f70429822124a3e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb8a49e2e86864c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfbc6451629f54b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re393bf48d00d466a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R53ded87da2404927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R72714e89b73b4aba" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1: Sem aliquam donec sed proin non tellus elit amet feugiat dolore massa non elit sit ac nunc sem at nonummy, tempus, congue praesent molestie pharetra donec. Ut nibh euismod, aliquam lobortis aliquet mauris dolor, dolore ante molestie pharetra donec massa, non nonummy ipsum nunc diam id pulvinar aliquam laoreet, ullamcorper at sed. Dolore proin lorem, dolore praesent molestie pharetra donec ante, volutpat consectetur erat massa non consectetur erat laoreet tellus, consectetur sed ut proin id amet, ac tincidunt. Mauris amet erat lobortis, diam felis sit magna nibh euismod, adipiscing lorem tincidunt praesent at dolor dolore ante molestie pharetra donec massa non amet erat ante. Pharetra erat massa non nonummy ipsum ut diam id sit ac laoreet euismod, adipiscing ac laoreet aliquet adipiscing ac tincidunt ullamcorper felis dolor congue mi molestie. Pharetra ante non nonummy ipsum ut nibh tellus, turpis lorem tincidunt aliquet mauris pharetra dolore ante non nonummy tempus lobortis sem elit ipsum nunc sem elit. Pulvinar nunc proin eget amet, tempus massa ullamcorper id turpis magna mi, id turpis ac laoreet aliquet at sed nunc sem at lorem laoreet aliquet mauris. Dolor, donec molestie pharetra tempus lobortis non, nonummy feugiat, ac tincidunt aliquet at ac laoreet tellus consectetur ac laoreet euismod sit nisi et euismod, turpis ac. Tincidunt aliquet at tincidunt, mi mauris dolor, dolore mi mauris pharetra erat massa sem elit ipsum nisi et id turpis ac congue mi molestie nonummy sit. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1: Magna nonummy felis consectetur felis non ante congue ac ac, feugiat nonummy volutpat. Euismod, proin massa magna laoreet magna sit elit tellus mi congue, feugiat adipiscing. Ullamcorper et nisi dolor elit tellus mi congue feugiat nonummy volutpat ante donec. Sed adipiscing sit felis diam tincidunt tempus amet, eget, sem nunc sed consectetur. Molestie et ut, tempus, nonummy non ante, donec dolor mauris aliquet laoreet lorem. Sit felis sem volutpat nibh, aliquam pulvinar elit aliquet laoreet erat sit id. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 2: Ac nunc sem elit sed aliquet consectetur dolor dolore ante euismod turpis aliquam lobortis ullamcorper adipiscing lorem lobortis ullamcorper, felis sit magna mi. Tellus at erat massa aliquet at dolor proin, eget pulvinar nisi ante euismod adipiscing tempus lobortis diam molestie sit congue mi id, sit. Ac massa aliquet at sed massa tellus consectetur dolor aliquet at dolor donec ante eget pulvinar aliquam proin volutpat pharetra donec ante volutpat. Amet tempus ut diam felis sit nisi et id turpis magna mi pulvinar magna et euismod turpis ac laoreet ullamcorper turpis ac tincidunt. Ullamcorper adipiscing feugiat tincidunt aliquet, felis, feugiat congue mi volutpat pharetra erat, ante feugiat, magna laoreet molestie sit donec laoreet non elit sed. Nunc sem, elit dolor nunc proin elit dolor nisi ante eget pulvinar donec ante volutpat pulvinar praesent eget pharetra dolore, praesent mauris feugiat. Dolore proin molestie dolor donec, mi molestie pharetra magna praesent felis dolor magna, mi molestie sit, donec laoreet consectetur, erat massa tellus pharetra. Ac massa aliquet at sed nunc proin elit dolor dolore ante volutpat amet donec ante eget amet donec nibh volutpat amet donec molestie. Amet erat massa, non nonummy erat lobortis sem elit ipsum, nisi et eget ipsum ut diam eget ipsum nunc sem elit pulvinar aliquam. Laoreet aliquet mauris tincidunt, aliquet felis, feugiat donec massa tellus consectetur tempus ut diam eget, pulvinar nisi nibh euismod turpis aliquam nibh euismod. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 2: Elit non massa donec laoreet erat, turpis. Molestie et, nisi ipsum nonummy molestie praesent. Tincidunt aliquam pulvinar eget sem, massa donec. Pharetra mauris praesent congue, feugiat adipiscing ullamcorper. Consectetur mauris aliquet nibh nisi pulvinar elit. Tellus mi congue, ipsum pharetra mauris aliquet. Laoreet magna pulvinar, elit sem massa erat. Dolor mauris praesent congue massa erat pharetra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720" w:num="2"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3: Volutpat turpis nisi nibh euismod adipiscing lorem volutpat amet aliquam, nibh volutpat. Nonummy tempus congue diam felis feugiat nisi et id feugiat nisi, et. Id sit nisi nibh euismod turpis ac, nibh ipsum nisi et eget. Pulvinar aliquam et id amet aliquam et euismod amet aliquam nibh euismod. Amet lorem tincidunt diam nonummy tempus ante eget amet praesent eget amet. Aliquam massa non elit feugiat nisi sem elit ipsum ut sem id. Turpis sed dolore ante volutpat amet aliquam nibh non nonummy aliquam massa. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3: Donec sit mauris, diam ante dolore lorem consectetur euismod mi magna lobortis. Nisi, sed consectetur molestie et ut tempus amet volutpat proin tincidunt lorem. Turpis id diam, nunc tempus elit sem massa donec pharetra, molestie mi. Congue mi congue ipsum nonummy volutpat ante dolore dolor turpis euismod nibh. Nunc erat consectetur volutpat mi congue tempus turpis euismod, et dolore ipsum. Consectetur dolor at euismod et, ut sed consectetur molestie diam, lobortis aliquam. Pulvinar consectetur, tellus laoreet magna sit id, diam ut tempus nonummy molestie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Section 2, Paragraph 1 followed by a column break.</w:t>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 2: Ac, tincidunt praesent molestie pharetra erat nunc sem elit ipsum ut sem eget ipsum nunc non at ipsum ut sem at sed nunc consectetur ac mi tellus turpis erat tincidunt. Aliquet mauris pulvinar aliquam ante volutpat nonummy tempus lobortis diam, id sit magna laoreet tellus turpis ac id sit nisi et id pulvinar nisi et id sit magna nibh id. Pulvinar ut sem elit, ipsum dolore, sem eget ipsum dolore proin eget amet aliquam volutpat amet tempus tincidunt diam felis, feugiat congue praesent felis pharetra, ac mi tellus at ipsum. Dolore et, volutpat adipiscing tempus tincidunt praesent tempus tincidunt ullamcorper felis lorem ut, praesent id consectetur erat laoreet molestie consectetur erat nunc sem at, sed nunc sem elit dolor nisi. Nibh, euismod nonummy tempus, eget amet donec nibh non nonummy tempus ut et id ipsum ut et id feugiat ut sem elit ipsum nisi et id sit ac tincidunt aliquet. At, aliquam ante volutpat amet aliquam ante non nonummy tempus lobortis, sem elit pulvinar nisi laoreet tellus at sed nunc proin mauris sit erat nunc sem, elit ipsum dolore proin. Volutpat amet tempus lobortis ullamcorper turpis aliquam nibh ullamcorper felis feugiat, magna mi molestie consectetur sed massa non elit nisi proin eget ipsum, nunc sem elit sed nunc sem mauris. Dolor, dolore proin mauris dolor dolore praesent eget amet donec ante, volutpat nonummy aliquam lobortis diam tempus lobortis, sem nonummy, ipsum nisi et id, turpis, ac laoreet id turpis lorem. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 2: Lorem sit id, diam massa, donec pharetra felis ullamcorper lobortis aliquam pulvinar eget proin dolore pulvinar eget proin massa donec. Sit mauris sit id et ut tempus nonummy volutpat massa, erat pharetra molestie proin congue feugiat at ullamcorper tincidunt aliquam. Sit id, diam ut sed elit non eget ante nisi amet eget, proin, dolore sed at aliquet massa erat pharetra. Molestie praesent congue feugiat felis praesent lobortis tempus nonummy, euismod lobortis tempus amet euismod id diam, ut ipsum nonummy, non. Praesent congue sed adipiscing, euismod nibh nisi sit, eget diam nunc tempus nonummy tellus ante erat consectetur dolor elit sem. Laoreet magna, sit, felis, diam ut ipsum felis praesent ut feugiat nonummy non, nibh aliquam amet, volutpat ante dolore dolor. Elit, aliquet laoreet magna congue dolor adipiscing euismod proin nunc sed consectetur tellus mi, congue feugiat felis diam lobortis tempus. Amet mauris sem, tincidunt sed at tellus laoreet ac consectetur dolor mauris praesent congue lorem adipiscing euismod non ante magna. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 3: Tincidunt praesent molestie dolor dolore praesent, molestie amet erat lobortis diam felis pulvinar diam elit ipsum nisi et eget pulvinar ac laoreet ullamcorper adipiscing feugiat, congue. Proin molestie pharetra erat, massa volutpat consectetur tempus nunc sem felis ut et id sit aliquam nibh euismod amet ac laoreet ullamcorper turpis ac nibh volutpat. Amet aliquam nibh euismod, turpis tempus lobortis diam, felis feugiat magna praesent sit magna mi molestie pharetra magna mi tellus, consectetur erat nunc, proin volutpat, pulvinar. Nisi nibh euismod nonummy aliquam lobortis ullamcorper mauris feugiat diam id feugiat magna mi molestie, consectetur erat nunc proin, eget, pulvinar nisi nibh ullamcorper nonummy tempus. Nibh ullamcorper adipiscing lorem lobortis ullamcorper nonummy tempus lobortis ullamcorper aliquam massa non nonummy erat lobortis, non elit, ipsum nunc sem elit ipsum, nisi diam id. Pulvinar nisi et eget ipsum nunc sem elit sed nunc aliquet erat tincidunt tellus, at dolor nunc proin eget pulvinar donec lobortis ullamcorper adipiscing lorem lobortis. Ullamcorper adipiscing ipsum, ut diam ipsum ut ullamcorper elit tempus lobortis sem elit tempus, massa non consectetur, erat massa non consectetur sed nunc non at sed. Dolore proin elit ipsum nunc sem dolor dolore aliquet mauris dolor dolore sem, mauris pulvinar donec proin non, nonummy tempus ut diam id pharetra ac laoreet. Tellus consectetur, erat nunc sem elit dolor tellus consectetur lorem tincidunt aliquet, adipiscing lorem nunc tellus at sed congue praesent mauris dolor congue praesent mauris pharetra. Donec, massa sem elit ipsum ut, diam ipsum nunc sem elit ipsum, ut non consectetur erat massa, sem at sed, dolore proin eget dolor dolore proin. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 3: Praesent tincidunt aliquam amet id proin dolore sed consectetur molestie praesent magna pharetra. Felis ullamcorper lobortis diam massa donec pharetra non, massa donec pharetra molestie mi. Congue feugiat, at aliquet, congue sed mauris praesent congue sed at tellus nibh. Ac, congue feugiat felis ullamcorper, nibh, nisi amet eget proin dolore ipsum elit. Non praesent ut ipsum adipiscing non ante dolore, dolor consectetur tellus laoreet magna. Turpis lorem felis, ullamcorper tincidunt lorem turpis id nibh aliquam, amet eget et. Ut sed nonummy tellus ante erat pharetra mauris mi, magna dolor felis, consectetur. Molestie mi magna sit felis non, massa aliquam amet eget, proin dolore dolor. Eget, aliquet tincidunt, lorem turpis id, et magna pulvinar felis sem massa sem. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720" w:num="3"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -598,51 +598,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc81eb3c2d9964761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc092f4ad3e034e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf935fcd4b1434c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R538200a443d441c3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra924475d8af9483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R34ba09efd7d24a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R45ea4d44bf6f4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf2883696dddc466e" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>