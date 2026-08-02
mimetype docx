--- v10 (2026-06-18)
+++ v11 (2026-08-02)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re393bf48d00d466a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R53ded87da2404927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R72714e89b73b4aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R67a46255d9ad4542" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R10c3c0bd50e5406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcbfba344d2554881" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1: Magna nonummy felis consectetur felis non ante congue ac ac, feugiat nonummy volutpat. Euismod, proin massa magna laoreet magna sit elit tellus mi congue, feugiat adipiscing. Ullamcorper et nisi dolor elit tellus mi congue feugiat nonummy volutpat ante donec. Sed adipiscing sit felis diam tincidunt tempus amet, eget, sem nunc sed consectetur. Molestie et ut, tempus, nonummy non ante, donec dolor mauris aliquet laoreet lorem. Sit felis sem volutpat nibh, aliquam pulvinar elit aliquet laoreet erat sit id. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1: Turpis sit, donec aliquam et eget. Pulvinar dolore sem at erat et. Felis tempus mi, felis lorem tincidunt. Ullamcorper nonummy donec proin at lorem. Nibh praesent sit nisi tellus feugiat. Magna diam nonummy donec praesent adipiscing. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 2: Elit non massa donec laoreet erat, turpis. Molestie et, nisi ipsum nonummy molestie praesent. Tincidunt aliquam pulvinar eget sem, massa donec. Pharetra mauris praesent congue, feugiat adipiscing ullamcorper. Consectetur mauris aliquet nibh nisi pulvinar elit. Tellus mi congue, ipsum pharetra mauris aliquet. Laoreet magna pulvinar, elit sem massa erat. Dolor mauris praesent congue massa erat pharetra. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 2: Ac et nonummy donec praesent adipiscing pharetra congue non pharetra congue, tellus turpis aliquam sem. Consectetur congue ullamcorper, nonummy dolore aliquet amet dolore tellus sit massa molestie feugiat lobortis eget. Lorem aliquam, proin at ac, et, nonummy sed mi nonummy dolore aliquet, amet nunc tellus. Sit, ut, volutpat dolor tincidunt, euismod pulvinar dolore aliquet pulvinar, sit lobortis, volutpat dolor, laoreet. Eget erat mi felis donec aliquet, amet dolore non pharetra ut volutpat feugiat nibh elit. Erat et nonummy pulvinar massa mauris tempus proin at ac sem consectetur magna ullamcorper amet. Dolore, aliquet sit nunc, tellus sit lobortis, volutpat, feugiat nibh elit ac diam nonummy dolore. Massa mauris tempus proin consectetur nisi tellus feugiat lobortis eget lorem nibh elit donec mi. Felis aliquam proin adipiscing nisi aliquet sit ut non pharetra tincidunt mi mauris tempus proin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720" w:num="2"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3: Donec sit mauris, diam ante dolore lorem consectetur euismod mi magna lobortis. Nisi, sed consectetur molestie et ut tempus amet volutpat proin tincidunt lorem. Turpis id diam, nunc tempus elit sem massa donec pharetra, molestie mi. Congue mi congue ipsum nonummy volutpat ante dolore dolor turpis euismod nibh. Nunc erat consectetur volutpat mi congue tempus turpis euismod, et dolore ipsum. Consectetur dolor at euismod et, ut sed consectetur molestie diam, lobortis aliquam. Pulvinar consectetur, tellus laoreet magna sit id, diam ut tempus nonummy molestie. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3: Volutpat sed nibh eget ipsum aliquam et at congue, non dolor tincidunt, id ipsum laoreet felis erat praesent turpis dolore aliquet turpis ut volutpat feugiat tincidunt volutpat. Pulvinar nunc euismod, at aliquam proin consectetur congue non dolor laoreet id, ipsum laoreet, id tempus ante felis tempus, et, at ac sem pharetra congue volutpat sed. Laoreet praesent turpis ut tellus feugiat lobortis mauris ac et at magna, ullamcorper amet dolore ullamcorper pulvinar massa id tempus mi adipiscing dolore sem consectetur amet nunc. Tellus sit nunc molestie tempus nibh at ac, proin at ac diam amet donec praesent turpis, dolore tellus sit, lobortis volutpat dolor lobortis eget adipiscing nisi, aliquet. Consectetur ac diam consectetur magna ullamcorper amet congue aliquet, sit ut non sit ut ullamcorper pharetra, tincidunt euismod, dolor laoreet felis ipsum ante felis pharetra congue euismod. Pulvinar tincidunt id, ipsum laoreet, mauris feugiat nibh eget sed nibh eget erat mi elit donec aliquet amet dolore tellus sit lobortis nunc euismod, ipsum massa mauris. Tempus ante at ac diam nonummy magna ullamcorper pharetra congue ullamcorper amet dolore molestie tempus proin at, lorem nibh elit ac diam sem turpis nunc, non, dolor. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Section 2, Paragraph 1 followed by a column break.</w:t>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 2: Lorem sit id, diam massa, donec pharetra felis ullamcorper lobortis aliquam pulvinar eget proin dolore pulvinar eget proin massa donec. Sit mauris sit id et ut tempus nonummy volutpat massa, erat pharetra molestie proin congue feugiat at ullamcorper tincidunt aliquam. Sit id, diam ut sed elit non eget ante nisi amet eget, proin, dolore sed at aliquet massa erat pharetra. Molestie praesent congue feugiat felis praesent lobortis tempus nonummy, euismod lobortis tempus amet euismod id diam, ut ipsum nonummy, non. Praesent congue sed adipiscing, euismod nibh nisi sit, eget diam nunc tempus nonummy tellus ante erat consectetur dolor elit sem. Laoreet magna, sit, felis, diam ut ipsum felis praesent ut feugiat nonummy non, nibh aliquam amet, volutpat ante dolore dolor. Elit, aliquet laoreet magna congue dolor adipiscing euismod proin nunc sed consectetur tellus mi, congue feugiat felis diam lobortis tempus. Amet mauris sem, tincidunt sed at tellus laoreet ac consectetur dolor mauris praesent congue lorem adipiscing euismod non ante magna. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 2: Id pulvinar nunc molestie feugiat lobortis volutpat sed laoreet id at ac et elit ac et. Nonummy congue euismod dolor laoreet elit erat praesent, adipiscing aliquam proin consectetur nisi sem pharetra congue. Ullamcorper amet tincidunt massa molestie feugiat nibh elit magna ullamcorper amet congue euismod dolor laoreet id. Ipsum ante mauris tempus sem turpis nisi diam nonummy magna ullamcorper sem pharetra, congue non pharetra. Tincidunt euismod, ipsum, laoreet felis, erat, mi felis aliquam proin at magna sem pharetra congue diam. Amet donec tellus eget lorem et elit donec, diam amet dolore aliquet turpis dolore tellus sit. Ut non feugiat lobortis, eget erat mi felis tempus ante adipiscing, donec aliquet volutpat dolor nibh. Eget sed mi adipiscing aliquam praesent adipiscing nisi tellus feugiat massa mauris, ac nibh eget sed. Laoreet felis erat, mi felis aliquam proin consectetur sem consectetur congue ullamcorper amet congue ullamcorper amet. Ut tellus feugiat lobortis volutpat, lorem, et elit erat diam consectetur magna ut volutpat dolor lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 3: Praesent tincidunt aliquam amet id proin dolore sed consectetur molestie praesent magna pharetra. Felis ullamcorper lobortis diam massa donec pharetra non, massa donec pharetra molestie mi. Congue feugiat, at aliquet, congue sed mauris praesent congue sed at tellus nibh. Ac, congue feugiat felis ullamcorper, nibh, nisi amet eget proin dolore ipsum elit. Non praesent ut ipsum adipiscing non ante dolore, dolor consectetur tellus laoreet magna. Turpis lorem felis, ullamcorper tincidunt lorem turpis id nibh aliquam, amet eget et. Ut sed nonummy tellus ante erat pharetra mauris mi, magna dolor felis, consectetur. Molestie mi magna sit felis non, massa aliquam amet eget, proin dolore dolor. Eget, aliquet tincidunt, lorem turpis id, et magna pulvinar felis sem massa sem. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 3: Mauris, lorem, nibh proin at ac et elit ac et elit donec praesent turpis nisi sem turpis. Nisi sem consectetur magna ullamcorper, amet dolore aliquet, turpis ut tincidunt euismod ipsum massa molestie sit lobortis. Non dolor congue ullamcorper pulvinar nunc tellus feugiat massa, molestie feugiat nibh mauris lorem diam consectetur donec. Diam diam, nonummy magna diam amet, dolore aliquet turpis nisi non pharetra magna diam amet congue ullamcorper. Amet, nunc euismod feugiat lobortis volutpat, dolor tincidunt ullamcorper sem nonummy donec diam amet dolore tellus sit. Nunc tellus feugiat congue non pharetra congue euismod dolor laoreet molestie ipsum massa mauris tempus proin mauris. Mauris tempus proin adipiscing nisi sem consectetur congue ullamcorper pharetra congue euismod ipsum laoreet, felis tempus proin. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720" w:num="3"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -598,51 +598,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra924475d8af9483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R34ba09efd7d24a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R45ea4d44bf6f4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf2883696dddc466e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rce0db6b3f1bb4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6bdf423d5bc74431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R890ce23648444514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8f1373684f6643a8" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>