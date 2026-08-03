--- v11 (2026-08-02)
+++ v12 (2026-08-03)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R67a46255d9ad4542" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R10c3c0bd50e5406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcbfba344d2554881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2eaddffa17fb4984" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf533672773724570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R24d0567ad911480a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 1: Turpis sit, donec aliquam et eget. Pulvinar dolore sem at erat et. Felis tempus mi, felis lorem tincidunt. Ullamcorper nonummy donec proin at lorem. Nibh praesent sit nisi tellus feugiat. Magna diam nonummy donec praesent adipiscing. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 1: Tincidunt ullamcorper ipsum erat, dolor feugiat sed nunc tincidunt ullamcorper amet nunc tellus sit ut non consectetur donec mi felis, lorem nibh eget sed tincidunt euismod volutpat. Pharetra dolore, ullamcorper turpis nisi aliquet consectetur, magna diam pharetra dolore ullamcorper amet dolore tellus, sit nunc molestie feugiat lobortis, non, dolor laoreet euismod mauris ac proin. At sed laoreet molestie ipsum ante mauris ac et, elit ac et elit, donec praesent nonummy aliquam sem turpis nisi sem consectetur congue laoreet id tempus proin. At ac et at ac et elit donec praesent turpis dolore, sem consectetur nisi non pharetra, lobortis, eget sed laoreet proin turpis, ut tellus sit lobortis volutpat. Dolor tincidunt euismod ipsum laoreet felis erat mi turpis nisi aliquet feugiat lobortis, mauris, tempus, ante at ac diam consectetur pulvinar nunc mauris feugiat nibh mauris ac. Nibh eget sed laoreet elit donec praesent adipiscing nisi aliquet sit lobortis mauris tempus ante mauris lorem et nonummy magna nunc, tellus pharetra sit nunc molestie feugiat. Massa molestie lorem nibh elit erat, mi felis erat aliquet turpis nisi, sem euismod dolor laoreet felis tempus ante felis aliquam proin turpis nisi non consectetur congue. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 2: Ac et nonummy donec praesent adipiscing pharetra congue non pharetra congue, tellus turpis aliquam sem. Consectetur congue ullamcorper, nonummy dolore aliquet amet dolore tellus sit massa molestie feugiat lobortis eget. Lorem aliquam, proin at ac, et, nonummy sed mi nonummy dolore aliquet, amet nunc tellus. Sit, ut, volutpat dolor tincidunt, euismod pulvinar dolore aliquet pulvinar, sit lobortis, volutpat dolor, laoreet. Eget erat mi felis donec aliquet, amet dolore non pharetra ut volutpat feugiat nibh elit. Erat et nonummy pulvinar massa mauris tempus proin at ac sem consectetur magna ullamcorper amet. Dolore, aliquet sit nunc, tellus sit lobortis, volutpat, feugiat nibh elit ac diam nonummy dolore. Massa mauris tempus proin consectetur nisi tellus feugiat lobortis eget lorem nibh elit donec mi. Felis aliquam proin adipiscing nisi aliquet sit ut non pharetra tincidunt mi mauris tempus proin. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 2: Molestie dolor lobortis volutpat, sed laoreet felis tempus mi adipiscing aliquam proin adipiscing nisi, non pharetra pulvinar massa id ipsum, ante mauris. Lorem lobortis volutpat ipsum laoreet felis tempus praesent, turpis, nisi aliquet turpis nisi sem pharetra congue euismod pulvinar tempus ante adipiscing nisi. Non pharetra congue non pharetra laoreet eget sed mi elit erat praesent adipiscing dolore aliquet sit ut non dolor lobortis eget, sed. Laoreet, praesent turpis aliquam, sem mi nonummy donec praesent adipiscing, aliquam proin sit ut volutpat feugiat nibh eget erat mi felis tempus. Ante mauris eget erat praesent adipiscing aliquam, praesent adipiscing ac proin at congue ullamcorper pharetra congue euismod dolor massa id ipsum massa. Mauris, tempus ante mauris, sed, nibh elit consectetur nisi molestie, lorem ante laoreet massa ullamcorper tellus eget pulvinar ac congue praesent mauris. Pharetra pulvinar ac, nisi nibh diam felis, pharetra, pulvinar ac tincidunt proin praesent amet donec praesent turpis dolore proin consectetur ut volutpat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720" w:num="2"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 1, Paragraph 3: Volutpat sed nibh eget ipsum aliquam et at congue, non dolor tincidunt, id ipsum laoreet felis erat praesent turpis dolore aliquet turpis ut volutpat feugiat tincidunt volutpat. Pulvinar nunc euismod, at aliquam proin consectetur congue non dolor laoreet id, ipsum laoreet, id tempus ante felis tempus, et, at ac sem pharetra congue volutpat sed. Laoreet praesent turpis ut tellus feugiat lobortis mauris ac et at magna, ullamcorper amet dolore ullamcorper pulvinar massa id tempus mi adipiscing dolore sem consectetur amet nunc. Tellus sit nunc molestie tempus nibh at ac, proin at ac diam amet donec praesent turpis, dolore tellus sit, lobortis volutpat dolor lobortis eget adipiscing nisi, aliquet. Consectetur ac diam consectetur magna ullamcorper amet congue aliquet, sit ut non sit ut ullamcorper pharetra, tincidunt euismod, dolor laoreet felis ipsum ante felis pharetra congue euismod. Pulvinar tincidunt id, ipsum laoreet, mauris feugiat nibh eget sed nibh eget erat mi elit donec aliquet amet dolore tellus sit lobortis nunc euismod, ipsum massa mauris. Tempus ante at ac diam nonummy magna ullamcorper pharetra congue ullamcorper amet dolore molestie tempus proin at, lorem nibh elit ac diam sem turpis nunc, non, dolor. </w:t>
+        <w:t xml:space="preserve">Section 1, Paragraph 3: Et ante ullamcorper id pharetra, sed aliquam congue lobortis et id feugiat ut volutpat feugiat tempus ante felis aliquam proin, consectetur. Magna diam nonummy donec, praesent adipiscing dolore tellus sit nisi sem pharetra lobortis volutpat feugiat lobortis id ipsum ac et, at. Ac diam nonummy magna euismod dolor tincidunt, id ipsum, ante felis lorem nibh mauris lorem, et elit erat praesent, nonummy donec. Praesent turpis nisi lobortis eget, erat mi elit, erat mi adipiscing nisi sem, turpis nunc molestie tempus proin adipiscing nisi non. Consectetur congue ullamcorper pharetra tincidunt, ante mauris ac et elit magna diam nonummy dolore ullamcorper amet dolore tellus sit nunc molestie. Lorem ante mauris lorem et elit erat praesent nonummy dolore aliquet, volutpat lorem nibh eget ac et nonummy dolore aliquet amet. Tincidunt euismod pulvinar nunc molestie feugiat nibh eget sed laoreet, eget erat mi, adipiscing donec praesent turpis dolor tincidunt id ipsum. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Section 2, Paragraph 1 followed by a column break.</w:t>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 2: Id pulvinar nunc molestie feugiat lobortis volutpat sed laoreet id at ac et elit ac et. Nonummy congue euismod dolor laoreet elit erat praesent, adipiscing aliquam proin consectetur nisi sem pharetra congue. Ullamcorper amet tincidunt massa molestie feugiat nibh elit magna ullamcorper amet congue euismod dolor laoreet id. Ipsum ante mauris tempus sem turpis nisi diam nonummy magna ullamcorper sem pharetra, congue non pharetra. Tincidunt euismod, ipsum, laoreet felis, erat, mi felis aliquam proin at magna sem pharetra congue diam. Amet donec tellus eget lorem et elit donec, diam amet dolore aliquet turpis dolore tellus sit. Ut non feugiat lobortis, eget erat mi felis tempus ante adipiscing, donec aliquet volutpat dolor nibh. Eget sed mi adipiscing aliquam praesent adipiscing nisi tellus feugiat massa mauris, ac nibh eget sed. Laoreet felis erat, mi felis aliquam proin consectetur sem consectetur congue ullamcorper amet congue ullamcorper amet. Ut tellus feugiat lobortis volutpat, lorem, et elit erat diam consectetur magna ut volutpat dolor lobortis. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 2: Et elit erat mi mauris lorem lobortis volutpat sed. Laoreet eget sed ante diam consectetur magna ullamcorper pharetra. Congue euismod pulvinar, massa id ipsum proin at aliquam. Sem elit ac, diam elit donec diam nonummy dolore. Tellus turpis, dolor laoreet, id ipsum laoreet felis aliquam. Proin at aliquam sem pharetra congue diam nonummy donec. Praesent turpis aliquam proin turpis nisi sem, pharetra congue. Ante, mauris lorem nibh, eget lorem, et elit donec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Section 2, Paragraph 3: Mauris, lorem, nibh proin at ac et elit ac et elit donec praesent turpis nisi sem turpis. Nisi sem consectetur magna ullamcorper, amet dolore aliquet, turpis ut tincidunt euismod ipsum massa molestie sit lobortis. Non dolor congue ullamcorper pulvinar nunc tellus feugiat massa, molestie feugiat nibh mauris lorem diam consectetur donec. Diam diam, nonummy magna diam amet, dolore aliquet turpis nisi non pharetra magna diam amet congue ullamcorper. Amet, nunc euismod feugiat lobortis volutpat, dolor tincidunt ullamcorper sem nonummy donec diam amet dolore tellus sit. Nunc tellus feugiat congue non pharetra congue euismod dolor laoreet molestie ipsum massa mauris tempus proin mauris. Mauris tempus proin adipiscing nisi sem consectetur congue ullamcorper pharetra congue euismod ipsum laoreet, felis tempus proin. </w:t>
+        <w:t xml:space="preserve">Section 2, Paragraph 3: Et felis erat mi felis nonummy, dolore aliquet amet dolore tellus sit ut tellus. Feugiat nibh mauris lorem, nibh eget sed, mi id, tempus massa mauris lorem proin. Consectetur congue dolore tellus sit ut, non dolor tincidunt volutpat dolor laoreet id tempus. Ante adipiscing tempus proin, adipiscing nisi non sit lobortis molestie lorem et elit adipiscing. Ac proin consectetur magna sem consectetur magna, ullamcorper amet tincidunt id tempus massa mauris. Lorem ante at ac et elit, donec mi adipiscing tempus proin diam, nonummy dolore. Aliquet turpis nisi sem consectetur magna diam consectetur, congue ullamcorper pulvinar tincidunt id sed. Mi adipiscing donec proin at ac proin, ullamcorper pulvinar massa id ipsum ante mauris. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720" w:num="3"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -598,51 +598,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rce0db6b3f1bb4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6bdf423d5bc74431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R890ce23648444514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8f1373684f6643a8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc4ca0d99001b4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R13f22bfd712c4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb7b6807a59fb49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6d6d2614c3944f3e" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>