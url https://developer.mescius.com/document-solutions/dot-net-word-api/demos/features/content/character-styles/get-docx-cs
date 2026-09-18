--- v15 (2026-08-02)
+++ v16 (2026-09-18)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rffc0213b13c84f9e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcf2eeb8f17444443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb4e2b30818d04e02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0e81648d335149cd" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra4815d2118934eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0005232458774b98" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lorem"/>
         </w:rPr>
-        <w:t xml:space="preserve">At dolore tincidunt ac donec magna ut et, aliquet non felis elit turpis dolor tempus nisi. Nisi, congue massa diam id at pulvinar, aliquet eget amet lorem sed ac congue ante laoreet. Et, praesent molestie nonummy feugiat, ac nunc nibh ullamcorper tellus eget consectetur amet feugiat donec dolor. Aliquam, ut mi tellus consectetur sed nisi lobortis praesent molestie nonummy, ipsum ac tincidunt sem volutpat. Amet feugiat erat aliquam, tincidunt lobortis diam </w:t>
+        <w:t xml:space="preserve">Praesent, molestie, aliquet et aliquet euismod. Molestie id at adipiscing consectetur, tempus. Donec massa proin eget pulvinar dolor. Tempus nisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ipsum"/>
         </w:rPr>
-        <w:t xml:space="preserve">molestie elit pulvinar et ullamcorper felis nonummy tempus amet. Tempus congue mi non, id at amet tempus congue nunc et eget amet nunc tellus, sit. Ut aliquam proin consectetur magna diam nonummy magna diam nonummy dolore tellus sit nunc molestie ipsum. Ante mauris ac proin, consectetur, magna diam amet congue euismod pulvinar, tincidunt ante, mauris lorem et. Elit erat mi felis eget felis pharetra ipsum lorem, dolore lobortis et molestie elit amet tempus. </w:t>
+        <w:t xml:space="preserve"> laoreet, dolore ut et. Euismod turpis lorem nunc praesent volutpat. Nonummy lorem ut non amet aliquam. Massa amet tempus ante molestie pharetra. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -591,51 +591,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd9a15fa12cad4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R549bafba53fc4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6860b444c7d6498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R27a8b4ee3e544a97" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R930122b6052246de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rebb7a1d88fe74f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6726c5d80f424030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R873e9478813b4f6d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>