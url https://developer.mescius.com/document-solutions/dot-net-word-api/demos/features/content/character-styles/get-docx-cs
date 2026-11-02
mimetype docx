--- v16 (2026-09-18)
+++ v17 (2026-11-02)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0e81648d335149cd" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra4815d2118934eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0005232458774b98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re516ce5acadc4018" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R63936f7acf0341e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6a4e3dbe200e46fb" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lorem"/>
         </w:rPr>
-        <w:t xml:space="preserve">Praesent, molestie, aliquet et aliquet euismod. Molestie id at adipiscing consectetur, tempus. Donec massa proin eget pulvinar dolor. Tempus nisi</w:t>
+        <w:t xml:space="preserve">Tempus nunc tincidunt tincidunt diam molestie sit ut ullamcorper, nonummy tempus proin at. Dolor congue, aliquet adipiscing nisi proin at non dolor tincidunt eget sed et. Felis tempus, praesent nonummy dolore nibh sit pulvinar nisi nibh aliquet at feugiat. Donec lobortis, diam, id consectetur pulvinar proin volutpat nonummy lorem magna massa non. Eget</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ipsum"/>
         </w:rPr>
-        <w:t xml:space="preserve"> laoreet, dolore ut et. Euismod turpis lorem nunc praesent volutpat. Nonummy lorem ut non amet aliquam. Massa amet tempus ante molestie pharetra. </w:t>
+        <w:t xml:space="preserve"> adipiscing sed donec lobortis non nonummy congue euismod pulvinar massa felis tempus. Sed erat ut et euismod at et tellus adipiscing lorem tincidunt praesent molestie. Nonummy pharetra sed dolore, lobortis, praesent mauris pharetra donec massa sem felis pulvinar. Ac nunc, proin volutpat nibh ullamcorper at pharetra aliquam lobortis et id consectetur. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -591,51 +591,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R930122b6052246de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rebb7a1d88fe74f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6726c5d80f424030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R873e9478813b4f6d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8c1d67c51a0247ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R9ae9bcd7f8ac4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R83a361e7a33a4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3cb096a0e2574af8" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>