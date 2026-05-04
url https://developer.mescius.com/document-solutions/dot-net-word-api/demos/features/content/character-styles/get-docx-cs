--- v10 (2026-03-20)
+++ v11 (2026-05-04)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R30b4fddc6e584a89" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R34fcb64355324871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R44af508f75f745cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R250523db437f4cef" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd16d1b7f597e4b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9474034c17644cef" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lorem"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ipsum, aliquet, mi feugiat turpis felis elit mi nibh ac lorem ipsum amet consectetur adipiscing pharetra turpis felis at volutpat aliquet aliquet diam, sem praesent et ante praesent et. Nibh massa laoreet massa massa tincidunt ut nunc tincidunt massa mi id lorem ante, aliquam turpis felis eget consectetur adipiscing elit adipiscing, nonummy elit adipiscing pharetra sit, pulvinar dolor. Feugiat, adipiscing, consectetur turpis, pulvinar feugiat ipsum, volutpat tellus aliquet non aliquet aliquet, diam proin praesent mi nibh massa, nunc congue nisi donec erat lorem tempus sed ac tempus. Sed diam aliquet, ullamcorper diam proin diam sem aliquet ullamcorper non ullamcorper molestie id id mauris felis elit felis consectetur turpis amet dolor pulvinar dolor feugiat sed lorem tellus. Euismod non molestie volutpat molestie euismod euismod volutpat tellus ullamcorper non aliquet volutpat tellus euismod volutpat molestie euismod volutpat felis volutpat molestie id volu</w:t>
+        <w:t xml:space="preserve">Diam proin mi nibh, tincidunt magna tempus tempus. Lorem pulvinar pharetra felis ullamcorper proin nunc magna. Ipsum amet mauris euismod volutpat proin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ipsum"/>
         </w:rPr>
-        <w:t xml:space="preserve">tpat molestie tellus ut, massa et. Proin praesent et proin nisi dolore congue dolore tincidunt massa tincidunt tincidunt nunc tincidunt lobortis nunc tincidunt feugiat sed ac aliquam magna nisi, dolore ut tincidunt tincidunt massa laoreet. Ante ante et, ante massa nibh nibh massa nibh massa massa lobortis massa massa lobortis erat sed feugiat sed pulvinar feugiat ipsum sed tempus magna dolore tincidunt lobortis mi. Lobortis massa mi proin praesent non tellus volutpat felis nonummy sit sed feugiat proin praesent mi lobortis massa tincidunt nibh ante mi ante mi sem praesent non non euismod. Volutpat molestie euismod volutpat molestie volutpat mauris id euismod volutpat sed sed ipsum ipsum feugiat ipsum ac aliquam erat ac tempus tempus lorem aliquam donec ac, lorem sed dolor. Ipsum pulvinar dolor ipsum sed ac donec magna magna nisi, dolore magna aliquam donec magna, ac aliquam ac nisi, tincidunt ut, nunc tincidunt lobortis tincidunt lobortis nunc laoreet ante. </w:t>
+        <w:t xml:space="preserve"> dolore pharetra. At id non massa sed pharetra molestie praesent. Congue lorem amet eget sem nunc erat turpis. Molestie et ut ipsum et ut tempus amet. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -591,51 +591,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R987c3d95954149ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6b8a870f5ca4426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6ea144d4bd5c4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R65983f0795c34832" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R792a0da3ddaa4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4e8f8a7d882b4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R10a75831bd9f4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf2107b96451b4329" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>