--- v11 (2026-05-04)
+++ v12 (2026-05-04)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R250523db437f4cef" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd16d1b7f597e4b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9474034c17644cef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd7d8e879145d473e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc9f2702d97a343c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R387129440668466f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lorem"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diam proin mi nibh, tincidunt magna tempus tempus. Lorem pulvinar pharetra felis ullamcorper proin nunc magna. Ipsum amet mauris euismod volutpat proin</w:t>
+        <w:t xml:space="preserve">At pulvinar, donec laoreet praesent mauris consectetur pharetra sed erat nisi. Ullamcorper id adipiscing pharetra pharetra sit pharetra, sed erat ac, donec. Nisi magna donec aliquam erat ipsum lorem sed feugiat dolor amet. Sit nonummy volutpat proin tincidunt ullamcorper nibh aliquam nonummy eget, sem. Tincidunt tempus nonummy volutpat praesent tincidunt ac amet, id et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ipsum"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dolore pharetra. At id non massa sed pharetra molestie praesent. Congue lorem amet eget sem nunc erat turpis. Molestie et ut ipsum et ut tempus amet. </w:t>
+        <w:t xml:space="preserve"> ut. Sed consectetur mauris diam lobortis aliquam amet eget, ante nisi dolor. At tellus tincidunt erat turpis non ante donec pharetra eget proin. Congue ac sit eget, sem ante erat consectetur, volutpat mi congue. Feugiat turpis euismod lobortis lorem adipiscing ullamcorper et ut ipsum nonummy. Volutpat ante donec pulvinar, eget proin, dolore dolor at aliquet tincidunt. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -591,51 +591,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R792a0da3ddaa4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4e8f8a7d882b4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R10a75831bd9f4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf2107b96451b4329" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R0886669ddae14fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rfe0b7a4bd5f74875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9ac8b4360185476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R337e43724d024e50" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>