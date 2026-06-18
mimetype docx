--- v12 (2026-05-04)
+++ v13 (2026-06-18)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd7d8e879145d473e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc9f2702d97a343c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R387129440668466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re39d527897b745eb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc46aa239a9994f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rac066f5e69f64cda" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lorem"/>
         </w:rPr>
-        <w:t xml:space="preserve">At pulvinar, donec laoreet praesent mauris consectetur pharetra sed erat nisi. Ullamcorper id adipiscing pharetra pharetra sit pharetra, sed erat ac, donec. Nisi magna donec aliquam erat ipsum lorem sed feugiat dolor amet. Sit nonummy volutpat proin tincidunt ullamcorper nibh aliquam nonummy eget, sem. Tincidunt tempus nonummy volutpat praesent tincidunt ac amet, id et</w:t>
+        <w:t xml:space="preserve">Tincidunt sit pharetra dolor at, felis non ante lobortis nisi, erat ipsum pharetra mauris. Id tellus diam lobortis donec sed, lobortis dolore pulvinar elit tellus mi nisi ipsum. Nonummy molestie ante donec nonummy, volutpat ante, tincidunt aliquam ipsum elit non ante donec. Pharetra felis donec dolor turpis euismod</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ipsum"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ut. Sed consectetur mauris diam lobortis aliquam amet eget, ante nisi dolor. At tellus tincidunt erat turpis non ante donec pharetra eget proin. Congue ac sit eget, sem ante erat consectetur, volutpat mi congue. Feugiat turpis euismod lobortis lorem adipiscing ullamcorper et ut ipsum nonummy. Volutpat ante donec pulvinar, eget proin, dolore dolor at aliquet tincidunt. </w:t>
+        <w:t xml:space="preserve"> proin, dolore erat pharetra id diam ut tempus. Amet sit id diam nisi pulvinar tellus nunc, pulvinar consectetur magna, erat pharetra, mauris. Ullamcorper pharetra at ullamcorper tincidunt ac sit id tellus diam lobortis aliquam pulvinar, eget. Sem et ut erat pharetra felis aliquet et nisi sed sem nunc sed nonummy. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -591,51 +591,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R0886669ddae14fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rfe0b7a4bd5f74875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9ac8b4360185476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R337e43724d024e50" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4df7051880e740b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rcb794894a7904858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra00c92e9755e4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra957e15f4f6d4973" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>