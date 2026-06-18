--- v13 (2026-06-18)
+++ v14 (2026-06-18)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re39d527897b745eb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc46aa239a9994f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rac066f5e69f64cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rca9f8f41f4f4469f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raee9d1df5dcb467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re03d5217f6d24b96" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lorem"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tincidunt sit pharetra dolor at, felis non ante lobortis nisi, erat ipsum pharetra mauris. Id tellus diam lobortis donec sed, lobortis dolore pulvinar elit tellus mi nisi ipsum. Nonummy molestie ante donec nonummy, volutpat ante, tincidunt aliquam ipsum elit non ante donec. Pharetra felis donec dolor turpis euismod</w:t>
+        <w:t xml:space="preserve">Lobortis non tellus euismod, adipiscing tempus lobortis, eget pulvinar dolore aliquet mi id feugiat ante volutpat sed nibh at erat. Massa, molestie ipsum, ante at lorem nibh elit, erat et, elit, erat praesent amet nunc, euismod eget, sed tincidunt id. Pulvinar ut non pharetra ut, non pharetra tincidunt euismod ipsum laoreet felis erat praesent turpis dolore aliquet pulvinar massa mauris. Tempus donec ante mauris tempus proin adipiscing nisi sem </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ipsum"/>
         </w:rPr>
-        <w:t xml:space="preserve"> proin, dolore erat pharetra id diam ut tempus. Amet sit id diam nisi pulvinar tellus nunc, pulvinar consectetur magna, erat pharetra, mauris. Ullamcorper pharetra at ullamcorper tincidunt ac sit id tellus diam lobortis aliquam pulvinar, eget. Sem et ut erat pharetra felis aliquet et nisi sed sem nunc sed nonummy. </w:t>
+        <w:t xml:space="preserve">pharetra, congue non dolor laoreet, id sed, laoreet id ipsum ante. Molestie, lorem ante at amet dolore tellus sit ut molestie feugiat ante at, aliquam sem pharetra, ut non dolor laoreet. Id, sed, laoreet felis tempus, praesent amet nunc molestie ipsum ante sem pharetra, lobortis, volutpat lorem et nonummy, magna ullamcorper. Dolor tincidunt, id erat praesent nonummy dolore, ullamcorper amet massa id ipsum, ante at aliquam sem turpis ut mi elit. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -591,51 +591,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4df7051880e740b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rcb794894a7904858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra00c92e9755e4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra957e15f4f6d4973" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2e1ec76fd82341a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd53f7eb520884845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rfb9a71438f8a4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rcb30c150c1f847d3" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>