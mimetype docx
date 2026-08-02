--- v14 (2026-06-18)
+++ v15 (2026-08-02)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rca9f8f41f4f4469f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raee9d1df5dcb467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re03d5217f6d24b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rffc0213b13c84f9e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcf2eeb8f17444443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb4e2b30818d04e02" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lorem"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lobortis non tellus euismod, adipiscing tempus lobortis, eget pulvinar dolore aliquet mi id feugiat ante volutpat sed nibh at erat. Massa, molestie ipsum, ante at lorem nibh elit, erat et, elit, erat praesent amet nunc, euismod eget, sed tincidunt id. Pulvinar ut non pharetra ut, non pharetra tincidunt euismod ipsum laoreet felis erat praesent turpis dolore aliquet pulvinar massa mauris. Tempus donec ante mauris tempus proin adipiscing nisi sem </w:t>
+        <w:t xml:space="preserve">At dolore tincidunt ac donec magna ut et, aliquet non felis elit turpis dolor tempus nisi. Nisi, congue massa diam id at pulvinar, aliquet eget amet lorem sed ac congue ante laoreet. Et, praesent molestie nonummy feugiat, ac nunc nibh ullamcorper tellus eget consectetur amet feugiat donec dolor. Aliquam, ut mi tellus consectetur sed nisi lobortis praesent molestie nonummy, ipsum ac tincidunt sem volutpat. Amet feugiat erat aliquam, tincidunt lobortis diam </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ipsum"/>
         </w:rPr>
-        <w:t xml:space="preserve">pharetra, congue non dolor laoreet, id sed, laoreet id ipsum ante. Molestie, lorem ante at amet dolore tellus sit ut molestie feugiat ante at, aliquam sem pharetra, ut non dolor laoreet. Id, sed, laoreet felis tempus, praesent amet nunc molestie ipsum ante sem pharetra, lobortis, volutpat lorem et nonummy, magna ullamcorper. Dolor tincidunt, id erat praesent nonummy dolore, ullamcorper amet massa id ipsum, ante at aliquam sem turpis ut mi elit. </w:t>
+        <w:t xml:space="preserve">molestie elit pulvinar et ullamcorper felis nonummy tempus amet. Tempus congue mi non, id at amet tempus congue nunc et eget amet nunc tellus, sit. Ut aliquam proin consectetur magna diam nonummy magna diam nonummy dolore tellus sit nunc molestie ipsum. Ante mauris ac proin, consectetur, magna diam amet congue euismod pulvinar, tincidunt ante, mauris lorem et. Elit erat mi felis eget felis pharetra ipsum lorem, dolore lobortis et molestie elit amet tempus. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -591,51 +591,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2e1ec76fd82341a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd53f7eb520884845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rfb9a71438f8a4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rcb30c150c1f847d3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd9a15fa12cad4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R549bafba53fc4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6860b444c7d6498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R27a8b4ee3e544a97" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>