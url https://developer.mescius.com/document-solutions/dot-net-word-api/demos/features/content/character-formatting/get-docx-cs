--- v8 (2026-03-20)
+++ v9 (2026-05-04)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4c0b0a49c3fe49c0" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfb747f2e1cc344ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R06324fd563814905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rdd077a058dc1454e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R36fc9c73a9904c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd4f106d53fa1421a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Laoreet erat proin dolor tellus nisi, consectetur praesent tempus turpis et, donec felis ante lorem id. Ac eget mi ipsum, molestie laoreet sed elit aliquet nisi turpis, diam congue pulvinar id mi. Tempus at ipsum adipiscing tellus ut tempus turpis tellus euismod non tellus euismod eget molestie, id. Volutpat aliquet ullamcorper ullamcorper tellus euismod non aliquet e</w:t>
+        <w:t xml:space="preserve">Volutpat lobortis lorem sit amet nonummy. Praesent at, tincidunt erat pharetra, consectetur. Adipiscing elit elit felis elit mauris. Molestie euismod eget, felis nonummy, sit. Pharetra feugiat sed lorem, feugiat ipsum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">uismod molestie tellus laoreet tincidunt lobortis massa, laoreet. Lobortis dolore congue ut tincidunt tincidunt ut nunc lobortis ante et, proin massa nibh proin praesent. Proin proin feugiat sit amet feugiat sit pulvinar sit pulvinar dolor feugiat sed lorem aliquam erat. Lorem tempus sed aliquam donec magna aliquam magna nisi dolore magna nunc nunc nibh massa laoreet. </w:t>
+        <w:t xml:space="preserve">Ac donec euismod consectetur erat nunc. Ipsum nisi nibh aliquet eget pharetra. Aliquam lobortis non nonummy ipsum congue. Laoreet molestie sit magna, et molestie. Consectetur consectetur amet aliquam tincidunt praesent. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -575,51 +575,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R86acf33e819146c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R107744f08e7e4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2d1d2a31a2db4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Reb5c5eaa39ce44c6" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra1de4f30e2c64004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra6a61c8f4ca34dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd13217883647421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6f595089d3624293" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>