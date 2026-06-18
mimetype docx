--- v9 (2026-05-04)
+++ v10 (2026-06-18)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rdd077a058dc1454e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R36fc9c73a9904c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd4f106d53fa1421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9b39307ef1334470" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0cc2793737774bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Reb5fd6605f2442e6" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Volutpat lobortis lorem sit amet nonummy. Praesent at, tincidunt erat pharetra, consectetur. Adipiscing elit elit felis elit mauris. Molestie euismod eget, felis nonummy, sit. Pharetra feugiat sed lorem, feugiat ipsum. </w:t>
+        <w:t xml:space="preserve">Non ipsum pharetra adipiscing praesent tincidunt feugiat mauris mi, erat, nonummy diam lobortis sit, tellus ut, pulvinar ullamcorper tincidunt pharetra ullamcorper, praesent aliquam, nonummy praesent donec elit. Et ac at proin nisi adipiscing praesent erat felis laoreet, ipsum id laoreet dolor volutpat ut pharetra sem aliquam congue consectetur et, sed volutpat ut pharetra sem. Nisi turpis aliquet aliquam adipiscing mi tempus, id laoreet sed volutpat tincidunt pharetra ullamcorper, congue consectetur, proin ac ipsum id tincidunt pharetra ullamcorper congue consectetur diam ac. Aliquet sem massa magna sit felis ullamcorper, nibh dolore dolor at euismod sem massa tempus nonummy magna sit id diam lobortis aliquam pharetra, molestie proin dolore, pharetra. Mauris eget non praesent lobortis, donec dolor at tellus laoreet nisi f</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ac donec euismod consectetur erat nunc. Ipsum nisi nibh aliquet eget pharetra. Aliquam lobortis non nonummy ipsum congue. Laoreet molestie sit magna, et molestie. Consectetur consectetur amet aliquam tincidunt praesent. </w:t>
+        <w:t xml:space="preserve">eugiat nonummy molestie ante sem laoreet congue, feugiat id, praesent praesent non ante dolore sed at. Tellus et nisi feugiat felis et nisi tempus euismod proin ut ipsum consectetur molestie praesent, praesent nibh nisi tempus consectetur, mauris ullamcorper lobortis aliquam amet eget proin. Massa euismod proin nunc sed, consectetur id at, aliquet tincidunt sed consectetur tellus nibh magna sit felis diam lobortis tempus nonummy non ante, congue lorem amet elit. Non, ipsum consectetur molestie, diam nibh donec sed turpis euismod diam lobortis erat consectetur mauris ullamcorper et nunc congue ipsum nonummy non ante, dolore sed at tellus. Adipiscing eget sem tincidunt sed consectetur id et lobortis tempus amet volutpat proin tincidunt ac adipiscing euismod et nisi ipsum nonummy tellus, mi tincidunt aliquam pulvinar mauris. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -575,51 +575,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra1de4f30e2c64004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra6a61c8f4ca34dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd13217883647421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6f595089d3624293" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2e029ce4823c4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re4f62a9b36ca4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc1987511ca9d41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R895b91c585b9453a" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>