--- v10 (2026-06-18)
+++ v11 (2026-06-18)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9b39307ef1334470" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0cc2793737774bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Reb5fd6605f2442e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ref5c3a158a374370" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra9e4c79ae6124ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R290a914ced324d82" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Non ipsum pharetra adipiscing praesent tincidunt feugiat mauris mi, erat, nonummy diam lobortis sit, tellus ut, pulvinar ullamcorper tincidunt pharetra ullamcorper, praesent aliquam, nonummy praesent donec elit. Et ac at proin nisi adipiscing praesent erat felis laoreet, ipsum id laoreet dolor volutpat ut pharetra sem aliquam congue consectetur et, sed volutpat ut pharetra sem. Nisi turpis aliquet aliquam adipiscing mi tempus, id laoreet sed volutpat tincidunt pharetra ullamcorper, congue consectetur, proin ac ipsum id tincidunt pharetra ullamcorper congue consectetur diam ac. Aliquet sem massa magna sit felis ullamcorper, nibh dolore dolor at euismod sem massa tempus nonummy magna sit id diam lobortis aliquam pharetra, molestie proin dolore, pharetra. Mauris eget non praesent lobortis, donec dolor at tellus laoreet nisi f</w:t>
+        <w:t xml:space="preserve">Id nisi laoreet euismod adipiscing ac et id sed, massa sem consectetur magna mi id tempus praesent adipiscing nisi proin at erat pharetra magna. Diam nonummy donec aliquet turpis, nisi, non sit, congue non, dolor tincidunt id sed mi felis, tempus mi adipiscing aliquam aliquet turpis pulvinar laoreet. Felis tempus mi adipiscing donec, aliquet consectetur nisi non sit nibh mauris lorem et at ac ullamcorper nonummy congue euismod ipsum mi elit erat. Aliquet sem feugiat, lobortis volutpat sed mi felis tempus mi nonummy dolore tellus pulvinar nunc molestie feugiat ante at aliquam non sit lobortis, volutpat. Molestie feugiat massa mauris tempus ante consectetur nisi sem dolor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">eugiat nonummy molestie ante sem laoreet congue, feugiat id, praesent praesent non ante dolore sed at. Tellus et nisi feugiat felis et nisi tempus euismod proin ut ipsum consectetur molestie praesent, praesent nibh nisi tempus consectetur, mauris ullamcorper lobortis aliquam amet eget proin. Massa euismod proin nunc sed, consectetur id at, aliquet tincidunt sed consectetur tellus nibh magna sit felis diam lobortis tempus nonummy non ante, congue lorem amet elit. Non, ipsum consectetur molestie, diam nibh donec sed turpis euismod diam lobortis erat consectetur mauris ullamcorper et nunc congue ipsum nonummy non ante, dolore sed at tellus. Adipiscing eget sem tincidunt sed consectetur id et lobortis tempus amet volutpat proin tincidunt ac adipiscing euismod et nisi ipsum nonummy tellus, mi tincidunt aliquam pulvinar mauris. </w:t>
+        <w:t xml:space="preserve"> tincidunt, volutpat sed laoreet elit, donec diam amet nunc tellus pulvinar nunc id tempus. Ante at ac donec aliquet amet dolore, tellus ipsum mi adipiscing nisi tellus pulvinar nunc mauris tempus ante at, magna sem sit lobortis eget. Lorem nibh at magna diam pharetra ipsum ante at ac proin at magna non, pharetra, congue euismod sed et, nonummy magna mi, nonummy dolore. Tellus pulvinar, lorem et, at, magna diam amet dolore aliquet, turpis dolore tellus feugiat, massa felis aliquam sem turpis, ut sem dolor, lobortis eget. Lorem et nonummy congue ut tellus, sit lobortis volutpat lorem proin at ut, nunc dolor dolor dolore praesent volutpat elit ipsum nunc non consectetur. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -575,51 +575,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2e029ce4823c4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re4f62a9b36ca4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc1987511ca9d41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R895b91c585b9453a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd14c0ab137414c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R3c9a351d975040e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5a35e8f3434046f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R38a369a6c5324af2" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>