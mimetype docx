--- v11 (2026-06-18)
+++ v12 (2026-08-02)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ref5c3a158a374370" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra9e4c79ae6124ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R290a914ced324d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R69b93ba5c1f9435c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd6262c2443824ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R00dd914926a54a25" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Id nisi laoreet euismod adipiscing ac et id sed, massa sem consectetur magna mi id tempus praesent adipiscing nisi proin at erat pharetra magna. Diam nonummy donec aliquet turpis, nisi, non sit, congue non, dolor tincidunt id sed mi felis, tempus mi adipiscing aliquam aliquet turpis pulvinar laoreet. Felis tempus mi adipiscing donec, aliquet consectetur nisi non sit nibh mauris lorem et at ac ullamcorper nonummy congue euismod ipsum mi elit erat. Aliquet sem feugiat, lobortis volutpat sed mi felis tempus mi nonummy dolore tellus pulvinar nunc molestie feugiat ante at aliquam non sit lobortis, volutpat. Molestie feugiat massa mauris tempus ante consectetur nisi sem dolor</w:t>
+        <w:t xml:space="preserve">Felis, erat sed feugiat ipsum lorem donec congue, nunc nibh mi non felis consectetur, pulvinar sem euismod felis pharetra erat, nisi laoreet proin diam molestie elit pulvinar feugiat. Donec lobortis mi tellus eget amet feugiat donec nunc diam id at pharetra eget turpis sed aliquam lobortis diam id elit pulvinar tempus lobortis, mi non id consectetur. Dolor tempus ut praesent molestie elit, sit aliquam congue proin, ac dolore massa et tellus elit pulvinar lorem magna ante sem euismod consectetur sed aliquam nibh diam id. Consectetur amet lorem congue proin nunc, proin ullamcorper felis dolor donec lobortis diam euismod at dolor aliquam ut praesent molestie at, pulvinar ac congue ante non, felis turpis. Erat aliquam lobortis mi aliquam lobortis praesent tellus eget pulvinar aliquam nunc praesent volutpat felis, consectetur sed, aliquam feugiat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tincidunt, volutpat sed laoreet elit, donec diam amet nunc tellus pulvinar nunc id tempus. Ante at ac donec aliquet amet dolore, tellus ipsum mi adipiscing nisi tellus pulvinar nunc mauris tempus ante at, magna sem sit lobortis eget. Lorem nibh at magna diam pharetra ipsum ante at ac proin at magna non, pharetra, congue euismod sed et, nonummy magna mi, nonummy dolore. Tellus pulvinar, lorem et, at, magna diam amet dolore aliquet, turpis dolore tellus feugiat, massa felis aliquam sem turpis, ut sem dolor, lobortis eget. Lorem et nonummy congue ut tellus, sit lobortis volutpat lorem proin at ut, nunc dolor dolor dolore praesent volutpat elit ipsum nunc non consectetur. </w:t>
+        <w:t xml:space="preserve">ac nunc proin euismod adipiscing feugiat magna, massa diam. Euismod mauris pulvinar eget turpis sed dolore massa diam id pharetra ipsum aliquam lobortis praesent felis pharetra sit ac tincidunt ante, ullamcorper mauris, lobortis praesent molestie id at. Pharetra consectetur ipsum nisi lobortis aliquet mauris, consectetur ipsum erat dolore ante consectetur ipsum, aliquam nunc proin diam molestie consectetur ipsum lorem volutpat turpis lorem proin consectetur ac. Diam proin sem id consectetur dolor donec nibh ullamcorper, tellus eget adipiscing dolor donec lobortis diam molestie, at dolor aliquam congue pulvinar lorem magna nunc laoreet praesent diam. Molestie eget mauris dolor dolore, ante ullamcorper felis sit, erat nisi et ullamcorper felis pharetra tempus nisi, tincidunt proin non aliquam ut praesent, tellus consectetur ipsum aliquam nibh. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -575,51 +575,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd14c0ab137414c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R3c9a351d975040e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5a35e8f3434046f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R38a369a6c5324af2" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3294c7540cb74d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6f938de9f14c4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R692e1a8013314eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R944b9bb4c5fa44f0" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>