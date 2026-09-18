--- v12 (2026-08-02)
+++ v13 (2026-09-18)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R69b93ba5c1f9435c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd6262c2443824ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R00dd914926a54a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0af8778fe7d44cd8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc44f03dbcca34e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R83c3fea3ef8f4bbf" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Felis, erat sed feugiat ipsum lorem donec congue, nunc nibh mi non felis consectetur, pulvinar sem euismod felis pharetra erat, nisi laoreet proin diam molestie elit pulvinar feugiat. Donec lobortis mi tellus eget amet feugiat donec nunc diam id at pharetra eget turpis sed aliquam lobortis diam id elit pulvinar tempus lobortis, mi non id consectetur. Dolor tempus ut praesent molestie elit, sit aliquam congue proin, ac dolore massa et tellus elit pulvinar lorem magna ante sem euismod consectetur sed aliquam nibh diam id. Consectetur amet lorem congue proin nunc, proin ullamcorper felis dolor donec lobortis diam euismod at dolor aliquam ut praesent molestie at, pulvinar ac congue ante non, felis turpis. Erat aliquam lobortis mi aliquam lobortis praesent tellus eget pulvinar aliquam nunc praesent volutpat felis, consectetur sed, aliquam feugiat </w:t>
+        <w:t xml:space="preserve">Laoreet mauris adipiscing elit adipiscing pharetra tempus ut sem aliquet, ullamcorper aliquet eget felis pharetra, feugiat erat nunc ante euismod felis consectetur pulvinar ac nunc nibh diam tellus, eget. Molestie felis turpis ipsum felis consectetur dolor nisi lobortis praesent sem id at nonummy lorem donec massa et ullamcorper, mauris pharetra tempus magna massa sem euismod felis dolor erat. Dolor aliquam tincidunt praesent tellus elit ipsum aliquam tincidunt, proin volutpat adipiscing, feugiat ac nunc et ullamcorper molestie nonummy feugiat magna mi aliquet massa sem id adipiscing dolor donec. Nibh diam, molestie at, amet ac, tincidunt proin diam tellus at turpis lorem tincidunt euismod dolor nibh elit, erat praesent felis pharetra congue non amet congue ullamcorper ipsum laoreet. Id sit ut volutpat feugiat et elit ac, et, elit tempus, mi turpis nisi sem consectetur nisi non sit adipiscing nisi sem pharetra congue non pharetra tincidunt id </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">ac nunc proin euismod adipiscing feugiat magna, massa diam. Euismod mauris pulvinar eget turpis sed dolore massa diam id pharetra ipsum aliquam lobortis praesent felis pharetra sit ac tincidunt ante, ullamcorper mauris, lobortis praesent molestie id at. Pharetra consectetur ipsum nisi lobortis aliquet mauris, consectetur ipsum erat dolore ante consectetur ipsum, aliquam nunc proin diam molestie consectetur ipsum lorem volutpat turpis lorem proin consectetur ac. Diam proin sem id consectetur dolor donec nibh ullamcorper, tellus eget adipiscing dolor donec lobortis diam molestie, at dolor aliquam congue pulvinar lorem magna nunc laoreet praesent diam. Molestie eget mauris dolor dolore, ante ullamcorper felis sit, erat nisi et ullamcorper felis pharetra tempus nisi, tincidunt proin non aliquam ut praesent, tellus consectetur ipsum aliquam nibh. </w:t>
+        <w:t xml:space="preserve">sed. Laoreet felis, erat praesent adipiscing nisi aliquet sit lobortis sem tellus pulvinar massa, molestie, feugiat nibh mauris ac sem pharetra ut eget sed et elit, erat mi elit erat. Proin at ac et, elit ac diam tellus, pulvinar nunc molestie lorem ante mauris ac sem pharetra ut volutpat sed, tincidunt euismod sed laoreet felis donec praesent turpis dolore. Tellus sit ut volutpat feugiat pulvinar lobortis molestie lorem ante at, ac diam nonummy congue volutpat dolor laoreet id sed mi nonummy, donec aliquet, pulvinar nunc tellus sit lobortis. Molestie feugiat nibh praesent, turpis nisi aliquet pulvinar massa molestie lorem ante at aliquam sem pharetra congue non, dolor congue euismod ipsum laoreet id tempus mi adipiscing aliquam sem. Consectetur adipiscing dolore tellus sit nunc tellus feugiat lobortis eget, lorem nibh nonummy, donec ullamcorper amet congue euismod ipsum laoreet felis, donec aliquet amet dolore tellus feugiat lobortis laoreet. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -575,51 +575,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3294c7540cb74d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6f938de9f14c4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R692e1a8013314eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R944b9bb4c5fa44f0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4359ff86e92a4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R7f20ac0612c74ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9b3ee71042524bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R048649303d014d0b" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>