--- v13 (2026-09-18)
+++ v14 (2026-11-02)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0af8778fe7d44cd8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc44f03dbcca34e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R83c3fea3ef8f4bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf7c35e5f0b6f41b8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rad53760144f04b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R51de4564359b4f97" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Laoreet mauris adipiscing elit adipiscing pharetra tempus ut sem aliquet, ullamcorper aliquet eget felis pharetra, feugiat erat nunc ante euismod felis consectetur pulvinar ac nunc nibh diam tellus, eget. Molestie felis turpis ipsum felis consectetur dolor nisi lobortis praesent sem id at nonummy lorem donec massa et ullamcorper, mauris pharetra tempus magna massa sem euismod felis dolor erat. Dolor aliquam tincidunt praesent tellus elit ipsum aliquam tincidunt, proin volutpat adipiscing, feugiat ac nunc et ullamcorper molestie nonummy feugiat magna mi aliquet massa sem id adipiscing dolor donec. Nibh diam, molestie at, amet ac, tincidunt proin diam tellus at turpis lorem tincidunt euismod dolor nibh elit, erat praesent felis pharetra congue non amet congue ullamcorper ipsum laoreet. Id sit ut volutpat feugiat et elit ac, et, elit tempus, mi turpis nisi sem consectetur nisi non sit adipiscing nisi sem pharetra congue non pharetra tincidunt id </w:t>
+        <w:t xml:space="preserve">Ut tellus euismod non id at turpis dolor erat lobortis laoreet sem volutpat adipiscing feugiat donec ut, et aliquet mauris amet, id adipiscing pharetra tempus. Ac nunc et ullamcorper at dolor donec massa et tellus mauris dolor aliquam nibh ullamcorper, mauris nonummy sed nisi nibh congue mi id consectetur sed. Dolore, nibh aliquet mauris pharetra tempus lobortis et euismod at dolor donec lobortis ullamcorper felis feugiat magna laoreet non elit ipsum nisi feugiat magna mi. Aliquet volutpat amet aliquam lobortis mi non id sit ac tincidunt, praesent eget amet donec massa diam adipiscing feugiat congue ac lobortis praesent molestie pharetra. Temp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">sed. Laoreet felis, erat praesent adipiscing nisi aliquet sit lobortis sem tellus pulvinar massa, molestie, feugiat nibh mauris ac sem pharetra ut eget sed et elit, erat mi elit erat. Proin at ac et, elit ac diam tellus, pulvinar nunc molestie lorem ante mauris ac sem pharetra ut volutpat sed, tincidunt euismod sed laoreet felis donec praesent turpis dolore. Tellus sit ut volutpat feugiat pulvinar lobortis molestie lorem ante at, ac diam nonummy congue volutpat dolor laoreet id sed mi nonummy, donec aliquet, pulvinar nunc tellus sit lobortis. Molestie feugiat nibh praesent, turpis nisi aliquet pulvinar massa molestie lorem ante at aliquam sem pharetra congue non, dolor congue euismod ipsum laoreet id tempus mi adipiscing aliquam sem. Consectetur adipiscing dolore tellus sit nunc tellus feugiat lobortis eget, lorem nibh nonummy, donec ullamcorper amet congue euismod ipsum laoreet felis, donec aliquet amet dolore tellus feugiat lobortis laoreet. </w:t>
+        <w:t xml:space="preserve">us nisi mi euismod, at sed nunc proin eget nonummy tempus magna praesent id sit ac nunc nibh euismod adipiscing feugiat dolore erat dolore ante. Euismod mauris consectetur sed nisi laoreet, proin volutpat amet tempus massa volutpat pharetra donec massa ullamcorper elit feugiat magna nunc aliquet consectetur ac nunc ipsum. Magna nunc proin non amet tempus ut, diam id, pharetra amet lorem tincidunt, ante non, consectetur tempus nisi mi ipsum magna nibh aliquet eget pharetra. Aliquam congue mi, non elit pulvinar aliquam lobortis aliquet molestie consectetur tempus nisi diam felis sit magna nibh euismod adipiscing sed euismod turpis ac tincidunt. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -575,51 +575,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4359ff86e92a4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R7f20ac0612c74ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9b3ee71042524bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R048649303d014d0b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6b571f24a03b42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6c12075f39794bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1e7c36583d3f4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R422164eb2c284387" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>